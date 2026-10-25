--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K956"/>
+  <dimension ref="A1:K959"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:21:36</t>
+          <t>Exported on: 2026-10-25 11:52:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1290,73 +1290,73 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44800</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735006064/DP/22012034568159 — CLF GP BHAINSHWAHI SURJAPURA  SE DONI PUCH MARGH PAR PALNTION</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>282000</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>146752.12</v>
+        <v>179527.12</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44839</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
@@ -1594,51 +1594,51 @@
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735006064/DP/22012034620946 — भैंसवाही -चापारझोड़ तालाब  के मेड मै पौधरोपण कार्य भैंसवाही</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>243790.35</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>43114.8</v>
+        <v>45109.8</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -4836,51 +4836,51 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45157</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plugs for Individuals</t>
+          <t>Constr of Earthen Gully Plugs for Individual / Construction of Earthen Gully Plug for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035150645 — भैंसवाही-कपिलधारा कूप हरिलाल पिता झाड़ूलाल गोंड</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>284323.71</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>199423</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45769</v>
@@ -6254,51 +6254,51 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45320</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035268478 — भैंसवाही - खेत तालाब  गोमत बाई पति गेंदलाल जाति गोंड</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>827022.64</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45581</v>
@@ -6448,51 +6448,51 @@
       <c r="J140" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035283406 — भैंसवाही -खेत तालाब निर्माण  संगोती बाई पति कम्मा लाल गोंड ग्राम दोनी</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>485718.34</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45581</v>
@@ -6738,51 +6738,51 @@
       <c r="J146" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>45747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035310361 — भैंसवाही -कपिलधारा कूप निर्माण रामप्यारी पति सुमतलाल गोंड दोनी</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>227167.9</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45795</v>
@@ -7500,98 +7500,98 @@
       <c r="J162" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035650797 — BHAINSWAHI STON BOUND SUNIL/SWAROOP LAL GOND</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>171950.97</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45983</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035650801 — BHAINSWAHI ANIL KUMAR MARAVI/SAWROOP LAL GOND</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45983</v>
@@ -7880,51 +7880,51 @@
       <c r="J170" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/22012035653621 — भैसवाही- खेत तालाब हरिचंद पिता गनपत</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>179251.01</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45983</v>
@@ -19230,51 +19230,51 @@
       <c r="J402" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/IAY/4664538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151022051</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>16313.04</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45592</v>
@@ -21384,73 +21384,73 @@
       <c r="J446" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>45834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1735006064/IF/IAY/5122686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148909801</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>22707</v>
+        <v>23907</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -40022,51 +40022,51 @@
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>44174</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/22012034609385 — भैसवाही - सार्वजनिक कूप निर्माण सूरजपुरा</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>52824</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>44263</v>
@@ -41907,51 +41907,51 @@
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/22012034982005 — bhainswhi-soil coservation and floot control wall near ground surajpura</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>1388010.07</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>1350851.24</v>
+        <v>1350851.25</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K872" s="3" t="n">
         <v>45301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
@@ -42653,51 +42653,51 @@
       <c r="J887" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K887" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/22012035307484 — भैंसवाही-सार्वजनिक कूप  डांगुर वाले रीचार्ज फ़ीट दोनी</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>45763</v>
@@ -43542,149 +43542,149 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/VB/22012035331353 — भैंसवाही - कॉन्टूर ट्रेंच बिहार नाला के पास भाग -१ भैंसवाही</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>489405.11</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>0</v>
+        <v>401850</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>46126</v>
+        <v>46286</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/VB/22012035332408 — भैंसवाही -कंटूर ट्रेंच बिहार के भाग -२ भैंसवाही</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>0</v>
+        <v>559505.35</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/VB/22012035332413 — भैंसवाही-कंटूर ट्रेंच घोघरा के पास सूरजपुरा</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>0</v>
+        <v>558681.33</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
@@ -43781,2248 +43781,2389 @@
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
           <t>1735006064/WC/VB/22012035332711 — भैंसवाही- कंटूर ट्रेंच निर्माण तालाब के पास सूरजपुरा</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>0</v>
+        <v>456502.32</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1735006064/WH/22012034944416 — BHASWAHI - Construction of  Stone Peripheral Bund PS Parisar Doni</t>
+          <t>1735006064/WC/VB/YD/22012035335812 — Bhainswahi-Constr of Continuous Contour Trench for Comm-surajpura -1</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45757</v>
+        <v>46249</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1735006064/WH/22012034944417 — BHASWAHI - Construction of  Stone Peripheral Bund khirkha mohalla maidan me</t>
+          <t>1735006064/WC/VB/YD/22012035335842 — BHAINSWAHI-COUNTOOR TRENCHE DONI</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>0</v>
+        <v>284011.25</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45751</v>
+        <v>46280</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाही/LD-05 — भेसवाही- मेंढ बंधान कार्य गज्‍जू/श्‍यामलाल</t>
+          <t>1735006064/WH/22012034944416 — BHASWAHI - Construction of  Stone Peripheral Bund PS Parisar Doni</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>39469</v>
+        <v>45757</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-12 — भैसवाही - मेंढ बंधान कार्य बलदेव रावन</t>
+          <t>1735006064/WH/22012034944417 — BHASWAHI - Construction of  Stone Peripheral Bund khirkha mohalla maidan me</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>16005</v>
+        <v>0</v>
       </c>
       <c r="I915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>39571</v>
-[...3 lines deleted...]
-      </c>
+        <v>45751</v>
+      </c>
+      <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-14 — भैसवाही - मेंढ बंधान कार्य अंजनी जवाहर</t>
+          <t>1735006064/WH/VB/YD/22012034945735 — भैंसवाही -चेकडेम बिहार नाला भैंसवाही-१</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>39553</v>
+        <v>46249</v>
       </c>
       <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-15 — भैसवाही - मेंढ बंधान कार्य अंजनी जवाहर</t>
+          <t>1735006064/भेसवाही/LD-05 — भेसवाही- मेंढ बंधान कार्य गज्‍जू/श्‍यामलाल</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>17943</v>
+        <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>39561</v>
-[...3 lines deleted...]
-      </c>
+        <v>39469</v>
+      </c>
+      <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-16 — भैसवाही - मेंढ बंधान कार्य सुकदेव टेकसिह</t>
+          <t>1735006064/भेसवाहीLD-12 — भैसवाही - मेंढ बंधान कार्य बलदेव रावन</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>11667.4</v>
+        <v>16005</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>39575</v>
+        <v>39571</v>
       </c>
       <c r="K918" s="3" t="n">
-        <v>39578</v>
+        <v>39574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-17 — भैसवाही - मेंढ बंधान कार्य लक्ष्‍मी नत्‍थु</t>
+          <t>1735006064/भेसवाहीLD-14 — भैसवाही - मेंढ बंधान कार्य अंजनी जवाहर</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>15680</v>
+        <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>39555</v>
-[...3 lines deleted...]
-      </c>
+        <v>39553</v>
+      </c>
+      <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-18 — भैसवाही - मेंढ बंधान कार्य मेरसिह सुमेरी</t>
+          <t>1735006064/भेसवाहीLD-15 — भैसवाही - मेंढ बंधान कार्य अंजनी जवाहर</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>12071</v>
+        <v>17943</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>39567</v>
+        <v>39561</v>
       </c>
       <c r="K920" s="3" t="n">
         <v>39570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-19 — भैसवाही - मेंढ बंधान कार्य रमेश दयल</t>
+          <t>1735006064/भेसवाहीLD-16 — भैसवाही - मेंढ बंधान कार्य सुकदेव टेकसिह</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>17748</v>
+        <v>11667.4</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>39548</v>
+        <v>39575</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>39582</v>
+        <v>39578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-21 — भैसवाही - मेंढ बंधान कार्य झाडूलाल छोटेलाल</t>
+          <t>1735006064/भेसवाहीLD-17 — भैसवाही - मेंढ बंधान कार्य लक्ष्‍मी नत्‍थु</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>11850</v>
+        <v>15680</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>39552</v>
+        <v>39555</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>39567</v>
+        <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-22 — भैसवाही - मेंढ बंधान कार्य हुल्‍कर गनपत</t>
+          <t>1735006064/भेसवाहीLD-18 — भैसवाही - मेंढ बंधान कार्य मेरसिह सुमेरी</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>0</v>
+        <v>12071</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>39539</v>
+        <v>39567</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>40040</v>
+        <v>39570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाहीLD-23 — भैसवाही - मेंढ बंधान कार्य छब्‍बे गनपत</t>
+          <t>1735006064/भेसवाहीLD-19 — भैसवाही - मेंढ बंधान कार्य रमेश दयल</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>10695</v>
+        <v>17748</v>
       </c>
       <c r="I924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>39539</v>
+        <v>39548</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>39580</v>
+        <v>39582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भेसवाही/LD-5 — भेसवाही- मेंढ बंधान कार्य गज्‍जू/श्‍यामलाल</t>
+          <t>1735006064/भेसवाहीLD-21 — भैसवाही - मेंढ बंधान कार्य झाडूलाल छोटेलाल</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>20968</v>
+        <v>11850</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>39472</v>
+        <v>39552</v>
       </c>
       <c r="K925" s="3" t="n">
-        <v>39587</v>
+        <v>39567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1735006064भैसवही/LD-20 — भेसवाही - मेंढ बंधान कार्य रमेश दयाल</t>
+          <t>1735006064/भेसवाहीLD-22 — भैसवाही - मेंढ बंधान कार्य हुल्‍कर गनपत</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>17733</v>
+        <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>1400</v>
+        <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>40002</v>
+        <v>39539</v>
       </c>
       <c r="K926" s="3" t="n">
-        <v>40061</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीDPवृक्षारोपण/06 — भैसवाही  वृक्षारोपण सुरजपुरा</t>
+          <t>1735006064/भेसवाहीLD-23 — भैसवाही - मेंढ बंधान कार्य छब्‍बे गनपत</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>210000</v>
+        <v>10695</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>74538.62</v>
+        <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>38945</v>
+        <v>39539</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>41202</v>
+        <v>39580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Deepening / Desilting of Flood Channels</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीFP/02 — भैसवाही - पारको सेहान टैक विस्तार सुरजपुरा</t>
+          <t>1735006064/भेसवाही/LD-5 — भेसवाही- मेंढ बंधान कार्य गज्‍जू/श्‍यामलाल</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>278000</v>
+        <v>20968</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>38880</v>
+        <v>39472</v>
       </c>
       <c r="K928" s="3" t="n">
-        <v>40466</v>
+        <v>39587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Deepening / Desilting of Flood Channels</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीFPस्टाप डैम/05 — भैसवाही - स्टाप डैम विस्तारीकरण सुरजपुरा</t>
+          <t>1735006064भैसवही/LD-20 — भेसवाही - मेंढ बंधान कार्य रमेश दयाल</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>226000</v>
+        <v>17733</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>38914</v>
+        <v>40002</v>
       </c>
       <c r="K929" s="3" t="n">
-        <v>39214</v>
+        <v>40061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-01 — भैसवाही - मेंढ बंधान कार्य मदनसिह/मूरत</t>
+          <t>1735006064/भैसवाहीDPवृक्षारोपण/06 — भैसवाही  वृक्षारोपण सुरजपुरा</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>17000</v>
+        <v>210000</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>0</v>
+        <v>74538.62</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>39519</v>
+        <v>38945</v>
       </c>
       <c r="K930" s="3" t="n">
-        <v>39552</v>
+        <v>41202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Deepening / Desilting of Flood Channels</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-012 — भैसवाही - मेंढ बंधान कार्य सुखलाल/समलू</t>
+          <t>1735006064/भैसवाहीFP/02 — भैसवाही - पारको सेहान टैक विस्तार सुरजपुरा</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>23000</v>
+        <v>278000</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>39604</v>
+        <v>38880</v>
       </c>
       <c r="K931" s="3" t="n">
-        <v>39610</v>
+        <v>40466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Deepening / Desilting of Flood Channels</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-013 — भैसवाही - मेंढ बंधान कार्य छिउदी/गनपत</t>
+          <t>1735006064/भैसवाहीFPस्टाप डैम/05 — भैसवाही - स्टाप डैम विस्तारीकरण सुरजपुरा</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>14578</v>
+        <v>226000</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>39593</v>
+        <v>38914</v>
       </c>
       <c r="K932" s="3" t="n">
-        <v>39610</v>
+        <v>39214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-02 — भैसवाही - मेंढ बंधान कार्य कमलसिह/परिराम</t>
+          <t>1735006064/भैसवाही/LD-01 — भैसवाही - मेंढ बंधान कार्य मदनसिह/मूरत</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>10600</v>
+        <v>17000</v>
       </c>
       <c r="I933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>39526</v>
+        <v>39519</v>
       </c>
       <c r="K933" s="3" t="n">
-        <v>39541</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-03 — भैसवाही - मेंढ बंधान कार्य श्‍यामबती/बहोरी</t>
+          <t>1735006064/भैसवाही/LD-012 — भैसवाही - मेंढ बंधान कार्य सुखलाल/समलू</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>10600</v>
+        <v>23000</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>39549</v>
+        <v>39604</v>
       </c>
       <c r="K934" s="3" t="n">
-        <v>39554</v>
+        <v>39610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-04 — भैसवाही - मेंढ बंधान कार्य गेंदलाल/रायसिह</t>
+          <t>1735006064/भैसवाही/LD-013 — भैसवाही - मेंढ बंधान कार्य छिउदी/गनपत</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>20700</v>
+        <v>14578</v>
       </c>
       <c r="I935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>39576</v>
+        <v>39593</v>
       </c>
       <c r="K935" s="3" t="n">
-        <v>39588</v>
+        <v>39610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-05 — भैसवाही - मेंढ बंधान कार्य संतलाल/ रंगू</t>
+          <t>1735006064/भैसवाही/LD-02 — भैसवाही - मेंढ बंधान कार्य कमलसिह/परिराम</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>13800</v>
+        <v>10600</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>39549</v>
+        <v>39526</v>
       </c>
       <c r="K936" s="3" t="n">
-        <v>39560</v>
+        <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-06 — भैसवाही - मेंढ बंधान कार्य अतरसिह/सुन्‍हर</t>
+          <t>1735006064/भैसवाही/LD-03 — भैसवाही - मेंढ बंधान कार्य श्‍यामबती/बहोरी</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>14678</v>
+        <v>10600</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>39570</v>
+        <v>39549</v>
       </c>
       <c r="K937" s="3" t="n">
-        <v>39574</v>
+        <v>39554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-07 — भैसवाही - मेंढ बंधान कार्य हुल्‍कर/गनपत</t>
+          <t>1735006064/भैसवाही/LD-04 — भैसवाही - मेंढ बंधान कार्य गेंदलाल/रायसिह</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>23000</v>
+        <v>20700</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>39518</v>
+        <v>39576</v>
       </c>
       <c r="K938" s="3" t="n">
-        <v>39592</v>
+        <v>39588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-08 — भैसवाही - मेंढ बंधान कार्य सिहोरी/वीर</t>
+          <t>1735006064/भैसवाही/LD-05 — भैसवाही - मेंढ बंधान कार्य संतलाल/ रंगू</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>14940</v>
+        <v>13800</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>39575</v>
+        <v>39549</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>39583</v>
+        <v>39560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-09 — भैसवाही - मेंढ बंधान कार्य मियाल/चेतराम</t>
+          <t>1735006064/भैसवाही/LD-06 — भैसवाही - मेंढ बंधान कार्य अतरसिह/सुन्‍हर</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>17823</v>
+        <v>14678</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>39573</v>
+        <v>39570</v>
       </c>
       <c r="K940" s="3" t="n">
-        <v>39577</v>
+        <v>39574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-12 — भैसवाही - मेंढ बंधान कार्य मनमतिया/गरीबा</t>
+          <t>1735006064/भैसवाही/LD-07 — भैसवाही - मेंढ बंधान कार्य हुल्‍कर/गनपत</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>92000</v>
+        <v>23000</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>39555</v>
+        <v>39518</v>
       </c>
       <c r="K941" s="3" t="n">
-        <v>40040</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-13 — भैसवाही - मेंढ बंधान कार्य रतिया/हरिलाल</t>
+          <t>1735006064/भैसवाही/LD-08 — भैसवाही - मेंढ बंधान कार्य सिहोरी/वीर</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>92000</v>
+        <v>14940</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>39568</v>
+        <v>39575</v>
       </c>
       <c r="K942" s="3" t="n">
-        <v>39574</v>
+        <v>39583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-14 — भैसवाही - मेंढ बंधान कार्य साबिर/साबित</t>
+          <t>1735006064/भैसवाही/LD-09 — भैसवाही - मेंढ बंधान कार्य मियाल/चेतराम</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>26210</v>
+        <v>17823</v>
       </c>
       <c r="I943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>39594</v>
+        <v>39573</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>39610</v>
+        <v>39577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही/LD-15 — भैसवाही - मेंढ बंधान कार्य गोविद/छोटे</t>
+          <t>1735006064/भैसवाही/LD-12 — भैसवाही - मेंढ बंधान कार्य मनमतिया/गरीबा</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>18400</v>
+        <v>92000</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>39580</v>
+        <v>39555</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>39594</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाही RC/03 — भैसवाही    सुरजपुरा से कन्‍हर गाव सरहद तक ग्रेवल मार्ग</t>
+          <t>1735006064/भैसवाही/LD-13 — भैसवाही - मेंढ बंधान कार्य रतिया/हरिलाल</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>428000</v>
+        <v>92000</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>472516.46</v>
+        <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>39047</v>
+        <v>39568</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>40859</v>
+        <v>39574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीRCग्रेवल मार्ग /03 — भैसवाही ग्रेवल मार्ग दौ‍नी से खातई टोला</t>
+          <t>1735006064/भैसवाही/LD-14 — भैसवाही - मेंढ बंधान कार्य साबिर/साबित</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>330000</v>
+        <v>26210</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>292566.54</v>
+        <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>39084</v>
+        <v>39594</v>
       </c>
       <c r="K946" s="3" t="n">
-        <v>40887</v>
+        <v>39610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीRCपहुंच मार्ग निर्माण/01 — भैसवाही - से दौनी पहुंच ग्रेवल मार्ग निर्माण</t>
+          <t>1735006064/भैसवाही/LD-15 — भैसवाही - मेंढ बंधान कार्य गोविद/छोटे</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>382020</v>
+        <v>18400</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>87974.72</v>
+        <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>38833</v>
+        <v>39580</v>
       </c>
       <c r="K947" s="3" t="n">
-        <v>41225</v>
+        <v>39594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीRCसरहद तक पहुंच मार्ग निर्माण/04 — भैसवाही - सुरजपुरा से सर्रा पिपरीया सरहद तक पहुंच</t>
+          <t>1735006064/भैसवाही RC/03 — भैसवाही    सुरजपुरा से कन्‍हर गाव सरहद तक ग्रेवल मार्ग</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>209440</v>
+        <v>428000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>0</v>
+        <v>472516.46</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>38837</v>
+        <v>39047</v>
       </c>
       <c r="K948" s="3" t="n">
-        <v>40344</v>
+        <v>40859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीWC/03 — भैसवाही -पेयजल कूप निर्माण दौनी</t>
+          <t>1735006064/भैसवाहीRCग्रेवल मार्ग /03 — भैसवाही ग्रेवल मार्ग दौ‍नी से खातई टोला</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>128800</v>
+        <v>330000</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>0</v>
+        <v>292566.54</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>38849</v>
+        <v>39084</v>
       </c>
       <c r="K949" s="3" t="n">
-        <v>40405</v>
+        <v>40887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1735006064/भैसवाहीWCतालाब विस्तारीकरण01/ — भैसवाही - तालाब विस्तारीकरण सुरजपुरा</t>
+          <t>1735006064/भैसवाहीRCपहुंच मार्ग निर्माण/01 — भैसवाही - से दौनी पहुंच ग्रेवल मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>127360</v>
+        <v>382020</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>0</v>
+        <v>87974.72</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>38880</v>
+        <v>38833</v>
       </c>
       <c r="K950" s="3" t="n">
-        <v>40405</v>
+        <v>41225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1735006/IF/807 — भैंसवाही उपचारि‍त कूपों में पुनर्उत्‍पादन हेतु वानि‍की कार्य</t>
+          <t>1735006064/भैसवाहीRCसरहद तक पहुंच मार्ग निर्माण/04 — भैसवाही - सुरजपुरा से सर्रा पिपरीया सरहद तक पहुंच</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>41400</v>
+        <v>209440</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>14980</v>
+        <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>39692</v>
+        <v>38837</v>
       </c>
       <c r="K951" s="3" t="n">
-        <v>40405</v>
+        <v>40344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1735/RC/22012034602042 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+          <t>1735006064/भैसवाहीWC/03 — भैसवाही -पेयजल कूप निर्माण दौनी</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>5373000</v>
+        <v>128800</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>5327726</v>
+        <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44698</v>
+        <v>38849</v>
       </c>
       <c r="K952" s="3" t="n">
-        <v>45327</v>
+        <v>40405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1735/RC/22012034602043 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+          <t>1735006064/भैसवाहीWCतालाब विस्तारीकरण01/ — भैसवाही - तालाब विस्तारीकरण सुरजपुरा</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>0</v>
+        <v>127360</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K953" s="3"/>
+        <v>38880</v>
+      </c>
+      <c r="K953" s="3" t="n">
+        <v>40405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1735/RC/22012034602044 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+          <t>1735006/IF/807 — भैंसवाही उपचारि‍त कूपों में पुनर्उत्‍पादन हेतु वानि‍की कार्य</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>0</v>
+        <v>41400</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>0</v>
+        <v>14980</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K954" s="3"/>
+        <v>39692</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>40405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1735/RC/22012034602045 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+          <t>1735/RC/22012034602042 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>5373000</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>0</v>
+        <v>5327726</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K955" s="3"/>
+        <v>44698</v>
+      </c>
+      <c r="K955" s="3" t="n">
+        <v>45327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NAINPUR</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C956" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D956" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E956" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F956" s="1" t="inlineStr">
+        <is>
+          <t>1735/RC/22012034602043 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+        </is>
+      </c>
+      <c r="G956" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H956" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I956" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J956" s="3" t="n">
+        <v>44470</v>
+      </c>
+      <c r="K956" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C957" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D957" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E957" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F957" s="1" t="inlineStr">
+        <is>
+          <t>1735/RC/22012034602044 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+        </is>
+      </c>
+      <c r="G957" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H957" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I957" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J957" s="3" t="n">
+        <v>44470</v>
+      </c>
+      <c r="K957" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C958" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D958" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E958" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F958" s="1" t="inlineStr">
+        <is>
+          <t>1735/RC/22012034602045 — RES-Jangal Tola se Bhaiswahi School Pahuch Marg and 03 No. Puliya Nirman</t>
+        </is>
+      </c>
+      <c r="G958" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H958" s="2" t="n">
+        <v>5373000</v>
+      </c>
+      <c r="I958" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J958" s="3" t="n">
+        <v>44470</v>
+      </c>
+      <c r="K958" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C956" s="1" t="inlineStr">
+      <c r="C959" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="D956" s="1" t="inlineStr">
+      <c r="D959" s="1" t="inlineStr">
         <is>
           <t>Repair and maintenance of GP building / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E956" s="1" t="inlineStr">
+      <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
-      <c r="F956" s="1" t="inlineStr">
+      <c r="F959" s="1" t="inlineStr">
         <is>
           <t>/AV/22012034390181 — Bhainswahi Shanti dham bhainswahi</t>
         </is>
       </c>
-      <c r="G956" s="1" t="inlineStr">
+      <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H956" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J956" s="3" t="n">
+      <c r="H959" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I959" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J959" s="3" t="n">
         <v>42840</v>
       </c>
-      <c r="K956" s="3"/>
+      <c r="K959" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>