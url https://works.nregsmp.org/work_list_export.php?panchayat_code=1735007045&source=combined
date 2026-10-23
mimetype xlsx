--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K861"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 05:52:24</t>
+          <t>Exported on: 2026-10-23 18:51:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3295,51 +3295,51 @@
       <c r="J73" s="3" t="n">
         <v>43172</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>43498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1735007045/IC/22012034893291 — CONSTRUCTION PERIPHERAL STONE BUND KARYA / SASHAKIYA LAND  / MANGA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>46048</v>
@@ -14744,51 +14744,51 @@
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035264319 — Manga khet talab lalamen/dhannu</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>499915.97</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45567</v>
@@ -15618,51 +15618,51 @@
       <c r="J328" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035314085 — KHET TALAB KARYA / HARI LAL / BHAGALA / MANGA</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45711</v>
@@ -15714,51 +15714,51 @@
       <c r="J330" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035498500 — manga cocstructio of dugwel recharge pit sarv koop khurri tola</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
@@ -15930,51 +15930,51 @@
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035630043 — EK BAGIYAA MAA KE NAME HITGRAHEE / PANCHHI BAI / DHUP LAL MANGA</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>187218.54</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>68409.48</v>
+        <v>87177.3</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of stone peripheral bund for indiv / Construction of Stone peripheral/farm/field Bund for Individuals</t>
@@ -16392,98 +16392,98 @@
       <c r="J344" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035661602 — CONSTRUCTION PERIPHERAL STONE BUND KARYA / kamal  / phagu / MANGA</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>187578.25</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035661604 — CONSTRUCTION PERIPHERAL STONE BUND KARYA / KAMLESH / KARIYA / MANGA</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>162936.37</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46048</v>
@@ -16584,51 +16584,51 @@
       <c r="J348" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/22012035661632 — CONSTRUCTION PERIPHERAL STONE BUND KARYA /  GOVTLAND EGS SCHOOL KURRI TOLA  MANGA</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46048</v>
@@ -25129,51 +25129,51 @@
       <c r="J523" s="3" t="n">
         <v>44506</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>45293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/3134327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4507226</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44336</v>
@@ -32183,73 +32183,73 @@
       <c r="J667" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>45836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/4891679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148306591</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>20800</v>
+        <v>21550</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -32426,122 +32426,122 @@
       <c r="J672" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>45828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/5558914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142548986</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>24154</v>
+        <v>24904</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>46271</v>
+        <v>46279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/5721552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146311225</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>20514</v>
+        <v>22074</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -32669,73 +32669,73 @@
       <c r="J677" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/5732523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142221988</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>23140</v>
+        <v>24820</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -32814,51 +32814,51 @@
       <c r="J680" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1735007045/IF/IAY/5828170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867852</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45715</v>
@@ -38547,98 +38547,98 @@
       <c r="J799" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1735007045/WC/22012035302492 — manga constructio of dugwel recharge pit sarv. koop khurri tola</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1735007045/WC/22012035302511 — manga constructio of dugwel recharge pit sarv koop khurri tola</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45761</v>
@@ -38759,51 +38759,51 @@
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1735007045/WC/VB/22012035330064 — CONSTRUCTION CONTUR TRENCHE LODIYA MATTA MANGA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>400971.22</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>104951.88</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>46258</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
@@ -39115,51 +39115,51 @@
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>MANDLA / GHUGHRI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
           <t>1735007045/WH/22012034940264 — manga stop dam cum puliya jirnodhhar imlighat ke pass manga</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>49248.05</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45451</v>