--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1024"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 00:00:06</t>
+          <t>Exported on: 2026-10-26 14:31:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735009019/AV/22012034662275 — khet talab nirmad  kary mahesh maravi /sattu lal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45520</v>
@@ -7017,51 +7017,51 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012034731640 — Cattle sed nirman kary-deelan/tokram</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>94676.9</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44356</v>
@@ -8406,51 +8406,51 @@
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012034990835 — kapil dhara koop nirman kary sumran/sehbu lal</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>203279.12</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45051</v>
@@ -12397,51 +12397,51 @@
       <c r="J263" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>45850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035318368 — jal ganga sarvadhan khet talab nimad kary ravnu lal/dadnu</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
@@ -12493,51 +12493,51 @@
       <c r="J265" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>45825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035388421 — khet talab nirmad kary aanand /kashiram</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45748</v>
@@ -12969,51 +12969,51 @@
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035521519 — kapil dhara koop Recharge pit shobha /chhotelal</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45748</v>
@@ -13063,51 +13063,51 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035522039 — kapil dhara koop Recharge strucure kali bai /kesru</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45748</v>
@@ -13251,120 +13251,120 @@
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035546914 — Khettalab Nirmad karwey mukesh/deelan</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>260322</v>
+        <v>258234</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035615929 — Ek bagiya maa ke nam hit Metha bai sahu gram chhapartala</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>13047.68</v>
+        <v>14847.68</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13508,51 +13508,51 @@
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035627950 — EK BAGIYA MAA KE NAAM SANTA BAI SAHU GP CHHAPARTALA</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>35091.97</v>
+        <v>37191.97</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13602,51 +13602,51 @@
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035627961 — EK BAGIYA MAA KE NAAM KUNTI JHARIYA  GP CHHPARTALA</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>21924</v>
+        <v>25138</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
@@ -13696,311 +13696,311 @@
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035643171 — Ek bagiya maa ke nam hit bhagwati sahu chhapartala</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>157411.29</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>24024</v>
+        <v>30324</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660858 — khet talab nirmad kary  ramdyal /jethu</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>295713</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660875 — khet talab nirmad kary  rohit kumar /beshakhu</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660879 — khet talab nirmad kary shivkumar /somnath</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660880 — khet talab nirmad kary sundar lal/bakshi</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660881 — khet talab nirmad kary  meera/bharat</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>273006</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035661117 — khet talab nirmad kary  sonsingh/panku</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46106</v>
@@ -30064,51 +30064,51 @@
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45158</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1735009019/RC/22012034683327 — sudur sadak chhapartala</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45383</v>
@@ -35339,51 +35339,51 @@
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Lining of minor Canal for Community / Lining of minor Canal for Community</t>
+          <t>Lining of minor Canal for Community / Lining of Canal for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1735009019/WC/22012034529011 — Shermi Jalashay Main Canal Lining Work</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>2443000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>427160</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>43957</v>
@@ -48854,98 +48854,98 @@
         <v>0</v>
       </c>
       <c r="J1012" s="3" t="n">
         <v>38891</v>
       </c>
       <c r="K1012" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C1013" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1013" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E1013" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1013" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560430 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री मनीराम मरपाची/श्री आनंदी) सेरमी (छपरतला)</t>
         </is>
       </c>
       <c r="G1013" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1013" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I1013" s="2" t="n">
         <v>7344</v>
       </c>
       <c r="J1013" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K1013" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C1014" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1014" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E1014" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1014" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560440 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री तेजराम केराम/मंगलू) सेरमी</t>
         </is>
       </c>
       <c r="G1014" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1014" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I1014" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J1014" s="3" t="n">
         <v>44851</v>
@@ -48995,51 +48995,51 @@
         <v>0</v>
       </c>
       <c r="J1015" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K1015" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C1016" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1016" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E1016" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1016" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560454 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री हरिशचन्द्र साहू/ श्री ज्ञानीेलाल) छपरतला</t>
         </is>
       </c>
       <c r="G1016" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1016" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I1016" s="2" t="n">
         <v>25721</v>
       </c>
       <c r="J1016" s="3" t="n">
         <v>44851</v>
@@ -49279,51 +49279,51 @@
         <v>0</v>
       </c>
       <c r="J1021" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K1021" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MAWAI</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C1022" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D1022" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E1022" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F1022" s="1" t="inlineStr">
         <is>
           <t>1735/DP/22012034630623 — बांस वृक्षारोपण</t>
         </is>
       </c>
       <c r="G1022" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1022" s="2" t="n">
         <v>3260000</v>
       </c>
       <c r="I1022" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1022" s="3" t="n">
         <v>45755</v>