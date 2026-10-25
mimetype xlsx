--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K694"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:24:40</t>
+          <t>Exported on: 2026-10-25 10:51:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1092,98 +1092,98 @@
       <c r="J28" s="3" t="n">
         <v>45193</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>45665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1736001006/DP/22012034612530 — NIRMALNIR NIRMAN BHIMKHEDI BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>1320</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1736001006/DP/22012034621531 — VRASHAROPAN KARY KAMAL KE KHET KE PASS BANDHI BODAL KACHHAR</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45451</v>
@@ -6623,51 +6623,51 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035242763 — VRAKSHAROPAN KARY RAVISHANKAR MANIRAM BANDHIBODALKACHHAR</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45834</v>
@@ -7281,120 +7281,120 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035296236 — KHET TALAB NIRMAN KARY MOHAN/SHADDU BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>268295.49</v>
+        <v>297814.57</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035296240 — KHET TALAB NIRMAN KARYLAKSHMI PRASAD/BRAHMAN BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>239599.18</v>
+        <v>250381.52</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -7520,51 +7520,51 @@
       <c r="J162" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035296310 — KHET TALAB NIRMAN KARY ANVARSING/KUNJILAL BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>252555.99</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45765</v>
@@ -7710,122 +7710,122 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035305975 — KHET TALAB NIRMAN KARY SARIF MOHAMAD/ FAIJMOHAMD BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>295440.63</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035305990 — KHET TALAB NIRMAN KARY PREBHU PATEL / GULAB DEVKHOH  BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>282965.39</v>
+        <v>327842.35</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
@@ -7994,51 +7994,51 @@
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035316313 — KHET TALAB NIRMAN KARY RAVISHANKAR UIKEY BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>300933</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45765</v>
@@ -8137,51 +8137,51 @@
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035360511 — KAPIL DHARA KOOP NIRMAN KARY SUMANTRA BAI/SUBHESING DEVKHOH</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>353932.32</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46177</v>
@@ -8278,73 +8278,73 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035360594 — KAPIL DHARA KOOP NIRMAN KARY SUNDARLAL/SYAMCHHARN DEVKHOH</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>329384.21</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>134507.06</v>
+        <v>156582.02</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -8570,145 +8570,145 @@
       <c r="J184" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035443671 — KAPIL DHARA KOOP NIRMAN KARY KHETSING/SHITAM DEVKHOH</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>331625.91</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035443681 — KAPIL DHARA KOOP NIRMAN KARY CHENSING/SYAMCHARN  DEVKHOH</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>329384.21</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>119506.56</v>
+        <v>135114.61</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/22012035443689 — KAPIL DHARA KOOP NIRMAN KARY SEYAM BAI /DALPAT  DEVKHOH</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>322938.69</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45763</v>
@@ -12636,51 +12636,51 @@
       <c r="J268" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>43455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/1755917 — Construction of IAY House -IAY REG. NO. MP2521248</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>43212</v>
@@ -13467,51 +13467,51 @@
       <c r="J285" s="3" t="n">
         <v>43368</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/1757232 — Construction of IAY House -IAY REG. NO. MP3065851</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>43212</v>
@@ -15229,51 +15229,51 @@
       <c r="J321" s="3" t="n">
         <v>44882</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/3740918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124481999</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44680</v>
@@ -15864,51 +15864,51 @@
       <c r="J334" s="3" t="n">
         <v>44820</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/375321 — Construction of IAY House -IAY REG. NO. MP1425508</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>42737</v>
@@ -19831,51 +19831,51 @@
       <c r="J415" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/4625796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127221136</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45544</v>
@@ -20123,51 +20123,51 @@
       <c r="J421" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/4769174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124487956</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>20304</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45652</v>
@@ -20219,100 +20219,100 @@
       <c r="J423" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5153199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124066724</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>23751</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5165879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126813478</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>24273</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45831</v>
@@ -20758,79 +20758,79 @@
       <c r="J434" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5263156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126255840</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
@@ -20905,128 +20905,128 @@
       <c r="J437" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5265165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142440756</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5269054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126262484</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>19314</v>
+        <v>22446</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>46267</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
@@ -21101,98 +21101,98 @@
       <c r="J441" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5277286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126872195</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5277363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126655556</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45804</v>
@@ -21244,79 +21244,79 @@
       <c r="J444" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5279114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126272527</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
@@ -21342,79 +21342,79 @@
       <c r="J446" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5284062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127495326</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>21924</v>
+        <v>23490</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>46267</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
@@ -21489,79 +21489,79 @@
       <c r="J449" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5287098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142440763</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>22446</v>
+        <v>24012</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>46267</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
@@ -21734,79 +21734,79 @@
       <c r="J454" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5299503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126254495</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>23751</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>46267</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
@@ -22126,78 +22126,80 @@
       <c r="J462" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5326957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126260224</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>20880</v>
+        <v>24012</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45771</v>
       </c>
-      <c r="K463" s="3"/>
+      <c r="K463" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22369,175 +22371,175 @@
       <c r="J467" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5337415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123404048</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>46267</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5342004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142440775</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5342013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125283826</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>46267</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
@@ -22563,51 +22565,51 @@
       <c r="J471" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/536715 — Construction of IAY House -IAY REG. NO. MP2976655</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45621</v>
@@ -22659,51 +22661,51 @@
       <c r="J473" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1736001006/IF/IAY/5548891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125816769</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45644</v>
@@ -29441,51 +29443,51 @@
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1736001006/WC/22012035205357 — Pokhar nirman kary pritam Patel ke khet ke pass bandhidhana</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>653364.44</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45452</v>
@@ -29774,145 +29776,145 @@
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1736001006/WC/22012035240215 — NISTARI TALAB NIRMAN DEELIP KE KHET KE PASS DEVKHOH BANDHIBODALKACHHAR</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>2435568.28</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>1245634.75</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1736001006/WC/22012035240234 — NISTARI TALAB NIRMAN SANDU BAI KE KHET KE PASS DEVKHOH BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>2437864.16</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>1315211.67</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1736001006/WC/22012035240238 — NISTARI TALAB NIRMAN KERSHNKUMAR KE KHET KE PASS BANDHIBODAL KACHHAR</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>2307332.01</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>1317107.29</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45717</v>
@@ -30573,51 +30575,51 @@
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1736001006/WC/22012035258572 — parkoleshan tenk nirman kary ramvilash ke khet ke pass bandhibodal kachhar</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>439945.42</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45750</v>