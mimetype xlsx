--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 13:35:16</t>
+          <t>Exported on: 2026-10-22 18:27:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,147 +273,147 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1736001017/DP/22012034608720 — SHELPARAN NIRMAN KARY UMARIYA BHAGH VARI TOLA UMARIYA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>826188.4</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>36960</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45531</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012034851126 — Nadep Nirman Kary jyoti/dhirendra Umariya</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035095915 — KHET TALAB NIRMAN KARY BHAIYALAL YADAV/PURAN YADAV</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>391704.81</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45205</v>
@@ -510,192 +510,192 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035275663 — KHET TALAB NIRMAN KRAY MANAK SING / BIJORSING GRAM KHAPAKHURD GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>388406.1</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035276113 — KHET TALAB NIRMAN KRAY RAMDAYAL BHALAVI /JANGALSING BHALAVI GRAM SEHRADHANA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>452003.8</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035276114 — KHET TALAB NIRMAN KRAY HARISHANKAR YADAV / MANSHARAM YADAV GRAM UMARIYA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>452003.8</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035299893 — KHET TALAB NIRMAN KARAY HEMRAJ / DASHAN GRAM SEHRADHANA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>452003.8</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45778</v>
@@ -722,192 +722,192 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035607126 — Ek Bagiya Maa ke Naam Samalbati Jaisingh Uikey Sehradhana Khapakhurd</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>14538.02</v>
+        <v>21342.34</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035607129 — Ek Bagiya Maa ke Naam Malti bai Ravi Uikey Umariya Khapakhurd</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>4347.9</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035607141 — Ek Bagiya Maa ke Naam Sundariya Bhaiyalal Kavreti Umariya Khapakhurd</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>10516.18</v>
+        <v>14116.18</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/22012035607147 — Ek Bagiya Maa ke Naam Jyoti Dhirendrashah Uikey Umariya Khapakhurd</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>10516.18</v>
+        <v>11718.36</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -935,2405 +935,2421 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/2733007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4090937</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/4426569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151967304</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/4485788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152028263</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/4652709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145808059</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/4789133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126248959</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5245370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124215400</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5253015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145799816</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>4176</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K32" s="3"/>
+      <c r="K32" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5253135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124178175</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5254670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126255652</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5255146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127482980</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5256228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127485083</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5258275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105802463</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>1827</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5261053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133443807</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>10179</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K38" s="3"/>
+      <c r="K38" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5271471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142594472</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5271946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123879715</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5274613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039812</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5277435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127274536</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>10440</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5279348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133460881</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5279489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133461499</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5286147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133459946</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>4959</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5288214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126266488</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>1305</v>
+        <v>4698</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K46" s="3" t="n">
-        <v>46250</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5290172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126256882</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K47" s="3"/>
+      <c r="K47" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5291771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133462306</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0</v>
+        <v>13311</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K48" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5296291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126559751</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>9135</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5298828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145799737</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>1305</v>
+        <v>3393</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K50" s="3"/>
+      <c r="K50" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5299715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145808069</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5311329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127474344</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5314322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126249670</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5323027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134763382</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5323227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145799729</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K55" s="3"/>
+      <c r="K55" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5323322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149155661</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5325239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133443864</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>1305</v>
+        <v>2349</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5328430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134763442</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5336874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127484374</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5337180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124178772</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5337286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123844913</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K61" s="3"/>
+      <c r="K61" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5338412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124218456</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>6786</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5357196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124177605</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5376040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124142577</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K64" s="3"/>
+      <c r="K64" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1736001017/IF/IAY/5377276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126264027</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1736001017/LD/22012034943580 — VRAKSHA ROPAN KARY SEHRADHANA GOGHRATOLA</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1736001017/LD/22012034943581 — VRAKSHA ROPAN KARY MAKRANDHANA</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1736001017/LD/22012034943582 — VRAKSHA ROPAN KARY KARARKHEDA</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1736001017/LD/22012034943583 — VRAKSHA ROPAN KARY UMARIYA</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1736001017/LD/22012034943584 — VRAKSHA ROPAN KARY KHAPAKHURD</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1736001017/RC/22012034523151 — Puliya Nirman kary Goushala Road Gondravari Nala Khapakhurd</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>1481722.58</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>43991</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1736001017/WC/22012034782344 — Raniwater Harwesting Anganvadi Khapakhurd</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1736001017/WC/22012035241894 — NISTARI TALAB NIRMAN KARAY GHOGRA NALA SEHRADHNA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>2372164.19</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1736001017/WC/22012035241905 — NISTARI TALAB NIRMAN KARAY KHARI NALA KARARKHERA GRAM SEHRADHANA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>2357109.12</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1736001017/WC/22012035241911 — NISTARI TALAB NIRMAN KARAY KHERA VARI NALA KHARCHA GRAM UMARIYA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>2435154.38</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1736001017/WC/22012035241914 — NISTARI TALAB NIRMAN KARAY ARJUN NALA UMARIYA GP KHAPAKHURD</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>2242235.02</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45568</v>