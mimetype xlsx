--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K474"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 11:16:20</t>
+          <t>Exported on: 2026-10-22 06:10:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3222,73 +3222,73 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1736001027/DP/22012034621841 — Sarvjanik Viriksharopan karya Lalmati lalman ke khet ke pass Lahgadua</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>813250.34</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>164758.39</v>
+        <v>192058.39</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
@@ -3316,73 +3316,73 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1736001027/DP/22012034621843 — Sarvjanik Viriksharopan karya Bagdhoda pahadi Lahgadua</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>813250.34</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>174812.6</v>
+        <v>203052.6</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -11435,51 +11435,51 @@
       <c r="J243" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1736001027/IF/22012034938742 — Murgi Said Nirman Karya Kunti/Ganesh GP-Lahgadua</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>137402</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44817</v>
@@ -11723,51 +11723,51 @@
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1736001027/IF/22012034938891 — Murgi Said Nirman Karya Poonam/Ravishankar Bharti  GP-Lahgadua</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>42804</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>44826</v>
@@ -12491,98 +12491,98 @@
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1736001027/IF/22012035453070 — Jal Ganga Savardhan Kapil Dhara Koop Nirman Karya  Kalsu/ Munnilal Gram Lahgadua</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>320837.51</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>234658.97</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1736001027/IF/22012035472589 — Jal Ganga Savardhan Kapil Dhara Koop Nirman Karya Jugalkishor /Baliram Gram Lahgadua</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>320837.51</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>229396</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45804</v>
@@ -22123,51 +22123,51 @@
       <c r="J463" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1736001027/WC/VB/22012035329865 — Contour Trench Nirman Kary Sury Padhi Gram Lahgadua</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46126</v>
@@ -22625,51 +22625,51 @@
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012034943185 — Nistari Talab Nirman Karya Kaliram Ke Khet Ke pass Gram Lahagadua</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>7821000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>4071965.15</v>
+        <v>4096565.15</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K474" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>