--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K836"/>
+  <dimension ref="A1:K838"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 09:18:28</t>
+          <t>Exported on: 2026-10-06 18:15:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3680,98 +3680,98 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1736001033/IC/22012034891139 — Samudaik Sichai Koop Nirman Karya Pateldhana Pandupipariya</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>527917.92</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>364799.48</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1736001033/IC/22012034891140 — Samudaik Sichai Koop Nirman Karya Goladhana Junapani Pandupipariya</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>527917.92</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
@@ -15926,192 +15926,192 @@
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034940970 — MURGI DHED NIRMAN KARY KUSUM/RAVIBALAK JAGORI CLF TAMIYA</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>127136</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941022 — Murgi Shed Nirman Kary Malti Bharti/ Munnalal Jagori CLF Tamia</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>28486</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941026 — मुर्गी सेड निर्माण कार्य रजनी/रमेश जागोरी सी.एल.एफ.तामिया</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941038 — मुर्गी सेड निर्माण कार्य सुमरवती/गोपाल जागोरी सी.एल.एफ.तामिया</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>13390</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44629</v>
@@ -16259,51 +16259,51 @@
       <c r="J341" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941190 — मुर्गी सेड निर्माण कार्य सियावती/रमेश जागोरी सी.एल.एफ.तामिया</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44629</v>
@@ -16355,51 +16355,51 @@
       <c r="J343" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941214 — मुर्गी सेड निर्माण कार्य अतरवती/रतन जागोरी सी.एल.एफ.तामिया</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44629</v>
@@ -16451,51 +16451,51 @@
       <c r="J345" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012034941608 — मुर्गी सेड निर्माण कार्य संगीता/सतीष जागोरी सी.एल.एफ.तामिया</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>127838</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44629</v>
@@ -18249,51 +18249,51 @@
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/22012035438008 — Kapildhara Koop Nirman Najukshah /Ujjan Pandupipariya</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>320837.51</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>3884.97</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45798</v>
@@ -23777,70 +23777,70 @@
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43324</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/1931479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4030665</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>43336</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -25194,70 +25194,70 @@
       <c r="J526" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>45814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4510881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763817</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>23085</v>
+        <v>28500</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>20812</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -26956,73 +26956,73 @@
       <c r="J562" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4511016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151770629</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>23085</v>
+        <v>28500</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27493,70 +27493,70 @@
       <c r="J573" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4511233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151948877</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>23085</v>
+        <v>28500</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -28030,73 +28030,73 @@
       <c r="J584" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>45701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4513802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042760</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>16704</v>
+        <v>20904</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -28273,70 +28273,70 @@
       <c r="J589" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4513835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042883</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>23085</v>
+        <v>28500</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -28369,70 +28369,70 @@
       <c r="J591" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1736001033/IF/IAY/4513840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042905</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -36031,51 +36031,51 @@
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012034962373 — Pokhar percolation tank nirman kary pitta pani pandupipariya</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>484357.52</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>271040</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45360</v>
@@ -37602,51 +37602,51 @@
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035231326 — parkoletion tenk nirman kary pillu nala bansdongri</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>510340.27</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45567</v>
@@ -37955,100 +37955,100 @@
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035240996 — parkuletion tenk siwariya nala bansdongri</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>498338.92</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>414045.14</v>
+        <v>414971.14</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K790" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035241000 — parkuletion tenk badi pichhe wala nala bansdongri</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>496624.45</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>254381.85</v>
+        <v>318861.85</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
@@ -38078,167 +38078,167 @@
       <c r="J792" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K792" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035242032 — Nistari Talab Nirman Karya Pillu Nala Basdongri GP Pandupipariya</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>2313436.52</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>14984.11</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035242034 — Nistari Talab Nirman Karya Nag Diya Nala  GP Pandupipariya</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>2264297.6</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>1670993.54</v>
+        <v>1763779.37</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035242035 — Nistari Talab Nirman Karya Toyo Wali Nala Pandupipariya</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>2242992.31</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>1398312.81</v>
+        <v>1474331.76</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
@@ -38507,51 +38507,51 @@
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1736001033/WC/22012035278536 — Dug Well Nirman kary KuaJhiri Nala Basdongri</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45761</v>
@@ -40059,184 +40059,278 @@
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1736001033/WH/19962825 — Talab Jirnodhar Kary Pittapani Pandhupipariya</t>
+          <t>1736001033/WC/VB/YD/22012035335679 — Contoor Trench Nirman Kurshikhati Banshdongri Pandhupipriya</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>233000</v>
+        <v>403710.49</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>42839</v>
+        <v>46298</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1736001033/WH/22012034332207 — Talab Jirnoddhar Basdongri Pandupipariya</t>
+          <t>1736001033/WC/VB/YD/22012035335680 — Countoor Trench Nirman Kary imli wali pahadi GP pandhupipriya Part1</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>228000</v>
+        <v>411412.57</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>194130</v>
+        <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>43169</v>
-[...3 lines deleted...]
-      </c>
+        <v>46298</v>
+      </c>
+      <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / TAMIA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C836" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D836" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E836" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F836" s="1" t="inlineStr">
+        <is>
+          <t>1736001033/WH/19962825 — Talab Jirnodhar Kary Pittapani Pandhupipariya</t>
+        </is>
+      </c>
+      <c r="G836" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H836" s="2" t="n">
+        <v>233000</v>
+      </c>
+      <c r="I836" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J836" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K836" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / TAMIA</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C837" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D837" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E837" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F837" s="1" t="inlineStr">
+        <is>
+          <t>1736001033/WH/22012034332207 — Talab Jirnoddhar Basdongri Pandupipariya</t>
+        </is>
+      </c>
+      <c r="G837" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H837" s="2" t="n">
+        <v>228000</v>
+      </c>
+      <c r="I837" s="2" t="n">
+        <v>194130</v>
+      </c>
+      <c r="J837" s="3" t="n">
+        <v>43169</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>43291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / TAMIA</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C836" s="1" t="inlineStr">
+      <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D836" s="1" t="inlineStr">
+      <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E836" s="1" t="inlineStr">
+      <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F836" s="1" t="inlineStr">
+      <c r="F838" s="1" t="inlineStr">
         <is>
           <t>1736001033/WH/33/19 — तालाब गहरीकरण कार्य /अमराई बांसडोगरी/ पाण्‍डूपिपरिया</t>
         </is>
       </c>
-      <c r="G836" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H836" s="2" t="n">
+      <c r="G838" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H838" s="2" t="n">
         <v>100000</v>
       </c>
-      <c r="I836" s="2" t="n">
+      <c r="I838" s="2" t="n">
         <v>117960</v>
       </c>
-      <c r="J836" s="3" t="n">
+      <c r="J838" s="3" t="n">
         <v>39467</v>
       </c>
-      <c r="K836" s="3" t="n">
+      <c r="K838" s="3" t="n">
         <v>41214</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>