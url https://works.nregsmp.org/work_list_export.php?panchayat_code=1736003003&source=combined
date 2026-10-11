--- v0 (2026-08-14)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K931"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 22:19:12</t>
+          <t>Exported on: 2026-10-11 15:46:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -20707,98 +20707,98 @@
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288573 — khet talab anggan/ kalu gond</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288580 — khet talab chhokhe /dulli god</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45567</v>
@@ -20848,98 +20848,98 @@
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288591 — khet talab ankhlal/rambhagt gond dhodakuhi</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035289661 — khet talab shanipal/dhibbu gond dhodakuhi</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45670</v>
@@ -21085,145 +21085,145 @@
       <c r="J445" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356336 — dug well recharge balraj dhodakuhi</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356507 — dug well recharge akalshi bhudkum</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356543 — dug well recharge ramcharan bhudkum</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45761</v>
@@ -21275,51 +21275,51 @@
       <c r="J449" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035380058 — Jgsa khet talab chhote/Bhoje</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>199911.34</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45761</v>
@@ -21659,51 +21659,51 @@
       <c r="J457" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035465932 — JGSA KHET TALAB MEHTLAL/JHAMSING DHODAKUHI</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>199411.34</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45761</v>
@@ -21804,51 +21804,51 @@
       <c r="J460" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035560143 — koop nirman balraj jaganshi</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45761</v>
@@ -34718,73 +34718,73 @@
       <c r="J724" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>45956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/IAY/5464918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128055037</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>10179</v>
+        <v>22779</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -43645,98 +43645,98 @@
       <c r="J909" s="3" t="n">
         <v>45329</v>
       </c>
       <c r="K909" s="3" t="n">
         <v>45823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/22012035267542 — dugwell recharge nirmal neer shantidham ke pass bhudkum</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/22012035267549 — dugwell recharge nirmal neer sajgwadi ke pass bhudkum</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>45761</v>
@@ -44443,123 +44443,123 @@
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330125 — boulder check dam dumai nala bhudkum</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>71698.95</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>0</v>
+        <v>44415</v>
       </c>
       <c r="J926" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330126 — boulder check dam dilli pathar dhodakuhi</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>0</v>
+        <v>14728</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>46126</v>
+        <v>46294</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330592 — contour trench dilli pathar dhodakuhi</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>398422.39</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>46126</v>