--- v0 (2026-08-15)
+++ v1 (2026-10-10)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 18:17:33</t>
+          <t>Exported on: 2026-10-10 09:03:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,615 +273,615 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288573 — khet talab anggan/ kalu gond</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288580 — khet talab chhokhe /dulli god</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035288591 — khet talab ankhlal/rambhagt gond dhodakuhi</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035289661 — khet talab shanipal/dhibbu gond dhodakuhi</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>241415.33</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356336 — dug well recharge balraj dhodakuhi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356507 — dug well recharge akalshi bhudkum</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035356543 — dug well recharge ramcharan bhudkum</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035380058 — Jgsa khet talab chhote/Bhoje</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>199911.34</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035465932 — JGSA KHET TALAB MEHTLAL/JHAMSING DHODAKUHI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>199411.34</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/22012035560143 — koop nirman balraj jaganshi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736003003/IF/IAY/5464918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128055037</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/22012035267542 — dugwell recharge nirmal neer shantidham ke pass bhudkum</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/22012035267549 — dugwell recharge nirmal neer sajgwadi ke pass bhudkum</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -906,123 +906,123 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330125 — boulder check dam dumai nala bhudkum</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>71698.95</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>44415</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330126 — boulder check dam dilli pathar dhodakuhi</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>14728</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>46126</v>
+        <v>46294</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / AMARWARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1736003003/WC/VB/22012035330592 — contour trench dilli pathar dhodakuhi</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>398422.39</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46126</v>