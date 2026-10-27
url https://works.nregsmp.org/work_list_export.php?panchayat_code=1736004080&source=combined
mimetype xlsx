--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K331"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 13:30:30</t>
+          <t>Exported on: 2026-10-27 07:04:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -655,192 +655,192 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45101</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1736004080/DP/22012034590607 — GP NAVEGAON GOND VASUDHA VANDAN KARY SHANTI DHAM KE PAS NAVEGAON GOND</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>29699.04</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1736004080/DP/22012034623781 — PLANTATION WORK Sosayti Bhavan Ke Pass NAvegaongond</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>822228.34</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>162282.79</v>
+        <v>163482.79</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736004080/DP/22012034623782 — PLANTATIN WORK SHANTIDHAM PARISAR CHORBATRI NAVEGAONGOND</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>822228.34</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>162291.79</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1736004080/IC/22012034889416 — KAPILDHARA NIRMAN SANTOSH PITA AASADU YADAV GP NAVEGAON GOND</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45681</v>
@@ -4667,98 +4667,98 @@
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035303146 — GP NAVEGAON GOND HITESHI KAPIL DHARA KOOP RAVI KUMAR /HUKAM</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>274004.76</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>167068.12</v>
+        <v>194668.12</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035311317 — KAPILDHARA NIRMAN MEHTAP/ KALLU CHORBATRI GP NAVEGAON GOND</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45681</v>
@@ -4902,192 +4902,192 @@
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035364867 — kapildhara koop nirman kary sagna pita jugraj gram navegaon gp navegaon gond</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>288437.14</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>180670.12</v>
+        <v>196270.12</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035364984 — kapildhara koop nirman kary dinesh pita bhuvan malvi navegaon gp navegaon gond</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>288437.14</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>180532.12</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035365054 — kapildhara koop nirman kary santosh pita asadu yadav gram navegaon gp navegaon gond</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>288437.14</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>194014.12</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/22012035366361 — Kapildhara koop nirman kary mehtap pita kallu gram navegaon gond gp navegaon gond</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>288437.14</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>202455.06</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45766</v>
@@ -10613,315 +10613,317 @@
       <c r="J225" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101023017</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>24651</v>
+        <v>24951</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101023148</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>22185</v>
+        <v>24885</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102675982</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>25104</v>
+        <v>25704</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986434</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102097459</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>23850</v>
+        <v>26250</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1736004080/IF/IAY/5861822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102097585</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>18777</v>
+        <v>24777</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K231" s="3"/>
+      <c r="K231" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12941,51 +12943,51 @@
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736004080/RC/22012034830972 — navegaon gond c c road nirman kary holi chouk se santosh ke ghar taki</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>48000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45567</v>
@@ -15686,51 +15688,51 @@
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012035286131 — Phase2 Naveen  Amrit Sarovar Nagjhiriya Nalla Chorbatri</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>3998000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>2066572.87</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45776</v>