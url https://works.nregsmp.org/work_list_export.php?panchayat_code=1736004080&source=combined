--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K331"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 07:04:40</t>
+          <t>Exported on: 2026-10-27 13:15:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">