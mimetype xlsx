--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K455"/>
+  <dimension ref="A1:K456"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 17:38:57</t>
+          <t>Exported on: 2026-10-27 01:00:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1133,145 +1133,145 @@
       <c r="J29" s="3" t="n">
         <v>45470</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034658113 — meghdoun dry boulder wall nirman kary nistari talab ke pas se egs shala tak meghdoun</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034658142 — meghdoun boulder wall nirman kary panjra road side moxdham meghdoun</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034658143 — meghdoun boulder wall nirman kary kanhasagar dem side moxdham meghdoun</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45451</v>
@@ -1323,145 +1323,145 @@
       <c r="J33" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>45815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034661704 — meghdoun boulder wall nirman kary egs shala ke pichhe wali pahadi pe meghdoun</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034661705 — meghdoun boulder wall nirman kary pani ki tanki ke pas se kishanlal kahar ke ghar ke pichhe tak megh</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1736004087/AV/22012034662616 — मेघदौन बोल्डर वाल निर्माण कार्य पानी टंकी से लेकर पीपल के ब्रक्ष तक मेघदौन</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>734627.49</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45567</v>
@@ -2140,98 +2140,98 @@
       <c r="J50" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1736004087/DP/22012034616755 — meghdoun plantation work amrit sarovar ke pas pahadi par and niche wali jagah par</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>190629</v>
+        <v>276729</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1736004087/DP/22012034621484 — meghdoun plantation work gosai baba pahadi aur school parisar patlon</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>380126.12</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>241791.58</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45485</v>
@@ -2283,19401 +2283,19450 @@
       <c r="J53" s="3" t="n">
         <v>39296</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1736004087/DP/VB/22012034630697 — meghdoun plantation work panjra road side moxdham me meghdoun</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Renovation of distributary Canal for Community / Renovation of distributary Canal for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034884436 — meghdoun checkdem jirnodhar kary patpura nala me meghdoun</t>
+          <t>1736004087/DP/VB/YD/22012034630950 — Block Plantation-Farm Forestry in fields for Comm shantidham meghdoun</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45448</v>
+        <v>46249</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Renovation of distributary Canal for Community / Renovation of distributary Canal for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Renovation of Canal</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034885945 — MEGHDOUN MINI PERCOLATION TANK GOSAI BABA KE PAS</t>
+          <t>1736004087/IC/22012034884436 — meghdoun checkdem jirnodhar kary patpura nala me meghdoun</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>530467.08</v>
+        <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>324574.25</v>
+        <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45668</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Lining of Feeder Canal for Community / Lining of Feeder Canal for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Lining of Canal</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034885946 — MEGHDOUN MINI PERCOLATION TANK RAJENDRA KE GHAR KE PAS</t>
+          <t>1736004087/IC/22012034885945 — MEGHDOUN MINI PERCOLATION TANK GOSAI BABA KE PAS</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>0</v>
+        <v>530467.08</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>0</v>
+        <v>324574.25</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K57" s="3"/>
+        <v>45668</v>
+      </c>
+      <c r="K57" s="3" t="n">
+        <v>45888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Lining of Feeder Canal for Community / Lining of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034886413 — Meghdoun boulder check dem nirman kary nistari talab ke uper meghdoun</t>
+          <t>1736004087/IC/22012034885946 — MEGHDOUN MINI PERCOLATION TANK RAJENDRA KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034886757 — मेघदौन बोल्डर चेक डेम निर्माण कार्य निस्तारी तालाब के पास मेघदौन</t>
+          <t>1736004087/IC/22012034886413 — Meghdoun boulder check dem nirman kary nistari talab ke uper meghdoun</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Lining of water courses Canal for Community / Lining of water courses Canal for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Lining of Canal</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IC/22012034887007 — meghdoun nirmanneer nirman kary patlon talab ke pas</t>
+          <t>1736004087/IC/22012034886757 — मेघदौन बोल्डर चेक डेम निर्माण कार्य निस्तारी तालाब के पास मेघदौन</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Lining of water courses Canal for Community / Lining of water courses Canal for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000024054 — मेघदौन मेढ बंधान कार्य हनीफ पिता नूरमोहम्‍मद</t>
+          <t>1736004087/IC/22012034887007 — meghdoun nirmanneer nirman kary patlon talab ke pas</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>57312</v>
+        <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>41548</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042342 — मेघदौन क्रश्ना बाई /नखू  पशु शेड निर्माण मेघदौन</t>
+          <t>1736004087/IF/1000024054 — मेघदौन मेढ बंधान कार्य हनीफ पिता नूरमोहम्‍मद</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>47000</v>
+        <v>71000</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>57312</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>41548</v>
       </c>
-      <c r="K62" s="3"/>
+      <c r="K62" s="3" t="n">
+        <v>41695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042344 — मेघदौन पार्वती/ बलवान पशु शेड मेघदौन</t>
+          <t>1736004087/IF/1000042342 — मेघदौन क्रश्ना बाई /नखू  पशु शेड निर्माण मेघदौन</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042347 — मेघदौन गनपत /थकरू पशु शेड मेघ्दौन</t>
+          <t>1736004087/IF/1000042344 — मेघदौन पार्वती/ बलवान पशु शेड मेघदौन</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>41501</v>
+        <v>41548</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042349 — मेघदौन सलूकचन्द पशु शेड मेघदौब्न</t>
+          <t>1736004087/IF/1000042347 — मेघदौन गनपत /थकरू पशु शेड मेघ्दौन</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>41782</v>
+        <v>41501</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042351 — मेघदौन बकरी शेड मदनलाल /ईमरत मेघदौन</t>
+          <t>1736004087/IF/1000042349 — मेघदौन सलूकचन्द पशु शेड मेघदौब्न</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>65000</v>
+        <v>47000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>41548</v>
+        <v>41782</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042353 — मेघदौन ईन्दरवती/धुन्ना बकरी शेड मेघ्दौन</t>
+          <t>1736004087/IF/1000042351 — मेघदौन बकरी शेड मदनलाल /ईमरत मेघदौन</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>41501</v>
+        <v>41548</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042355 — मेघदौन बकरी शेड शंकर /रामा मेघदौन</t>
+          <t>1736004087/IF/1000042353 — मेघदौन ईन्दरवती/धुन्ना बकरी शेड मेघ्दौन</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042358 — मेघदौन हरिदास /कोडी पशुअ शेड मेघ्दौन</t>
+          <t>1736004087/IF/1000042355 — मेघदौन बकरी शेड शंकर /रामा मेघदौन</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>47000</v>
+        <v>65000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042377 — Mehghdoun  sokta gadda  nirman madanlal/imrat suna</t>
+          <t>1736004087/IF/1000042358 — मेघदौन हरिदास /कोडी पशुअ शेड मेघ्दौन</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>13000</v>
+        <v>47000</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>4710</v>
+        <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>41548</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042380 — meghdoun sokta gadda nirman kary inderwati/dhunna</t>
+          <t>1736004087/IF/1000042377 — Mehghdoun  sokta gadda  nirman madanlal/imrat suna</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>9336</v>
+        <v>4710</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>41608</v>
+        <v>41548</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>41695</v>
+        <v>42176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042391 — meghdoun sokta gadda nirman kary devendra /ajmer m</t>
+          <t>1736004087/IF/1000042380 — meghdoun sokta gadda nirman kary inderwati/dhunna</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>0</v>
+        <v>9336</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K72" s="3"/>
+        <v>41608</v>
+      </c>
+      <c r="K72" s="3" t="n">
+        <v>41695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042408 — meghdoun sokta gadda nirman kary shivram/imrat meg</t>
+          <t>1736004087/IF/1000042391 — meghdoun sokta gadda nirman kary devendra /ajmer m</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042413 — मेघदोनवकरी पालन शेड निर्माण  चैनू सुखलाल पतलोन</t>
+          <t>1736004087/IF/1000042408 — meghdoun sokta gadda nirman kary shivram/imrat meg</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>65000</v>
+        <v>13000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042415 — मेघदोन वकरी पालन शेड निर्माण  दसरथ विस्नु   मेघदो</t>
+          <t>1736004087/IF/1000042413 — मेघदोनवकरी पालन शेड निर्माण  चैनू सुखलाल पतलोन</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042418 — मेघदोन पशु पालन शेड निर्माण  vinita/satyanarayan p</t>
+          <t>1736004087/IF/1000042415 — मेघदोन वकरी पालन शेड निर्माण  दसरथ विस्नु   मेघदो</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>92000</v>
+        <v>65000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>41897</v>
+        <v>41501</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000042420 — मेघदोन पशु पालन शेड निर्माण  पतिराम छोटेलाल  पतलो</t>
+          <t>1736004087/IF/1000042418 — मेघदोन पशु पालन शेड निर्माण  vinita/satyanarayan p</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>41776</v>
+        <v>41897</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000046012 — Meghdon</t>
+          <t>1736004087/IF/1000042420 — मेघदोन पशु पालन शेड निर्माण  पतिराम छोटेलाल  पतलो</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>41501</v>
+        <v>41776</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000046013 — Meghdon NBA Javed Rafik Khan Meghdon</t>
+          <t>1736004087/IF/1000046012 — Meghdon</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>6033</v>
+        <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>41558</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000047034 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण हरिप्रसाद</t>
+          <t>1736004087/IF/1000046013 — Meghdon NBA Javed Rafik Khan Meghdon</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>6033</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>41566</v>
+        <v>41558</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000047038 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण मनोज /राम</t>
+          <t>1736004087/IF/1000047034 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण हरिप्रसाद</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>5477</v>
+        <v>6033</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>41800</v>
+        <v>41566</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000047041 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण सफी/असगर</t>
+          <t>1736004087/IF/1000047038 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण मनोज /राम</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>0</v>
+        <v>5477</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K82" s="3"/>
+        <v>41800</v>
+      </c>
+      <c r="K82" s="3" t="n">
+        <v>42109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000047043 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण कौशल्या/फ</t>
+          <t>1736004087/IF/1000047041 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण सफी/असगर</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>6033</v>
+        <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>41566</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/1000047053 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण hariram m</t>
+          <t>1736004087/IF/1000047043 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण कौशल्या/फ</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>5477</v>
+        <v>6033</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>41800</v>
+        <v>41566</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034311065 — मेघदौन कपिलधारा सह खेततलाब निर्मान कार्य हिरासिंग/जेठू रघुवंशी मेघ्दौन</t>
+          <t>1736004087/IF/1000047053 — मेघदौन निर्मल भारत अभियान शौचालय निर्माण hariram m</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>200000</v>
+        <v>4400</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>200752</v>
+        <v>5477</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>42740</v>
+        <v>41800</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>43307</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034322981 — मेघदौन कपिलधारा कूप विपिन बहादुर चौधरी/प्रभातसिंग रघुवंशी मेघदौन</t>
+          <t>1736004087/IF/22012034311065 — मेघदौन कपिलधारा सह खेततलाब निर्मान कार्य हिरासिंग/जेठू रघुवंशी मेघ्दौन</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>200080</v>
+        <v>200752</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>42789</v>
+        <v>42740</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>43294</v>
+        <v>43307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034325191 — मेघदौन कपिलधारा कूप निर्माण कार्य समरवती /बुधमान गोण्ड मेघदौन</t>
+          <t>1736004087/IF/22012034322981 — मेघदौन कपिलधारा कूप विपिन बहादुर चौधरी/प्रभातसिंग रघुवंशी मेघदौन</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>178440</v>
+        <v>200080</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>42802</v>
+        <v>42789</v>
       </c>
       <c r="K87" s="3" t="n">
-        <v>43692</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034346009 — Meghdoun kapildhara koop Nirman karya manki bai/ Rambharosh patlon</t>
+          <t>1736004087/IF/22012034325191 — मेघदौन कपिलधारा कूप निर्माण कार्य समरवती /बुधमान गोण्ड मेघदौन</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>85588</v>
+        <v>178440</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>42889</v>
+        <v>42802</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>44027</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034360712 — meghdoun plantation work moxdham meghdoun</t>
+          <t>1736004087/IF/22012034346009 — Meghdoun kapildhara koop Nirman karya manki bai/ Rambharosh patlon</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>335000</v>
+        <v>200000</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>276198</v>
+        <v>85588</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>42922</v>
+        <v>42889</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>44231</v>
+        <v>44027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034371222 — Plantation work school ground meghdoun</t>
+          <t>1736004087/IF/22012034360712 — meghdoun plantation work moxdham meghdoun</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>0</v>
+        <v>276198</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>42844</v>
-[...1 lines deleted...]
-      <c r="K90" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K90" s="3" t="n">
+        <v>44231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034416586 — meghdoun hiteshi kapildhara koop nirman kary lekhram/ameersingh raghuwanshi meghdoun</t>
+          <t>1736004087/IF/22012034371222 — Plantation work school ground meghdoun</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>210000</v>
+        <v>335000</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>201368</v>
+        <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>42844</v>
+      </c>
+      <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034416588 — meghdoun individuel toylet nirman rameswer/ankhu sahu meghdoun</t>
+          <t>1736004087/IF/22012034416586 — meghdoun hiteshi kapildhara koop nirman kary lekhram/ameersingh raghuwanshi meghdoun</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>12000</v>
+        <v>210000</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>0</v>
+        <v>201368</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K92" s="3"/>
+        <v>43269</v>
+      </c>
+      <c r="K92" s="3" t="n">
+        <v>43676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034446671 — Medbandhan kary susheela/ramcharan patlon</t>
+          <t>1736004087/IF/22012034416588 — meghdoun individuel toylet nirman rameswer/ankhu sahu meghdoun</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>77000</v>
+        <v>12000</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>50178</v>
+        <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>43475</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034448507 — meghdoun hitesh kapildhara koop nirman rakesh/ramdash meghdoun</t>
+          <t>1736004087/IF/22012034446671 — Medbandhan kary susheela/ramcharan patlon</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>210000</v>
+        <v>77000</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>87166</v>
+        <v>50178</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>43482</v>
+        <v>43475</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>44347</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034471985 — meghdoun medbandhan shusheela/ramcharam part 2 patlon</t>
+          <t>1736004087/IF/22012034448507 — meghdoun hitesh kapildhara koop nirman rakesh/ramdash meghdoun</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>77000</v>
+        <v>210000</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>0</v>
+        <v>87166</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>43534</v>
-[...1 lines deleted...]
-      <c r="K95" s="3"/>
+        <v>43482</v>
+      </c>
+      <c r="K95" s="3" t="n">
+        <v>44347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034482974 — Meghdoun medbandhan kary vipin/prabhat singh meghdoun</t>
+          <t>1736004087/IF/22012034471985 — meghdoun medbandhan shusheela/ramcharam part 2 patlon</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>43491</v>
+        <v>43534</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034504099 — meghdoun medbandhan kary bipin bahadur/prabhat singh</t>
+          <t>1736004087/IF/22012034482974 — Meghdoun medbandhan kary vipin/prabhat singh meghdoun</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>48746.85</v>
+        <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>44178</v>
+        <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>43886</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034504104 — meghdoun hiteshi kapildhara angadsingh/prithvisingh</t>
+          <t>1736004087/IF/22012034504099 — meghdoun medbandhan kary bipin bahadur/prabhat singh</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>0</v>
+        <v>48746.85</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>0</v>
+        <v>44178</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K98" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K98" s="3" t="n">
+        <v>44390</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034504264 — Meghdoun hiteshi kapildhara angadsingh/prithvi raghuwanshi</t>
+          <t>1736004087/IF/22012034504104 — meghdoun hiteshi kapildhara angadsingh/prithvisingh</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034504539 — MEGHDOUN MEDBANDHAN KARY LEKHRAM AMEER</t>
+          <t>1736004087/IF/22012034504264 — Meghdoun hiteshi kapildhara angadsingh/prithvi raghuwanshi</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>43740</v>
+        <v>43692</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Individual / Construction of Vermi Compost structure for Individual</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034504540 — meghdoun nadep nirman chainsingh/pohapsingh</t>
+          <t>1736004087/IF/22012034504539 — MEGHDOUN MEDBANDHAN KARY LEKHRAM AMEER</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>43692</v>
+        <v>43740</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Constr of Vermi Compost structure for Individual / Construction of Vermi Compost structure for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034539107 — Meghdoun medbandhan kary lekhram/ameer singh</t>
+          <t>1736004087/IF/22012034504540 — meghdoun nadep nirman chainsingh/pohapsingh</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>43740</v>
+        <v>43692</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034539111 — Meghdoun kapildhara koop angadsingh/prithvi meghdoun</t>
+          <t>1736004087/IF/22012034539107 — Meghdoun medbandhan kary lekhram/ameer singh</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034562587 — meghdoun kapildhara koop nirman kary angadsingh/prithvi</t>
+          <t>1736004087/IF/22012034539111 — Meghdoun kapildhara koop angadsingh/prithvi meghdoun</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>43935</v>
+        <v>43740</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034562588 — meghdoun medbandhan kary lekhram/ameer singh</t>
+          <t>1736004087/IF/22012034562587 — meghdoun kapildhara koop nirman kary angadsingh/prithvi</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034575240 — meghdoun nano plantation manwati/dalaram</t>
+          <t>1736004087/IF/22012034562588 — meghdoun medbandhan kary lekhram/ameer singh</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>26820</v>
+        <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>44018</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034575245 — meghdoun nano plantation lekhram/ameer</t>
+          <t>1736004087/IF/22012034575240 — meghdoun nano plantation manwati/dalaram</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>41030</v>
+        <v>26820</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>44018</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>45299</v>
+        <v>45431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034575247 — meghdoun nano plantation prabhatsingh/udayram</t>
+          <t>1736004087/IF/22012034575245 — meghdoun nano plantation lekhram/ameer</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>42206</v>
+        <v>41030</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>44049</v>
+        <v>44018</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>45321</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034575249 — meghdoun nano plantation work ramnath/ganpat</t>
+          <t>1736004087/IF/22012034575247 — meghdoun nano plantation prabhatsingh/udayram</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>28030</v>
+        <v>42206</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>44029</v>
+        <v>44049</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>45299</v>
+        <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582391 — NAB MEGHDOUN NANO PLANTATION SHRIRAM/DHUNNA</t>
+          <t>1736004087/IF/22012034575249 — meghdoun nano plantation work ramnath/ganpat</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>59263</v>
+        <v>60000</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>23582</v>
+        <v>28030</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44029</v>
       </c>
       <c r="K110" s="3" t="n">
-        <v>45321</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582400 — NAB MEGHDOUN NANO PLANTATION SHIVKUMAR/LAXMICHAND</t>
+          <t>1736004087/IF/22012034582391 — NAB MEGHDOUN NANO PLANTATION SHRIRAM/DHUNNA</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>59268</v>
+        <v>59263</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>19227</v>
+        <v>23582</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44029</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>45299</v>
+        <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582403 — NAB NANO PLANTATION HARO/GANPAT MEGHDOUN</t>
+          <t>1736004087/IF/22012034582400 — NAB MEGHDOUN NANO PLANTATION SHIVKUMAR/LAXMICHAND</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>19330</v>
+        <v>19227</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>44029</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582419 — NAB NANO PLANTATION CHANCHLESH/ASHOK PATLON</t>
+          <t>1736004087/IF/22012034582403 — NAB NANO PLANTATION HARO/GANPAT MEGHDOUN</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>0</v>
+        <v>19330</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K113" s="3"/>
+        <v>44029</v>
+      </c>
+      <c r="K113" s="3" t="n">
+        <v>45299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582420 — NAB NANO PLANTATION SHRIRAM/GOPAL</t>
+          <t>1736004087/IF/22012034582419 — NAB NANO PLANTATION CHANCHLESH/ASHOK PATLON</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582422 — NAB NANO PLANTATION ANGAD/PRATHVI MEGHDOUN</t>
+          <t>1736004087/IF/22012034582420 — NAB NANO PLANTATION SHRIRAM/GOPAL</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>18520</v>
+        <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>44049</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582424 — NAB NANO PLANTATION SANTARAM/DHUNNA</t>
+          <t>1736004087/IF/22012034582422 — NAB NANO PLANTATION ANGAD/PRATHVI MEGHDOUN</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>0</v>
+        <v>18520</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K116" s="3"/>
+        <v>44049</v>
+      </c>
+      <c r="K116" s="3" t="n">
+        <v>45299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582425 — NAB NANO PLANTATION NARENDRA/AJMER MEGHDOUN</t>
+          <t>1736004087/IF/22012034582424 — NAB NANO PLANTATION SANTARAM/DHUNNA</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>21309</v>
+        <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>44029</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034582426 — NAB NANO PLANTATION VINDESH/MOHAN</t>
+          <t>1736004087/IF/22012034582425 — NAB NANO PLANTATION NARENDRA/AJMER MEGHDOUN</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>0</v>
+        <v>21309</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K118" s="3"/>
+        <v>44029</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>45299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034586775 — NAB MEGHDOUN NANO PLANTATION AMAN/DEVAJI</t>
+          <t>1736004087/IF/22012034582426 — NAB NANO PLANTATION VINDESH/MOHAN</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>42154</v>
+        <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>44049</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034586778 — NAB MEGHDOUN NANO PLANTATION RAMESINGH/DHYANSINGH</t>
+          <t>1736004087/IF/22012034586775 — NAB MEGHDOUN NANO PLANTATION AMAN/DEVAJI</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>0</v>
+        <v>42154</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K120" s="3"/>
+        <v>44049</v>
+      </c>
+      <c r="K120" s="3" t="n">
+        <v>45299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034586793 — NAB MEGHDOUN NANO PLANTATIO RAKESH/RAMDAS</t>
+          <t>1736004087/IF/22012034586778 — NAB MEGHDOUN NANO PLANTATION RAMESINGH/DHYANSINGH</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
-        <v>60000</v>
+        <v>59268</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>19826</v>
+        <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>44139</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034586795 — NAB NANO PLANTATION REVTI /MALUKCHAND</t>
+          <t>1736004087/IF/22012034586793 — NAB MEGHDOUN NANO PLANTATIO RAKESH/RAMDAS</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>59268</v>
+        <v>60000</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>21607</v>
+        <v>19826</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>44049</v>
+        <v>44139</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>45321</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034587740 — nab meghdoun nano plantation hirasingh/jethu</t>
+          <t>1736004087/IF/22012034586795 — NAB NANO PLANTATION REVTI /MALUKCHAND</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>39924</v>
+        <v>21607</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>44139</v>
+        <v>44049</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>45478</v>
+        <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034592588 — meghdoun nano plantation rupa bai/randheer singh</t>
+          <t>1736004087/IF/22012034587740 — nab meghdoun nano plantation hirasingh/jethu</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>0</v>
+        <v>39924</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K124" s="3"/>
+        <v>44139</v>
+      </c>
+      <c r="K124" s="3" t="n">
+        <v>45478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034592590 — meghdoun nano planttaion hemvati/kashiram</t>
+          <t>1736004087/IF/22012034592588 — meghdoun nano plantation rupa bai/randheer singh</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>59268</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034595670 — meghdoun cattel shed sangita/bhadu meghdoun</t>
+          <t>1736004087/IF/22012034592590 — meghdoun nano planttaion hemvati/kashiram</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>63830.2</v>
+        <v>59268</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034595672 — meghdoun poeltry shed dulari/vishan meghdoun</t>
+          <t>1736004087/IF/22012034595670 — meghdoun cattel shed sangita/bhadu meghdoun</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>0</v>
+        <v>63830.2</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034595673 — meghdoun goat shed revti/malukchand meghdoun</t>
+          <t>1736004087/IF/22012034595672 — meghdoun poeltry shed dulari/vishan meghdoun</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>46926.81</v>
+        <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034595674 — meghdoun nadep nirman lekhram/ameer</t>
+          <t>1736004087/IF/22012034595673 — meghdoun goat shed revti/malukchand meghdoun</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>0</v>
+        <v>46926.81</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034595675 — meghdoun nadep nirman chainsingh/pohapsingh</t>
+          <t>1736004087/IF/22012034595674 — meghdoun nadep nirman lekhram/ameer</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034602200 — meghdoun cattel shed nirman sangita/bhadu</t>
+          <t>1736004087/IF/22012034595675 — meghdoun nadep nirman chainsingh/pohapsingh</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034602201 — meghdoun cattel shed anita/gopal</t>
+          <t>1736004087/IF/22012034602200 — meghdoun cattel shed nirman sangita/bhadu</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034602202 — meghdoun goat shed revti/malukchand</t>
+          <t>1736004087/IF/22012034602201 — meghdoun cattel shed anita/gopal</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034602203 — meghdoun poeltry shed dulari/bisanlal</t>
+          <t>1736004087/IF/22012034602202 — meghdoun goat shed revti/malukchand</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034602204 — meghdoun nadep nirman chainsingh</t>
+          <t>1736004087/IF/22012034602203 — meghdoun poeltry shed dulari/bisanlal</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034649059 — meghdoun hiteshi kapildhara koop nirman kary kamalsingh/hoshiyar patlon</t>
+          <t>1736004087/IF/22012034602204 — meghdoun nadep nirman chainsingh</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>44106</v>
+        <v>43935</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034923266 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
+          <t>1736004087/IF/22012034649059 — meghdoun hiteshi kapildhara koop nirman kary kamalsingh/hoshiyar patlon</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>44472</v>
+        <v>44106</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034923269 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
+          <t>1736004087/IF/22012034923266 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>257014.43</v>
+        <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>254802.32</v>
+        <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>44695</v>
-[...3 lines deleted...]
-      </c>
+        <v>44472</v>
+      </c>
+      <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034923319 — कपिलधारा कूप निर्माण कार्य सत्यभान सिंह patlon</t>
+          <t>1736004087/IF/22012034923269 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>0</v>
+        <v>257014.43</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>0</v>
+        <v>254802.32</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>44472</v>
-[...1 lines deleted...]
-      <c r="K139" s="3"/>
+        <v>44695</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>45130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034939806 — MEGHDOUN kapildhara koop nirman kary angadsingh raghuwanshi</t>
+          <t>1736004087/IF/22012034923319 — कपिलधारा कूप निर्माण कार्य सत्यभान सिंह patlon</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>44587</v>
+        <v>44472</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012034965407 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
+          <t>1736004087/IF/22012034939806 — MEGHDOUN kapildhara koop nirman kary angadsingh raghuwanshi</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>44662</v>
+        <v>44587</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035009317 — मेघदौन पशु शेड निर्माण कार्य मेरचंद/टंटी पतलोन</t>
+          <t>1736004087/IF/22012034965407 — MEGHDOUN kapildhara koop nirman kary kamalsingh raghuwanshi</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>44665</v>
+        <v>44662</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035050914 — मेघदौन सोकपिट निर्माण कार्य 10 हितग्राही पतलोन</t>
+          <t>1736004087/IF/22012035009317 — मेघदौन पशु शेड निर्माण कार्य मेरचंद/टंटी पतलोन</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035061180 — मेघदौन हितेशी कपिलधारा कूप निर्माण कार्य पूरन/घूडन साहू मेघदौन</t>
+          <t>1736004087/IF/22012035050914 — मेघदौन सोकपिट निर्माण कार्य 10 हितग्राही पतलोन</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>44950</v>
+        <v>44836</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035214664 — MEGHDOUN SOAKPIT NIRMAN KARY 10 UNIT 10 HITGRAHI HITGRAHI MEGHDOUN</t>
+          <t>1736004087/IF/22012035061180 — मेघदौन हितेशी कपिलधारा कूप निर्माण कार्य पूरन/घूडन साहू मेघदौन</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45317</v>
+        <v>44950</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035216377 — meghdoun kapildhara koop pooran sahu / ghudan meghdoun</t>
+          <t>1736004087/IF/22012035214664 — MEGHDOUN SOAKPIT NIRMAN KARY 10 UNIT 10 HITGRAHI HITGRAHI MEGHDOUN</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>271751.21</v>
+        <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>237314.28</v>
+        <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035216380 — meghdoun kapildhara koop nirman satybhan / shakeel singh patlon</t>
+          <t>1736004087/IF/22012035216377 — meghdoun kapildhara koop pooran sahu / ghudan meghdoun</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>271751.21</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>247199.28</v>
+        <v>237314.28</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035221326 — मेघदौन् कपिलधारा कूप निर्माण कार्य सत्यभान पिता शकील सिंग पतलोन</t>
+          <t>1736004087/IF/22012035216380 — meghdoun kapildhara koop nirman satybhan / shakeel singh patlon</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>0</v>
+        <v>271751.21</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>0</v>
+        <v>247199.28</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K148" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>45581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035314620 — SHOK PIT NIRMAN KARY LEKHRAM RAGHUVANSHI GRAM MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035221326 — मेघदौन् कपिलधारा कूप निर्माण कार्य सत्यभान पिता शकील सिंग पतलोन</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>45681</v>
+        <v>45317</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035314630 — Khet talab nirman kary rajkumar raghuwanshi gram meghdoun gp MEGHDOUN</t>
+          <t>1736004087/IF/22012035314620 — SHOK PIT NIRMAN KARY LEKHRAM RAGHUVANSHI GRAM MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Compost Pit for Individual / Construction of Compost Pit for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035314639 — Nadep nirman kary LEKHRAM RAGHUVANSHI village meghdoun gram panchayat meghdoun</t>
+          <t>1736004087/IF/22012035314630 — Khet talab nirman kary rajkumar raghuwanshi gram meghdoun gp MEGHDOUN</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Construction of Compost Pit for Individual / Construction of Compost Pit for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035320982 — SHOK PIT NIRMAN KARY 4 hitgrahi group 2 gram meghdoun gp meghdoun</t>
+          <t>1736004087/IF/22012035314639 — Nadep nirman kary LEKHRAM RAGHUVANSHI village meghdoun gram panchayat meghdoun</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035320985 — SHOK PIT NIRMAN KARY 4 hitgrahi group 3 gram meghdoun gp meghdoun</t>
+          <t>1736004087/IF/22012035320982 — SHOK PIT NIRMAN KARY 4 hitgrahi group 2 gram meghdoun gp meghdoun</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035324039 — SHOK PIT NIRMAN KARY 4 HITGRAHI GROUP 4 GRAM MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035320985 — SHOK PIT NIRMAN KARY 4 hitgrahi group 3 gram meghdoun gp meghdoun</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035326875 — SHOK PIT NIRMAN KARY  MEGHDUON GP MEGHDUON</t>
+          <t>1736004087/IF/22012035324039 — SHOK PIT NIRMAN KARY 4 HITGRAHI GROUP 4 GRAM MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>45751</v>
+        <v>45748</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035326906 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 5 MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035326875 — SHOK PIT NIRMAN KARY  MEGHDUON GP MEGHDUON</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035326926 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 6 MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035326906 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 5 MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035326938 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 7 PATLON GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035326926 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 6 MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035372041 — Kapildhara koop nirman kary sunita pati makran singh gram meghdoun gp meghdoun</t>
+          <t>1736004087/IF/22012035326938 — SHOK PIT NIRMAN KARY 4 HITGRAHI GRUP NO 7 PATLON GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>294913.14</v>
+        <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>208710.62</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>45774</v>
+        <v>45751</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035462444 — Khet talab nirman kary chanchlesh/ Ashok patil gram patlon gp meghdoun</t>
+          <t>1736004087/IF/22012035372041 — Kapildhara koop nirman kary sunita pati makran singh gram meghdoun gp meghdoun</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>338939.24</v>
+        <v>294913.14</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>327384.83</v>
+        <v>208710.62</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45774</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035462469 — Khet talab nirman kary harisingh / tohansingh gram meghdoun gp MEGHDOUN</t>
+          <t>1736004087/IF/22012035462444 — Khet talab nirman kary chanchlesh/ Ashok patil gram patlon gp meghdoun</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>337825.12</v>
+        <v>338939.24</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>322983.34</v>
+        <v>327384.83</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>46128</v>
+        <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035462506 — Khet talab nirman kary  chatarsi/bhuvan gram patlon gp MEGHDOUN</t>
+          <t>1736004087/IF/22012035462469 — Khet talab nirman kary harisingh / tohansingh gram meghdoun gp MEGHDOUN</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>0</v>
+        <v>337825.12</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>0</v>
+        <v>322983.34</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K162" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035462520 — Khet talab nirman kary shivkumar /mangna gram patlon gp MEGHDOUN</t>
+          <t>1736004087/IF/22012035462506 — Khet talab nirman kary  chatarsi/bhuvan gram patlon gp MEGHDOUN</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>348575.04</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>335961.43</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035462549 — Khet talab nirman kary roopa bai /randhir raghuwanshi gram meghdoun gp MEGHDOUN</t>
+          <t>1736004087/IF/22012035462520 — Khet talab nirman kary shivkumar /mangna gram patlon gp MEGHDOUN</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>382709.8</v>
+        <v>348575.04</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>50125</v>
+        <v>335961.43</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>46081</v>
-[...1 lines deleted...]
-      <c r="K164" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035516643 — Kapildhara koop nirman kary basant/shakeelsingh raghuwanshi gram patlon gp meghdoun</t>
+          <t>1736004087/IF/22012035462549 — Khet talab nirman kary roopa bai /randhir raghuwanshi gram meghdoun gp MEGHDOUN</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>294833.14</v>
+        <v>382709.8</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>208128.76</v>
+        <v>50125</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45793</v>
+        <v>46081</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035614917 — EK BAGIYA MAA KE NAAM RANU BAI/BABUSINGH RAGHUWANSHI PATLON GP MEGHDOUN</t>
+          <t>1736004087/IF/22012035516643 — Kapildhara koop nirman kary basant/shakeelsingh raghuwanshi gram patlon gp meghdoun</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>175122.19</v>
+        <v>294833.14</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>73708.58</v>
+        <v>208128.76</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45910</v>
+        <v>45793</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035648849 — Kapildhara koop nirman kary Mamta /omsingh raghuwanshi gram patlon gp meghdoun</t>
+          <t>1736004087/IF/22012035614917 — EK BAGIYA MAA KE NAAM RANU BAI/BABUSINGH RAGHUWANSHI PATLON GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0</v>
+        <v>175122.19</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0</v>
+        <v>82108.58</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>45932</v>
+        <v>45910</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/22012035653933 — KAPILDHARA KOOP NIRMAN KARY MAMTA/OMSINGH RAGHUWANSHI PATLON</t>
+          <t>1736004087/IF/22012035648849 — Kapildhara koop nirman kary Mamta /omsingh raghuwanshi gram patlon gp meghdoun</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>294913.11</v>
+        <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>208189</v>
+        <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>46056</v>
+        <v>45932</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9926711606 — meghdoun kapildhara koop nirman kary prakash/budhu</t>
+          <t>1736004087/IF/22012035653933 — KAPILDHARA KOOP NIRMAN KARY MAMTA/OMSINGH RAGHUWANSHI PATLON</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>229000</v>
+        <v>294913.11</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>176235.55</v>
+        <v>208189</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>41700</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9926714114 — मेघदौन क‍पिलधारा पार्वती बलवान</t>
+          <t>1736004087/IF/9926711606 — meghdoun kapildhara koop nirman kary prakash/budhu</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>229000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>212463</v>
+        <v>176235.55</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>41703</v>
+        <v>41700</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>43021</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Bunding / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9926725186 — meghdoun tekram/kodi med bandhan nirman kary meghd</t>
+          <t>1736004087/IF/9926714114 — मेघदौन क‍पिलधारा पार्वती बलवान</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>160000</v>
+        <v>229000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>0</v>
+        <v>212463</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K171" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>43021</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Bunding / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9926725190 — meghdoun nba antargat shochalay nirman krishna bai/ankhu meghdoun</t>
+          <t>1736004087/IF/9926725186 — meghdoun tekram/kodi med bandhan nirman kary meghd</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>0</v>
+        <v>160000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>41378</v>
+        <v>41501</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9926725435 — meghdoun nba antargat shochalay nirman krishna bai</t>
+          <t>1736004087/IF/9926725190 — meghdoun nba antargat shochalay nirman krishna bai/ankhu meghdoun</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>6377</v>
+        <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>41753</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/9993742434 — meghdoun khet talab nirman kary susheela / ramcharan patlon</t>
+          <t>1736004087/IF/9926725435 — meghdoun nba antargat shochalay nirman krishna bai</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>136000</v>
+        <v>5400</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>0</v>
+        <v>6377</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42513</v>
-[...1 lines deleted...]
-      <c r="K174" s="3"/>
+        <v>41753</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>42109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1030120 — Construction of IAY House -IAY REG. NO. MP2353205</t>
+          <t>1736004087/IF/9993742434 — meghdoun khet talab nirman kary susheela / ramcharan patlon</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>16340</v>
+        <v>136000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>16344</v>
+        <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>43097</v>
-[...3 lines deleted...]
-      </c>
+        <v>42513</v>
+      </c>
+      <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1051062 — Construction of IAY House -IAY REG. NO. MP3885564</t>
+          <t>1736004087/IF/IAY/1030120 — Construction of IAY House -IAY REG. NO. MP2353205</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>16474</v>
+        <v>16344</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>43006</v>
+        <v>43097</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43348</v>
+        <v>43380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1051088 — Construction of IAY House -IAY REG. NO. MP3888158</t>
+          <t>1736004087/IF/IAY/1051062 — Construction of IAY House -IAY REG. NO. MP3885564</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>15480</v>
+        <v>16474</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42974</v>
+        <v>43006</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>43061</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/107633 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/104</t>
+          <t>1736004087/IF/IAY/1051088 — Construction of IAY House -IAY REG. NO. MP3888158</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>15105</v>
+        <v>16340</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>42859</v>
+        <v>42974</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43015</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/107634 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/38</t>
+          <t>1736004087/IF/IAY/107633 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/104</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>15144</v>
+        <v>15136</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>42922</v>
+        <v>42859</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>43235</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/107635 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/54</t>
+          <t>1736004087/IF/IAY/107634 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/38</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>0</v>
+        <v>15144</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>42292</v>
-[...1 lines deleted...]
-      <c r="K180" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>43235</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/107636 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/76</t>
+          <t>1736004087/IF/IAY/107635 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/54</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>43097</v>
-[...3 lines deleted...]
-      </c>
+        <v>42292</v>
+      </c>
+      <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/107637 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/96</t>
+          <t>1736004087/IF/IAY/107636 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/76</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>15824</v>
+        <v>15480</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>42788</v>
+        <v>43097</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1166373 — Construction of IAY House -IAY REG. NO. MP3894781</t>
+          <t>1736004087/IF/IAY/107637 — Construction of IAY House -IAY REG. NO. MP-36-004-087-001/96</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>16340</v>
+        <v>15105</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>16344</v>
+        <v>15824</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>43006</v>
+        <v>42788</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>43397</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1170111 — Construction of IAY House -IAY REG. NO. MP2055031</t>
+          <t>1736004087/IF/IAY/1166373 — Construction of IAY House -IAY REG. NO. MP3894781</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>16692</v>
+        <v>16344</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>43311</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1174223 — Construction of IAY House -IAY REG. NO. MP2608970</t>
+          <t>1736004087/IF/IAY/1170111 — Construction of IAY House -IAY REG. NO. MP2055031</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>15308</v>
+        <v>16692</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>43174</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1183808 — Construction of IAY House -IAY REG. NO. MP2670946</t>
+          <t>1736004087/IF/IAY/1174223 — Construction of IAY House -IAY REG. NO. MP2608970</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>16518</v>
+        <v>15308</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>43405</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/1184853 — Construction of IAY House -IAY REG. NO. MP1997365</t>
+          <t>1736004087/IF/IAY/1183808 — Construction of IAY House -IAY REG. NO. MP2670946</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>15564</v>
+        <v>16518</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>43097</v>
+        <v>43006</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>43273</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2133843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4856387</t>
+          <t>1736004087/IF/IAY/1184853 — Construction of IAY House -IAY REG. NO. MP1997365</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>16720</v>
+        <v>16340</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>16464</v>
+        <v>15564</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43656</v>
+        <v>43097</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>44048</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2161188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5546311</t>
+          <t>1736004087/IF/IAY/2133843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4856387</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>16720</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>16740</v>
+        <v>16464</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>43663</v>
+        <v>43656</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>43964</v>
+        <v>44048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2199783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5542075</t>
+          <t>1736004087/IF/IAY/2161188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5546311</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>16720</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>16544</v>
+        <v>16740</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>43663</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>43894</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2199784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5544468</t>
+          <t>1736004087/IF/IAY/2199783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5542075</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>18050</v>
+        <v>16720</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>16274</v>
+        <v>16544</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>43663</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>44107</v>
+        <v>43894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2392596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4108713</t>
+          <t>1736004087/IF/IAY/2199784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5544468</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>16150</v>
+        <v>16274</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>43965</v>
+        <v>43663</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>44221</v>
+        <v>44107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2394905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4157781</t>
+          <t>1736004087/IF/IAY/2392596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4108713</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>18010</v>
+        <v>16150</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>43965</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>44602</v>
+        <v>44221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/244517 — Construction of IAY House -IAY REG. NO. MP1668913</t>
+          <t>1736004087/IF/IAY/2394905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4157781</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>15480</v>
+        <v>18010</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42866</v>
+        <v>43965</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>43018</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/245549 — Construction of IAY House -IAY REG. NO. MP1706213</t>
+          <t>1736004087/IF/IAY/244517 — Construction of IAY House -IAY REG. NO. MP1668913</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>17544</v>
+        <v>15480</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42818</v>
+        <v>42866</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>43015</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/246150 — Construction of IAY House -IAY REG. NO. MP1731199</t>
+          <t>1736004087/IF/IAY/245549 — Construction of IAY House -IAY REG. NO. MP1706213</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>13416</v>
+        <v>17544</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43061</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2756505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545699</t>
+          <t>1736004087/IF/IAY/246150 — Construction of IAY House -IAY REG. NO. MP1731199</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>17159</v>
+        <v>13416</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>44291</v>
+        <v>42818</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>44539</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2756507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545804</t>
+          <t>1736004087/IF/IAY/2756505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545699</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>17527</v>
+        <v>17159</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>44567</v>
+        <v>44539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2758495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5557753</t>
+          <t>1736004087/IF/IAY/2756507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545804</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>17946</v>
+        <v>17527</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>44514</v>
+        <v>44567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2818977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5238408</t>
+          <t>1736004087/IF/IAY/2758495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5557753</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>16906</v>
+        <v>17946</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>44579</v>
+        <v>44514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2823297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5538710</t>
+          <t>1736004087/IF/IAY/2818977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5238408</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>17370</v>
+        <v>16906</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>44360</v>
+        <v>44291</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>44539</v>
+        <v>44579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2824417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5546331</t>
+          <t>1736004087/IF/IAY/2823297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5538710</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>17702</v>
+        <v>17370</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>44291</v>
+        <v>44360</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>44602</v>
+        <v>44539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2834220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5552098</t>
+          <t>1736004087/IF/IAY/2824417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5546331</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>17527</v>
+        <v>17702</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2841204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4186642</t>
+          <t>1736004087/IF/IAY/2834220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5552098</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>17141</v>
+        <v>17527</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>44579</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2843132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4752990</t>
+          <t>1736004087/IF/IAY/2841204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4186642</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>17367</v>
+        <v>17141</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>44553</v>
+        <v>44579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2843304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4852691</t>
+          <t>1736004087/IF/IAY/2843132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4752990</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>17159</v>
+        <v>17367</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>44740</v>
+        <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2845960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4994100</t>
+          <t>1736004087/IF/IAY/2843304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4852691</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>17141</v>
+        <v>17159</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>44548</v>
+        <v>44740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2848073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5528055</t>
+          <t>1736004087/IF/IAY/2845960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4994100</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>17334</v>
+        <v>17141</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>44539</v>
+        <v>44548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2848541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5595585</t>
+          <t>1736004087/IF/IAY/2848073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5528055</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>18299</v>
+        <v>17334</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>44665</v>
+        <v>44539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2848543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545480</t>
+          <t>1736004087/IF/IAY/2848541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5595585</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>17563</v>
+        <v>18299</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44360</v>
+        <v>44291</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>44591</v>
+        <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2849568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5541957</t>
+          <t>1736004087/IF/IAY/2848543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545480</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>18335</v>
+        <v>17563</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>44349</v>
+        <v>44360</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>44644</v>
+        <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2849569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5542086</t>
+          <t>1736004087/IF/IAY/2849568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5541957</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>17776</v>
+        <v>18335</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44360</v>
+        <v>44349</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>44871</v>
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2849858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5562844</t>
+          <t>1736004087/IF/IAY/2849569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5542086</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>18142</v>
+        <v>17776</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>44368</v>
+        <v>44360</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>44591</v>
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2856721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4149007</t>
+          <t>1736004087/IF/IAY/2849858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5562844</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>17931</v>
+        <v>18142</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>44291</v>
+        <v>44368</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>44514</v>
+        <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2859722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4108728</t>
+          <t>1736004087/IF/IAY/2856721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4149007</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>18142</v>
+        <v>17931</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44368</v>
+        <v>44291</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>44591</v>
+        <v>44514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2863501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3887734</t>
+          <t>1736004087/IF/IAY/2859722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4108728</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>17177</v>
+        <v>18142</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>44349</v>
+        <v>44368</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>44600</v>
+        <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2866150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4840018</t>
+          <t>1736004087/IF/IAY/2863501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3887734</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>17560</v>
+        <v>17177</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44291</v>
+        <v>44349</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>44544</v>
+        <v>44600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2866751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4689802</t>
+          <t>1736004087/IF/IAY/2866150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4840018</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>18106</v>
+        <v>17560</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>44553</v>
+        <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2872518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212781</t>
+          <t>1736004087/IF/IAY/2866751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4689802</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>17370</v>
+        <v>18106</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44360</v>
+        <v>44291</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>44600</v>
+        <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2872525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5213156</t>
+          <t>1736004087/IF/IAY/2872518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212781</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>17177</v>
+        <v>17370</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44360</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>44553</v>
+        <v>44600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2876599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5538684</t>
+          <t>1736004087/IF/IAY/2872525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5213156</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>17949</v>
+        <v>17177</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44368</v>
+        <v>44360</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>44667</v>
+        <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2878373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5638523</t>
+          <t>1736004087/IF/IAY/2876599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5538684</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>17398</v>
+        <v>17949</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44360</v>
+        <v>44368</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>44871</v>
+        <v>44667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2878542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5525230</t>
+          <t>1736004087/IF/IAY/2878373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5638523</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>16598</v>
+        <v>17398</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44379</v>
+        <v>44360</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>44602</v>
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2879432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5650718</t>
+          <t>1736004087/IF/IAY/2878542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5525230</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>17784</v>
+        <v>16598</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44368</v>
+        <v>44379</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>44871</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/2880307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5544275</t>
+          <t>1736004087/IF/IAY/2879432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5650718</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>17370</v>
+        <v>17784</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>44379</v>
+        <v>44368</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>44553</v>
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/3267449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4786016</t>
+          <t>1736004087/IF/IAY/2880307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5544275</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>17275</v>
+        <v>17370</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44592</v>
+        <v>44379</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>44980</v>
+        <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/3274200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5253461</t>
+          <t>1736004087/IF/IAY/3267449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4786016</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>18015</v>
+        <v>17275</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44613</v>
+        <v>44592</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>44765</v>
+        <v>44980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/3817331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333355</t>
+          <t>1736004087/IF/IAY/3274200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5253461</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>18060</v>
+        <v>18015</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44856</v>
+        <v>44613</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>45173</v>
+        <v>44765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/3895217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143499840</t>
+          <t>1736004087/IF/IAY/3817331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333355</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>17154</v>
+        <v>18060</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44796</v>
+        <v>44856</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>44980</v>
+        <v>45173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/3902666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174408</t>
+          <t>1736004087/IF/IAY/3895217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143499840</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>18060</v>
+        <v>17154</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>44856</v>
+        <v>44796</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>45195</v>
+        <v>44980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4235984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174460</t>
+          <t>1736004087/IF/IAY/3902666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174408</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>16380</v>
+        <v>18060</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>44856</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>44980</v>
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4236102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132413664</t>
+          <t>1736004087/IF/IAY/4235984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174460</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>17745</v>
+        <v>16380</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>44856</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>44969</v>
+        <v>44980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/439472 — Construction of IAY House -IAY REG. NO. MP1462930</t>
+          <t>1736004087/IF/IAY/4236102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132413664</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15865</v>
+        <v>19380</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>16170</v>
+        <v>17745</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42818</v>
+        <v>44856</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>43311</v>
+        <v>44969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/456007 — Construction of IAY House -IAY REG. NO. MP1639425</t>
+          <t>1736004087/IF/IAY/439472 — Construction of IAY House -IAY REG. NO. MP1462930</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>16344</v>
+        <v>16170</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>43006</v>
+        <v>42818</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>43363</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4695738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333582</t>
+          <t>1736004087/IF/IAY/456007 — Construction of IAY House -IAY REG. NO. MP1639425</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>23085</v>
+        <v>15865</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>22599</v>
+        <v>16344</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45582</v>
+        <v>43006</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>45733</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4787440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174146</t>
+          <t>1736004087/IF/IAY/4695738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333582</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>24795</v>
+        <v>23085</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>21141</v>
+        <v>22599</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45605</v>
+        <v>45582</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>45820</v>
+        <v>45733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4949078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333537</t>
+          <t>1736004087/IF/IAY/4787440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174146</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>22635</v>
+        <v>21141</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45748</v>
+        <v>45605</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>45894</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4949079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333596</t>
+          <t>1736004087/IF/IAY/4949078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333537</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>23472</v>
+        <v>22635</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>45888</v>
+        <v>45894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4954264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119658793</t>
+          <t>1736004087/IF/IAY/4949079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333596</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>24273</v>
+        <v>23472</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45870</v>
+        <v>45748</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>45937</v>
+        <v>45888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4954265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119658999</t>
+          <t>1736004087/IF/IAY/4954264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119658793</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>22743</v>
+        <v>24273</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>45748</v>
+        <v>45870</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>45943</v>
+        <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4954273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119663821</t>
+          <t>1736004087/IF/IAY/4954265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119658999</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>28500</v>
+        <v>24795</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>17529</v>
+        <v>22743</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>45943</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4954278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119667651</t>
+          <t>1736004087/IF/IAY/4954273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119663821</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>23085</v>
+        <v>24129</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>45807</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/4975699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174473</t>
+          <t>1736004087/IF/IAY/4954278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119667651</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>24192</v>
+        <v>23085</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>45965</v>
+        <v>45807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5001023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333366</t>
+          <t>1736004087/IF/IAY/4975699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174473</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>23436</v>
+        <v>24192</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>46067</v>
+        <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5008152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119662587</t>
+          <t>1736004087/IF/IAY/5001023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117333366</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>24183</v>
+        <v>23436</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>46137</v>
+        <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5008156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119664305</t>
+          <t>1736004087/IF/IAY/5008152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119662587</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>23490</v>
+        <v>24183</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45950</v>
+        <v>45748</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>46087</v>
+        <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5015707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124865556</t>
+          <t>1736004087/IF/IAY/5008156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119664305</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>24318</v>
+        <v>23490</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>45776</v>
+        <v>45950</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>46058</v>
+        <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5092367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174416</t>
+          <t>1736004087/IF/IAY/5015707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124865556</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>24710</v>
+        <v>24318</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45748</v>
+        <v>45776</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>45922</v>
+        <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5092368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174443</t>
+          <t>1736004087/IF/IAY/5092367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174416</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>23346</v>
+        <v>24710</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/5150444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174485</t>
+          <t>1736004087/IF/IAY/5092368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174443</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>23382</v>
+        <v>23346</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45776</v>
+        <v>45748</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45943</v>
+        <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/840743 — Construction of IAY House -IAY REG. NO. MP1368368</t>
+          <t>1736004087/IF/IAY/5150444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132174485</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>16340</v>
+        <v>24795</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>15480</v>
+        <v>23382</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42964</v>
+        <v>45776</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43018</v>
+        <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/890705 — Construction of IAY House -IAY REG. NO. MP2008812</t>
+          <t>1736004087/IF/IAY/840743 — Construction of IAY House -IAY REG. NO. MP1368368</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>16584</v>
+        <v>15480</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43006</v>
+        <v>42964</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>43294</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/907767 — Construction of IAY House -IAY REG. NO. MP2244959</t>
+          <t>1736004087/IF/IAY/890705 — Construction of IAY House -IAY REG. NO. MP2008812</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>16324</v>
+        <v>16584</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/932006 — Construction of IAY House -IAY REG. NO. MP2652578</t>
+          <t>1736004087/IF/IAY/907767 — Construction of IAY House -IAY REG. NO. MP2244959</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>16324</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42842</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>43294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/932421 — Construction of IAY House -IAY REG. NO. MP2660866</t>
+          <t>1736004087/IF/IAY/932006 — Construction of IAY House -IAY REG. NO. MP2652578</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>16364</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/933148 — Construction of IAY House -IAY REG. NO. MP2676372</t>
+          <t>1736004087/IF/IAY/932421 — Construction of IAY House -IAY REG. NO. MP2660866</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>16518</v>
+        <v>16364</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>43296</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/933573 — Construction of IAY House -IAY REG. NO. MP2686099</t>
+          <t>1736004087/IF/IAY/933148 — Construction of IAY House -IAY REG. NO. MP2676372</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>16356</v>
+        <v>16518</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43221</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/945275 — Construction of IAY House -IAY REG. NO. MP2924663</t>
+          <t>1736004087/IF/IAY/933573 — Construction of IAY House -IAY REG. NO. MP2686099</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>15504</v>
+        <v>16356</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42985</v>
+        <v>43006</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>43245</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/946827 — Construction of IAY House -IAY REG. NO. MP2962086</t>
+          <t>1736004087/IF/IAY/945275 — Construction of IAY House -IAY REG. NO. MP2924663</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>16344</v>
+        <v>15504</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43006</v>
+        <v>42985</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>43380</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/993220 — Construction of IAY House -IAY REG. NO. MP2258206</t>
+          <t>1736004087/IF/IAY/946827 — Construction of IAY House -IAY REG. NO. MP2962086</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>16518</v>
+        <v>16344</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43405</v>
+        <v>43380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/994970 — Construction of IAY House -IAY REG. NO. MP2735410</t>
+          <t>1736004087/IF/IAY/993220 — Construction of IAY House -IAY REG. NO. MP2258206</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>16518</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>43097</v>
+        <v>43006</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>43348</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1736004087/IF/IAY/997842 — Construction of IAY House -IAY REG. NO. MP3994118</t>
+          <t>1736004087/IF/IAY/994970 — Construction of IAY House -IAY REG. NO. MP2735410</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>16512</v>
+        <v>16518</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42964</v>
+        <v>43097</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43018</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/1211 — मैघदौन/ मेढ बंधान निर्माण कार्य (मदरू / चिरकुरिया मेहरा)  मेघदौन</t>
+          <t>1736004087/IF/IAY/997842 — Construction of IAY House -IAY REG. NO. MP3994118</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>23400</v>
+        <v>16340</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>19895</v>
+        <v>16512</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>40945</v>
+        <v>42964</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>41061</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034309690 — Meghdoun shantidham nirman kary kanhasagar dam ke pas meghdoun</t>
+          <t>1736004087/LD/1211 — मैघदौन/ मेढ बंधान निर्माण कार्य (मदरू / चिरकुरिया मेहरा)  मेघदौन</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>180000</v>
+        <v>23400</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>19895</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>43006</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>40945</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>41061</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034947700 — Mmeghdoun construction of stone peripheral bund nirman kary Pani tanki se lekar pipal ke braksha tak</t>
+          <t>1736004087/LD/22012034309690 — Meghdoun shantidham nirman kary kanhasagar dam ke pas meghdoun</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>848664.74</v>
+        <v>180000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>493791.75</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>45712</v>
-[...3 lines deleted...]
-      </c>
+        <v>43006</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034947701 — मेघदौन स्टोन पेरीफेरल bund निर्माण कार्य निस्तारी तलाब से लेकर रामकुमार विश्वकर्मा के घर तक</t>
+          <t>1736004087/LD/22012034947700 — Mmeghdoun construction of stone peripheral bund nirman kary Pani tanki se lekar pipal ke braksha tak</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>542179.12</v>
+        <v>848664.74</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>204700.09</v>
+        <v>493791.75</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45698</v>
+        <v>45712</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>45888</v>
+        <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034957017 — STONE PERIPHERAL BUND NIRMAN KARY KANHASAGAR KE PAS WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/LD/22012034947701 — मेघदौन स्टोन पेरीफेरल bund निर्माण कार्य निस्तारी तलाब से लेकर रामकुमार विश्वकर्मा के घर तक</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>542179.12</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>204700.09</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>45698</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>45888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034957018 — STONE PERIPHERAL BUND NIRMAN KARY KANHASAGAR KE PAS WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/LD/22012034957017 — STONE PERIPHERAL BUND NIRMAN KARY KANHASAGAR KE PAS WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>464741.81</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>413473.05</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>46073</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/22012034957019 — STONE PERIPHERAL BUND NIRMAN KARY PANJRA ROAD WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
+          <t>1736004087/LD/22012034957018 — STONE PERIPHERAL BUND NIRMAN KARY KANHASAGAR KE PAS WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>761627.11</v>
+        <v>464741.81</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>660486.64</v>
+        <v>413473.05</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45980</v>
+        <v>46073</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>46200</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/322 — मेंढ बंधान कार्य/ हरोबाई/गणपत मेघदौन</t>
+          <t>1736004087/LD/22012034957019 — STONE PERIPHERAL BUND NIRMAN KARY PANJRA ROAD WALE MOXDHAM ME GRAM MEGHDOUN GP MEGHDOUN</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>17000</v>
+        <v>761627.11</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>9366</v>
+        <v>660486.64</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>39633</v>
+        <v>45980</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>39950</v>
+        <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/3799398512 — मेघदौन खेल मैदान समतलीकरण कार्य प्राथ शाला मेघदौन</t>
+          <t>1736004087/LD/322 — मेंढ बंधान कार्य/ हरोबाई/गणपत मेघदौन</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>461000</v>
+        <v>17000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>469656.5</v>
+        <v>9366</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41472</v>
+        <v>39633</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>42545</v>
+        <v>39950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/3799409134 — मेघदोन् खेल मैदान र्निमाण कार्य प्राथ शाला पतलोन</t>
+          <t>1736004087/LD/3799398512 — मेघदौन खेल मैदान समतलीकरण कार्य प्राथ शाला मेघदौन</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>381000</v>
+        <v>461000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>324647.17</v>
+        <v>469656.5</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41552</v>
+        <v>41472</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>42584</v>
+        <v>42545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/589 — मेघदौन/ मेढ बंधान कार्य ( टे‍कचंद/ सुरत गौड)मेघदौन</t>
+          <t>1736004087/LD/3799409134 — मेघदोन् खेल मैदान र्निमाण कार्य प्राथ शाला पतलोन</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>19000</v>
+        <v>381000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>16150</v>
+        <v>324647.17</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>40342</v>
+        <v>41552</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>40345</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/590 — मेघदौन/ मेढ बंधान कार्य ( राधेराम/ गरभू)पतलोन</t>
+          <t>1736004087/LD/589 — मेघदौन/ मेढ बंधान कार्य ( टे‍कचंद/ सुरत गौड)मेघदौन</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15000</v>
+        <v>16150</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>40332</v>
+        <v>40342</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>40356</v>
+        <v>40345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/591 — मेघदौन/ मेढ बंधान कार्य ( सुमेर/ गेंदलाल)मेघदौन</t>
+          <t>1736004087/LD/590 — मेघदौन/ मेढ बंधान कार्य ( राधेराम/ गरभू)पतलोन</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15485</v>
+        <v>15000</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>40351</v>
+        <v>40332</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>40356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/592 — मेघदौन/ मेढ बंधान कार्य ( सुखदयाल/ जिलेदार गौड)मेघदौन</t>
+          <t>1736004087/LD/591 — मेघदौन/ मेढ बंधान कार्य ( सुमेर/ गेंदलाल)मेघदौन</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>15675</v>
+        <v>15485</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>40347</v>
+        <v>40351</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>40356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/593 — मेघदौन/ मेढ बंधान कार्य ( सुकमार/ रमेश गौड)मेघदौन</t>
+          <t>1736004087/LD/592 — मेघदौन/ मेढ बंधान कार्य ( सुखदयाल/ जिलेदार गौड)मेघदौन</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>17100</v>
+        <v>15675</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>40314</v>
+        <v>40347</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>40335</v>
+        <v>40356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/681 — मेघनदौन/ शमशान घाट समतलीकरण चबूतरा‍ निर्माण पौधा र</t>
+          <t>1736004087/LD/593 — मेघदौन/ मेढ बंधान कार्य ( सुकमार/ रमेश गौड)मेघदौन</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>487000</v>
+        <v>19000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>412907</v>
+        <v>17100</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>40556</v>
+        <v>40314</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>41666</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/682 — मेघनदौन/ शमशान घाट समतलीकरण चबूतरा‍ निर्माण पौधा र</t>
+          <t>1736004087/LD/681 — मेघनदौन/ शमशान घाट समतलीकरण चबूतरा‍ निर्माण पौधा र</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>488000</v>
+        <v>487000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>468655.77</v>
+        <v>412907</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>40580</v>
+        <v>40556</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>42304</v>
+        <v>41666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/4 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/सुखदास/सउआ/चमार/मेघदौन</t>
+          <t>1736004087/LD/682 — मेघनदौन/ शमशान घाट समतलीकरण चबूतरा‍ निर्माण पौधा र</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>17000</v>
+        <v>488000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>13115</v>
+        <v>468655.77</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>39616</v>
+        <v>40580</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>39623</v>
+        <v>42304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/5 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/तिलकू/मूरत/गौंड/मेघदौन</t>
+          <t>1736004087/LD/87/4 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/सुखदास/सउआ/चमार/मेघदौन</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>16837</v>
+        <v>13115</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>39620</v>
+        <v>39616</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>40175</v>
+        <v>39623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/6 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/घूड़न/बकाराम/मेहरा/मेघदौन</t>
+          <t>1736004087/LD/87/5 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/तिलकू/मूरत/गौंड/मेघदौन</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>9205</v>
+        <v>16837</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>39612</v>
+        <v>39620</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>39623</v>
+        <v>40175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/7 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/झिनों/झाड़ू/मेहरा/मेघदौन</t>
+          <t>1736004087/LD/87/6 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/घूड़न/बकाराम/मेहरा/मेघदौन</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>13455</v>
+        <v>9205</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>39608</v>
+        <v>39612</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>39612</v>
+        <v>39623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/8 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/रामदास/कौडी/मेहरा/मेघदौन</t>
+          <t>1736004087/LD/87/7 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/झिनों/झाड़ू/मेहरा/मेघदौन</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>8780</v>
+        <v>13455</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39604</v>
+        <v>39608</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>39612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/87/9 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/प्रभातसिंह/उदेरामसिंह/मेघदौन</t>
+          <t>1736004087/LD/87/8 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/रामदास/कौडी/मेहरा/मेघदौन</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>10650</v>
+        <v>8780</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>39600</v>
+        <v>39604</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>39612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/905 — मेघदौन/ मेढ बंधान कार्य निर्माण (क्रष्‍णा बाई/ अनखू)मेघदौन</t>
+          <t>1736004087/LD/87/9 — मेघदौन/ भूमि शिल्‍प/मेढ बंधान कार्य/प्रभातसिंह/उदेरामसिंह/मेघदौन</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>23300</v>
+        <v>17000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>19110</v>
+        <v>10650</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>40692</v>
+        <v>39600</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>40775</v>
+        <v>39612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/906 — मेघदौन/ मेढ बंधान कार्य निर्माण (हीरामन/ नान्‍हो )पतलोन</t>
+          <t>1736004087/LD/905 — मेघदौन/ मेढ बंधान कार्य निर्माण (क्रष्‍णा बाई/ अनखू)मेघदौन</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>23300</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>17365</v>
+        <v>19110</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>40731</v>
+        <v>40692</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>40739</v>
+        <v>40775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/907 — मेघदौन/ मेढ बंधान कार्य निर्माण (हसीब/ नुरमोहम्‍मद  )  मेघदौन</t>
+          <t>1736004087/LD/906 — मेघदौन/ मेढ बंधान कार्य निर्माण (हीरामन/ नान्‍हो )पतलोन</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>23400</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>18788</v>
+        <v>17365</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>40725</v>
+        <v>40731</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>40775</v>
+        <v>40739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/908 — मेघदौन/ मेढ बंधान कार्य निर्माण (गनपद/ टकरू  )  मेघदौन</t>
+          <t>1736004087/LD/907 — मेघदौन/ मेढ बंधान कार्य निर्माण (हसीब/ नुरमोहम्‍मद  )  मेघदौन</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>23400</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>7320</v>
+        <v>18788</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40717</v>
+        <v>40725</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>41000</v>
+        <v>40775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1736004087/LD/979 — मेघदौन/ मेढ बंधान कार्य निर्माण मंगना /सुभान  (पतलोन)</t>
+          <t>1736004087/LD/908 — मेघदौन/ मेढ बंधान कार्य निर्माण (गनपद/ टकरू  )  मेघदौन</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>23400</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>20958</v>
+        <v>7320</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>40876</v>
+        <v>40717</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>41239</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/207 — मैघदौन /सी.सी.रोड निमार्ण कार्य/मदन के घर से फूलदान के घर तक/मैघदौन</t>
+          <t>1736004087/LD/979 — मेघदौन/ मेढ बंधान कार्य निर्माण मंगना /सुभान  (पतलोन)</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>35000</v>
+        <v>23400</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>34916</v>
+        <v>20958</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>39767</v>
+        <v>40876</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>39897</v>
+        <v>41239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/208 — मैघदौन /सी.सी.रोड निमार्ण कार्य/मुन्‍नालाल के घर से भगवान पटेल के घर तक/पतलौन</t>
+          <t>1736004087/RC/207 — मैघदौन /सी.सी.रोड निमार्ण कार्य/मदन के घर से फूलदान के घर तक/मैघदौन</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>65600</v>
+        <v>35000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>64108</v>
+        <v>34916</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39849</v>
+        <v>39767</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>39897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034186878 — मेघ्दौन पंचपरमेश्वर सी सी सडक सह नाली निर्मान कार्</t>
+          <t>1736004087/RC/208 — मैघदौन /सी.सी.रोड निमार्ण कार्य/मुन्‍नालाल के घर से भगवान पटेल के घर तक/पतलौन</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>50900</v>
+        <v>65600</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>64108</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41552</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>39849</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>39897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034212874 — meghdoun c c road p.p.+nregs ward 9,10,11 meghdoun</t>
+          <t>1736004087/RC/22012034186878 — मेघ्दौन पंचपरमेश्वर सी सी सडक सह नाली निर्मान कार्</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>234000</v>
+        <v>50900</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>169632</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>41552</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034227743 — Meghdoun  pp +nregs c c road nirman ramu sahu ke g</t>
+          <t>1736004087/RC/22012034212874 — meghdoun c c road p.p.+nregs ward 9,10,11 meghdoun</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>90000</v>
+        <v>234000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>89161</v>
+        <v>169632</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41873</v>
+        <v>41704</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>42269</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034229140 — meghdoun ppcc road panchayat bhavan ke samne meghd</t>
+          <t>1736004087/RC/22012034227743 — Meghdoun  pp +nregs c c road nirman ramu sahu ke g</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>63000</v>
+        <v>90000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>15799.84</v>
+        <v>89161</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41894</v>
+        <v>41873</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>42269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034288770 — MEGHDOUN KHET SADAK NIRMAN MEGHDOUN MUKHYA MARG SE HIRASINGH KE KHET TAK</t>
+          <t>1736004087/RC/22012034229140 — meghdoun ppcc road panchayat bhavan ke samne meghd</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>1363000</v>
+        <v>63000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>1316181.43</v>
+        <v>15799.84</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42295</v>
+        <v>41894</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>42531</v>
+        <v>42269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034302736 — Meghdon Khet sadak</t>
+          <t>1736004087/RC/22012034288770 — MEGHDOUN KHET SADAK NIRMAN MEGHDOUN MUKHYA MARG SE HIRASINGH KE KHET TAK</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>1363000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>1316181.43</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>42295</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>42531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034350987 — meghdoun khet sadak nirman kary marari mohalla se lakkhu marar ke khet tak patlon</t>
+          <t>1736004087/RC/22012034302736 — Meghdon Khet sadak</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>1100000</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>790840.5</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034446931 — Meghdoun c c road sumant ke ghar se moxdham tak</t>
+          <t>1736004087/RC/22012034350987 — meghdoun khet sadak nirman kary marari mohalla se lakkhu marar ke khet tak patlon</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>38000</v>
+        <v>1100000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>11694</v>
+        <v>790840.5</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43525</v>
+        <v>43006</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>44347</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034481720 — meghdoun c c road jirnoddhar bus stand se mangal singh patel ke ghar tak</t>
+          <t>1736004087/RC/22012034446931 — Meghdoun c c road sumant ke ghar se moxdham tak</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>41000</v>
+        <v>38000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>41925</v>
+        <v>11694</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43860</v>
+        <v>43525</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43988</v>
+        <v>44347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034513648 — meghdoun c c road nirman bajar chouk meghdoun</t>
+          <t>1736004087/RC/22012034481720 — meghdoun c c road jirnoddhar bus stand se mangal singh patel ke ghar tak</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>31000</v>
+        <v>41000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>3720</v>
+        <v>41925</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43891</v>
+        <v>43860</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>44221</v>
+        <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034513650 — meghdoun c c road jirnoddhar diwakar ke ghar se bus stand tak</t>
+          <t>1736004087/RC/22012034513648 — meghdoun c c road nirman bajar chouk meghdoun</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>37000</v>
+        <v>31000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>31236</v>
+        <v>3720</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43886</v>
+        <v>43891</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>44088</v>
+        <v>44221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034607924 — मेघदौन सी सी सडक निर्माण समुदायिक कूप से मोक्शधाम तक</t>
+          <t>1736004087/RC/22012034513650 — meghdoun c c road jirnoddhar diwakar ke ghar se bus stand tak</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>76500</v>
+        <v>37000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>34824</v>
+        <v>31236</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44695</v>
+        <v>43886</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>45362</v>
+        <v>44088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034619682 — मेघदौन पुलिया निर्माण कार्य मरारी मोहल्ला वले नाला मे पतलोन</t>
+          <t>1736004087/RC/22012034607924 — मेघदौन सी सी सडक निर्माण समुदायिक कूप से मोक्शधाम तक</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>76500</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>34824</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>44695</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>45362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034639029 — Meghdoun puliya nirman kary marari mohalla nala me patlon</t>
+          <t>1736004087/RC/22012034619682 — मेघदौन पुलिया निर्माण कार्य मरारी मोहल्ला वले नाला मे पतलोन</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>533728.9</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>528889.75</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45143</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Maintenance of bridges constructed by the BRO / Maintenance of bridges constructed by the Border Roads Organization</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034653840 — meghdoun puliya nirman kary p/s shala ke samne meghdoun</t>
+          <t>1736004087/RC/22012034639029 — Meghdoun puliya nirman kary marari mohalla nala me patlon</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>105579.76</v>
+        <v>533728.9</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>528889.75</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>45143</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>45315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034670918 — MEGHDOUN PULIYA NIRMAN KARY ROTHYANARO NALA PATLON</t>
+          <t>1736004087/RC/22012034653840 — meghdoun puliya nirman kary p/s shala ke samne meghdoun</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>1482291.1</v>
+        <v>105579.76</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>1450761.05</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034674819 — sudoor sadak nirman kary gosai baba se rothya naro tak</t>
+          <t>1736004087/RC/22012034670918 — MEGHDOUN PULIYA NIRMAN KARY ROTHYANARO NALA PATLON</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>0</v>
+        <v>1482291.1</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>1450761.05</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>45715</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034824857 — meghdoun c c road nirman kary godawari ke ghar se moxdham tak</t>
+          <t>1736004087/RC/22012034674819 — sudoor sadak nirman kary gosai baba se rothya naro tak</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45390</v>
+        <v>45317</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/22012034824974 — meghdoun c c road nirman kary godawari ke ghar se moxdham tak</t>
+          <t>1736004087/RC/22012034824857 — meghdoun c c road nirman kary godawari ke ghar se moxdham tak</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>94000</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>88415.88</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45527</v>
-[...3 lines deleted...]
-      </c>
+        <v>45390</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/304 — गोसाईबाबा से रूठियानाला तक द्वितीय श्रेणी मार्ग निर्माणभाग-1</t>
+          <t>1736004087/RC/22012034824974 — meghdoun c c road nirman kary godawari ke ghar se moxdham tak</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>481000</v>
+        <v>94000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>269121</v>
+        <v>88415.88</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39493</v>
+        <v>45527</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>39928</v>
+        <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/552 — मेघदौन/सी.सी.रोड र्निमाण कार्य(पंच परमेशवर)मेघदौन</t>
+          <t>1736004087/RC/304 — गोसाईबाबा से रूठियानाला तक द्वितीय श्रेणी मार्ग निर्माणभाग-1</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>143000</v>
+        <v>481000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>64809</v>
+        <v>269121</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41064</v>
+        <v>39493</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42102</v>
+        <v>39928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/595 — मेघदौन सी.सी.सडक निर्माण व‍िधायक न‍िध‍ि naraga सेव</t>
+          <t>1736004087/RC/552 — मेघदौन/सी.सी.रोड र्निमाण कार्य(पंच परमेशवर)मेघदौन</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>51000</v>
+        <v>143000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>47560</v>
+        <v>64809</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41093</v>
+        <v>41064</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>41598</v>
+        <v>42102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RC/87/3 — गोसाईबाबा से रूठियानाला तक द्वितीय श्रेणी मार्ग निर्मा/2</t>
+          <t>1736004087/RC/595 — मेघदौन सी.सी.सडक निर्माण व‍िधायक न‍िध‍ि naraga सेव</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>481000</v>
+        <v>51000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>353628</v>
+        <v>47560</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39228</v>
+        <v>41093</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>39928</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034285197 — Meghdoun swachh bharat abhiyan group 1</t>
+          <t>1736004087/RC/87/3 — गोसाईबाबा से रूठियानाला तक द्वितीय श्रेणी मार्ग निर्मा/2</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>5724</v>
+        <v>481000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>353628</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42271</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>39228</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>39928</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034357339 — meghdoun nadep nirman kary sumant kanojiya ke ghar ke samne meghdoun</t>
+          <t>1736004087/RS/22012034285197 — Meghdoun swachh bharat abhiyan group 1</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>11000</v>
+        <v>5724</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>5737.5</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42922</v>
-[...3 lines deleted...]
-      </c>
+        <v>42271</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034357341 — meghdoun nadep nirman egs shala ke samne meghdoun</t>
+          <t>1736004087/RS/22012034357339 — meghdoun nadep nirman kary sumant kanojiya ke ghar ke samne meghdoun</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>5737.5</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034357343 — meghdoun nadep nirman ramu sahu ke ghar ke samne meghdoun</t>
+          <t>1736004087/RS/22012034357341 — meghdoun nadep nirman egs shala ke samne meghdoun</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>5737.5</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034357345 — meghdoun nadep nirman bajar chouk meghdoun me</t>
+          <t>1736004087/RS/22012034357343 — meghdoun nadep nirman ramu sahu ke ghar ke samne meghdoun</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>5737.5</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421980 — meghdoun pmay hitgrahi toylet nirman rameswer/ankhu</t>
+          <t>1736004087/RS/22012034357345 — meghdoun nadep nirman bajar chouk meghdoun me</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>12000</v>
+        <v>11000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>5737.5</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43307</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>43018</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421981 — meghdoun toylet maya/nivesh bpl</t>
+          <t>1736004087/RS/22012034421980 — meghdoun pmay hitgrahi toylet nirman rameswer/ankhu</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43204</v>
+        <v>43307</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421982 — meghdoun toylet vijaysingh/mangna bpl</t>
+          <t>1736004087/RS/22012034421981 — meghdoun toylet maya/nivesh bpl</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43307</v>
+        <v>43204</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421983 — meghdoun toylet shankar bpl</t>
+          <t>1736004087/RS/22012034421982 — meghdoun toylet vijaysingh/mangna bpl</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43307</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421984 — meghdoun toylet nirman ravi/summan bpl</t>
+          <t>1736004087/RS/22012034421983 — meghdoun toylet shankar bpl</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>43307</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034421985 — meghdoun toylet nirman shivkumar/mangna sc</t>
+          <t>1736004087/RS/22012034421984 — meghdoun toylet nirman ravi/summan bpl</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43307</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012034636254 — मेघदौन सामुदायिक स्वच्छता परिसर निर्माण कार्य</t>
+          <t>1736004087/RS/22012034421985 — meghdoun toylet nirman shivkumar/mangna sc</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>37624</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>43307</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012035130329 — meghdoun c c nali nirman kary hanuman mandir se marari mohall tak</t>
+          <t>1736004087/RS/22012034636254 — मेघदौन सामुदायिक स्वच्छता परिसर निर्माण कार्य</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>37624</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45390</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>45076</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012035137189 — SHOK PIT NIRMAN KARY 4 hitgrahi gram meghdoun gp meghdoun</t>
+          <t>1736004087/RS/22012035130329 — meghdoun c c nali nirman kary hanuman mandir se marari mohall tak</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45748</v>
+        <v>45390</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/22012035137190 — SHOK PIT NIRMAN KARY 4 hitgrahi gram meghdoun gp meghdoun</t>
+          <t>1736004087/RS/22012035137189 — SHOK PIT NIRMAN KARY 4 hitgrahi gram meghdoun gp meghdoun</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44928 — मेघदौन निर्मल भारत अभिय़ान रामदास पिता कौङी मेघदौन</t>
+          <t>1736004087/RS/22012035137190 — SHOK PIT NIRMAN KARY 4 hitgrahi gram meghdoun gp meghdoun</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41378</v>
+        <v>45748</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44929 — मेघदौन निर्मल भारत अभिय़ान गोपाल पिता बब्बू मेघदौन</t>
+          <t>1736004087/RS/44928 — मेघदौन निर्मल भारत अभिय़ान रामदास पिता कौङी मेघदौन</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>2427</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41467</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44930 — मेघदौन निर्मल भारत अभिय़ान देवदास पिता कौङी मेघदौन</t>
+          <t>1736004087/RS/44929 — मेघदौन निर्मल भारत अभिय़ान गोपाल पिता बब्बू मेघदौन</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>2427</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41443</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>41467</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>42584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44931 — मेघदौन निर्मल भारत अभिय़ान balakram s\o jagan मेघदौ</t>
+          <t>1736004087/RS/44930 — मेघदौन निर्मल भारत अभिय़ान देवदास पिता कौङी मेघदौन</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>5477</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>41467</v>
-[...3 lines deleted...]
-      </c>
+        <v>41443</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44937 — मेघदौन निर्मल भारत अभिय़ान देवदास पिता कौङी मेघदौन</t>
+          <t>1736004087/RS/44931 — मेघदौन निर्मल भारत अभिय़ान balakram s\o jagan मेघदौ</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>5477</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>41467</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>42584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44939 — मेघदौन निर्मल भारत अभिय़ान kishanlal s\o poonaram म</t>
+          <t>1736004087/RS/44937 — मेघदौन निर्मल भारत अभिय़ान देवदास पिता कौङी मेघदौन</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41467</v>
+        <v>41378</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44952 — मेघदौन निर्मल भारत अभिय़ान sekh istaq s\o siddik मे</t>
+          <t>1736004087/RS/44939 — मेघदौन निर्मल भारत अभिय़ान kishanlal s\o poonaram म</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>3750</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>41467</v>
       </c>
-      <c r="K337" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44954 — मेघदौन निर्मल भारत अभिय़ान shanti w\o laxmi मेघदौन</t>
+          <t>1736004087/RS/44952 — मेघदौन निर्मल भारत अभिय़ान sekh istaq s\o siddik मे</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>3750</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>41467</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>42270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44956 — मेघदौन निर्मल भारत अभिय़ान shakeel o\s ghoodan मेघद</t>
+          <t>1736004087/RS/44954 — मेघदौन निर्मल भारत अभिय़ान shanti w\o laxmi मेघदौन</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44961 — मेघदौन निर्मल भारत अभिय़ान patiram s\o chhotelal पत</t>
+          <t>1736004087/RS/44956 — मेघदौन निर्मल भारत अभिय़ान shakeel o\s ghoodan मेघद</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44963 — मेघदौन निर्मल भारत अभिय़ान bablu s\o kishanlal पतलौ</t>
+          <t>1736004087/RS/44961 — मेघदौन निर्मल भारत अभिय़ान patiram s\o chhotelal पत</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44964 — मेघदौन निर्मल भारत अभिय़ान raamu s\o sitaram मेघदौन</t>
+          <t>1736004087/RS/44963 — मेघदौन निर्मल भारत अभिय़ान bablu s\o kishanlal पतलौ</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>5477</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41566</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736004087/RS/44967 — मेघदौन निर्मल भारत अभिय़ान pooran s\o ghoodan मेघदौन</t>
+          <t>1736004087/RS/44964 — मेघदौन निर्मल भारत अभिय़ान raamu s\o sitaram मेघदौन</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>5160</v>
+        <v>5477</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41639</v>
+        <v>41566</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034294024 — meghdoun khet talab nirman kary susheela bai /ramcharan patlon</t>
+          <t>1736004087/RS/44967 — मेघदौन निर्मल भारत अभिय़ान pooran s\o ghoodan मेघदौन</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>106000</v>
+        <v>4400</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>41639</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>42109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034295643 — कन्टूर ट्रेंच एवं गली प्लग निर्माण खिरका मोहल्ला पहाडी के पीछे पतलोन</t>
+          <t>1736004087/WC/22012034294024 — meghdoun khet talab nirman kary susheela bai /ramcharan patlon</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>529000</v>
+        <v>106000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>434962</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42670</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034295644 — कन्टूर ट्रेंच एवं गली प्लग निर्माण कान्हासागर साईड वाली पहाङी पर मेघदौन</t>
+          <t>1736004087/WC/22012034295643 — कन्टूर ट्रेंच एवं गली प्लग निर्माण खिरका मोहल्ला पहाडी के पीछे पतलोन</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>529000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>376182</v>
+        <v>434962</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42530</v>
+        <v>42670</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43676</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034316906 — मेघदौन सामुदायिक कूप निर्मान कार्य मोक्षधाम मे पतलोन</t>
+          <t>1736004087/WC/22012034295644 — कन्टूर ट्रेंच एवं गली प्लग निर्माण कान्हासागर साईड वाली पहाङी पर मेघदौन</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>529000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>376182</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42375</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>42530</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>43676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034316907 — कंटूर ट्रेंच निर्माण कार्य ओझन बाली कोला वाली पहाडी पर मेघदौन</t>
+          <t>1736004087/WC/22012034316906 — मेघदौन सामुदायिक कूप निर्मान कार्य मोक्षधाम मे पतलोन</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42761</v>
+        <v>42375</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034317880 — nirmal neer  megdon</t>
+          <t>1736004087/WC/22012034316907 — कंटूर ट्रेंच निर्माण कार्य ओझन बाली कोला वाली पहाडी पर मेघदौन</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42645</v>
+        <v>42761</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034380874 — Meghdoun kantoor trench Nirman kary</t>
+          <t>1736004087/WC/22012034317880 — nirmal neer  megdon</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43010</v>
+        <v>42645</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034435349 — meghdoun boulder check dam nirman ganpat chouriya ke khet ke pas nala me meghdoun</t>
+          <t>1736004087/WC/22012034380874 — Meghdoun kantoor trench Nirman kary</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15332.55</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034439068 — Meghdoun kantoor trench nirman kary kanhasagar side wali pahadi par patlon</t>
+          <t>1736004087/WC/22012034435349 — meghdoun boulder check dam nirman ganpat chouriya ke khet ke pas nala me meghdoun</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>476000</v>
+        <v>24000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>441073</v>
+        <v>15332.55</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>43519</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44229</v>
+        <v>44390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034439079 — Meghdoun kantoor trench nirman panjra side wali pahadi par meghdoun</t>
+          <t>1736004087/WC/22012034439068 — Meghdoun kantoor trench nirman kary kanhasagar side wali pahadi par patlon</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>476000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>471244</v>
+        <v>441073</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>43519</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44060</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034440027 — meghdoun nala bistarikaran kary semarghat nala me meghdoun</t>
+          <t>1736004087/WC/22012034439079 — Meghdoun kantoor trench nirman panjra side wali pahadi par meghdoun</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>302000</v>
+        <v>476000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>290986</v>
+        <v>471244</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>43519</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43676</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034440028 — meghdoun nala bistarikaran kary patlon road wale nala me meghdoun</t>
+          <t>1736004087/WC/22012034440027 — meghdoun nala bistarikaran kary semarghat nala me meghdoun</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>302000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>319912</v>
+        <v>290986</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>43519</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43998</v>
+        <v>43676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034445905 — meghdoun nirmalneer nirman dola panjra talab ke nivhe side meghdoun</t>
+          <t>1736004087/WC/22012034440028 — meghdoun nala bistarikaran kary patlon road wale nala me meghdoun</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>445000</v>
+        <v>302000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>319912</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43534</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>43519</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>43998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034503838 — meghdoun kantoor trench nirman gosai baba wali pahadi par patlon</t>
+          <t>1736004087/WC/22012034445905 — meghdoun nirmalneer nirman dola panjra talab ke nivhe side meghdoun</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>482991.14</v>
+        <v>445000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>481769.71</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44836</v>
-[...3 lines deleted...]
-      </c>
+        <v>43534</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034505775 — meghdoun kantoor trench nirman kary gosai baba pahadi patlon</t>
+          <t>1736004087/WC/22012034503838 — meghdoun kantoor trench nirman gosai baba wali pahadi par patlon</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>422429.94</v>
+        <v>482991.14</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>369214.61</v>
+        <v>481769.71</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44085</v>
+        <v>44836</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>44891</v>
+        <v>45505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556702 — meghdoun kantoor trench nirman kary basti ke pichhe wali pahadi pe patlon</t>
+          <t>1736004087/WC/22012034505775 — meghdoun kantoor trench nirman kary gosai baba pahadi patlon</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>491647.68</v>
+        <v>422429.94</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>482079.04</v>
+        <v>369214.61</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44092</v>
+        <v>44085</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45196</v>
+        <v>44891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556703 — kantoor trench nirman kary road side rothya naro road patlon</t>
+          <t>1736004087/WC/22012034556702 — meghdoun kantoor trench nirman kary basti ke pichhe wali pahadi pe patlon</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>497074.05</v>
+        <v>491647.68</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>175802</v>
+        <v>482079.04</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44100</v>
+        <v>44092</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>44390</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556704 — meghdoun boulder check dam nirman kary teli wali jheel me patlon</t>
+          <t>1736004087/WC/22012034556703 — kantoor trench nirman kary road side rothya naro road patlon</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>323822.45</v>
+        <v>497074.05</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>242897.19</v>
+        <v>175802</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44048</v>
+        <v>44100</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44891</v>
+        <v>44390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556707 — meghdoun kantoor trench nirman kary balwan chouriya ke khet ke pas meghdoun</t>
+          <t>1736004087/WC/22012034556704 — meghdoun boulder check dam nirman kary teli wali jheel me patlon</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>1186755.96</v>
+        <v>323822.45</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>407804.7</v>
+        <v>242897.19</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44856</v>
+        <v>44048</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45571</v>
+        <v>44891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556708 — meghdoun boulder check dam nirman ojhan walo kola me meghdoun</t>
+          <t>1736004087/WC/22012034556707 — meghdoun kantoor trench nirman kary balwan chouriya ke khet ke pas meghdoun</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>333645.49</v>
+        <v>1186755.96</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>269676.12</v>
+        <v>407804.7</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44346</v>
+        <v>44856</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>44890</v>
+        <v>45571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034556709 — meghdoun boulder check dam nirman kary teli wali jheel 2 patlon</t>
+          <t>1736004087/WC/22012034556708 — meghdoun boulder check dam nirman ojhan walo kola me meghdoun</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>333645.49</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>269676.12</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>44890</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034561457 — मेघदौंन पशु अबरोधक नाली निर्माण कार्य बस्ती के पीछे पहाडी पर मेघदोन</t>
+          <t>1736004087/WC/22012034556709 — meghdoun boulder check dam nirman kary teli wali jheel 2 patlon</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>462887.05</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>458971.94</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034568275 — MEGHDOUN BOULDER CHECK DAM OJHAN WALA KOLA MEGHDOUN</t>
+          <t>1736004087/WC/22012034561457 — मेघदौंन पशु अबरोधक नाली निर्माण कार्य बस्ती के पीछे पहाडी पर मेघदोन</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>462887.05</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>458971.94</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>45192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034593933 — मेघदौन बोल्डर चैक डेम निर्माण कार्य गोसाई बाबा के पास पहाडी पर पतलोंन</t>
+          <t>1736004087/WC/22012034568275 — MEGHDOUN BOULDER CHECK DAM OJHAN WALA KOLA MEGHDOUN</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>81510.28</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>65843.14</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034607609 — Meghdoun Samudayik Koop Nirman Kary Teli Wali Jheel Patlon</t>
+          <t>1736004087/WC/22012034593933 — मेघदौन बोल्डर चैक डेम निर्माण कार्य गोसाई बाबा के पास पहाडी पर पतलोंन</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>291397.77</v>
+        <v>81510.28</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>65843.14</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>45487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034623270 — Meghdoun nirmalneer nirman kary dola panjara talab ke niche meghdoun 2</t>
+          <t>1736004087/WC/22012034607609 — Meghdoun Samudayik Koop Nirman Kary Teli Wali Jheel Patlon</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>473791.69</v>
+        <v>291397.77</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>431012.45</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034765786 — meghdoun nirmalneer nirman kary rajendra choudhary ke ghar ke pas</t>
+          <t>1736004087/WC/22012034623270 — Meghdoun nirmalneer nirman kary dola panjara talab ke niche meghdoun 2</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>473791.69</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>431012.45</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44844</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034771957 — Meghdoun nirmalneer nirman kary Rajendra Choudhary ke ghar ke pas patlon</t>
+          <t>1736004087/WC/22012034765786 — meghdoun nirmalneer nirman kary rajendra choudhary ke ghar ke pas</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>478796.2</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>386476.52</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44376</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034782035 — CTR Meghdoun sok pit nirman kary samudayik handpump ke pas 7 jagah pe</t>
+          <t>1736004087/WC/22012034771957 — Meghdoun nirmalneer nirman kary Rajendra Choudhary ke ghar ke pas patlon</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>124838.73</v>
+        <v>478796.2</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>386476.52</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>44376</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034796791 — meghdoun water harvesting system 4 school me</t>
+          <t>1736004087/WC/22012034782035 — CTR Meghdoun sok pit nirman kary samudayik handpump ke pas 7 jagah pe</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>78848.74</v>
+        <v>124838.73</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034796796 — meghdoun water harvesting system panchayat bhavan meghdoun</t>
+          <t>1736004087/WC/22012034796791 — meghdoun water harvesting system 4 school me</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>22229.14</v>
+        <v>78848.74</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034904843 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
+          <t>1736004087/WC/22012034796796 — meghdoun water harvesting system panchayat bhavan meghdoun</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034904844 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
+          <t>1736004087/WC/22012034904843 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034904845 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
+          <t>1736004087/WC/22012034904844 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maintenance of Stone Spur for Community / Repair and Maintenance of Stone Spur for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034916594 — मेघदौन नाला सौंदर्यीकरण कार्य धोबी घाट नाला में मेघदोंन</t>
+          <t>1736004087/WC/22012034904845 — मेघदौन पशु अवरोधक नाली निर्माण बस्ती के पीछे patlon</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair and Maintenance of Stone Spur for Community / Repair and Maintenance of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034977336 — मेघदाेन नाला सौंदर्यीकरण धोबीघाट नाला मेघदौन्</t>
+          <t>1736004087/WC/22012034916594 — मेघदौन नाला सौंदर्यीकरण कार्य धोबी घाट नाला में मेघदोंन</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44665</v>
+        <v>44587</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012034977338 — मेघदाेन नाला सौंदर्यीकरण धोबीघाट नाला मेघदौन्</t>
+          <t>1736004087/WC/22012034977336 — मेघदाेन नाला सौंदर्यीकरण धोबीघाट नाला मेघदौन्</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035014630 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
+          <t>1736004087/WC/22012034977338 — मेघदाेन नाला सौंदर्यीकरण धोबीघाट नाला मेघदौन्</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035015002 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
+          <t>1736004087/WC/22012035014630 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035016334 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
+          <t>1736004087/WC/22012035015002 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>1928000</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>1927593.84</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44894</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035039765 — Meghdoun boulder check dam nirman nirman kary gendlal ke ghar ke pas</t>
+          <t>1736004087/WC/22012035016334 — निस्तारी तालाब निर्माण कार्य मोक्षधाम के पास मेघदौन</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>1928000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>1927593.84</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44894</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>45480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054467 — Meghdoun samudayik koop nirman kary kanhasagar dem ke pas meghdoun</t>
+          <t>1736004087/WC/22012035039765 — Meghdoun boulder check dam nirman nirman kary gendlal ke ghar ke pas</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45018</v>
+        <v>44836</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054468 — meghdoun mini parcolation tank nirman kary teli wali jheel patlon</t>
+          <t>1736004087/WC/22012035054467 — Meghdoun samudayik koop nirman kary kanhasagar dem ke pas meghdoun</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>479775.16</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>443899.8</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054470 — meghdoun kantoor trench nirman kary kanhasagar dem ke pas pahadi par patlon</t>
+          <t>1736004087/WC/22012035054468 — meghdoun mini parcolation tank nirman kary teli wali jheel patlon</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>559640.11</v>
+        <v>479775.16</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>549466</v>
+        <v>443899.8</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45220</v>
+        <v>45363</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>45362</v>
+        <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054471 — meghdoun gabian structur nirman kary dhobi ghat nala meghdoun</t>
+          <t>1736004087/WC/22012035054470 — meghdoun kantoor trench nirman kary kanhasagar dem ke pas pahadi par patlon</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>290358.13</v>
+        <v>559640.11</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>261110.56</v>
+        <v>549466</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45363</v>
+        <v>45220</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>45727</v>
+        <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054475 — meghdoun gabian structur nirman kary patlon road side nala patlon</t>
+          <t>1736004087/WC/22012035054471 — meghdoun gabian structur nirman kary dhobi ghat nala meghdoun</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>150301.63</v>
+        <v>290358.13</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>131885.86</v>
+        <v>261110.56</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45208</v>
+        <v>45363</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45769</v>
+        <v>45727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035054476 — meghdoun boulder check dem nirman kary gendlal ke khet ke pas 2</t>
+          <t>1736004087/WC/22012035054475 — meghdoun gabian structur nirman kary patlon road side nala patlon</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>320356.84</v>
+        <v>150301.63</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>304740.36</v>
+        <v>131885.86</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45090</v>
+        <v>45208</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>45196</v>
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035069793 — CTR Meghdoun parcolation tank nirman teli wali jheel patlon</t>
+          <t>1736004087/WC/22012035054476 — meghdoun boulder check dem nirman kary gendlal ke khet ke pas 2</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>320356.84</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>304740.36</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>45090</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035115597 — मेघदोन बॉक्स ट्रेंच निर्माण कार्य रोठ्यानारो रोड साइड पतलोंन</t>
+          <t>1736004087/WC/22012035069793 — CTR Meghdoun parcolation tank nirman teli wali jheel patlon</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>213363.12</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>179992</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035118489 — meghdoun kantoor trench nirman kary basti ke pichhe patlon part 2 patlon</t>
+          <t>1736004087/WC/22012035115597 — मेघदोन बॉक्स ट्रेंच निर्माण कार्य रोठ्यानारो रोड साइड पतलोंन</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>514355.65</v>
+        <v>213363.12</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>482897.9</v>
+        <v>179992</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45363</v>
+        <v>45208</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>45815</v>
+        <v>45522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035118491 — meghdoun box trench nirman kary akhada wali tekdi patlon</t>
+          <t>1736004087/WC/22012035118489 — meghdoun kantoor trench nirman kary basti ke pichhe patlon part 2 patlon</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>343674</v>
+        <v>514355.65</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>265204.7</v>
+        <v>482897.9</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>46125</v>
+        <v>45815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035132688 — कंटूर ट्रेंच गली प्लग निर्माण कार्य अखाड़ा वाली टेकडी पतलोंन</t>
+          <t>1736004087/WC/22012035118491 — meghdoun box trench nirman kary akhada wali tekdi patlon</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>343674</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>265204.7</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035143723 — meghdoun nala bistarikaran kary dhobighat nala meghdoun</t>
+          <t>1736004087/WC/22012035132688 — कंटूर ट्रेंच गली प्लग निर्माण कार्य अखाड़ा वाली टेकडी पतलोंन</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45201</v>
+        <v>45153</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035143731 — meghdoun nala bistarikaran patlon nala me patlon</t>
+          <t>1736004087/WC/22012035143723 — meghdoun nala bistarikaran kary dhobighat nala meghdoun</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035147801 — meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
+          <t>1736004087/WC/22012035143731 — meghdoun nala bistarikaran patlon nala me patlon</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035161053 — meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
+          <t>1736004087/WC/22012035147801 — meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45317</v>
+        <v>45201</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035233381 — मेघदौन कंटूर ट्रेंच निर्माण कार्य बस्ती के पीछे वाली पाहाडी पर मेघदौन</t>
+          <t>1736004087/WC/22012035161053 — meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>748694.04</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>739948.68</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45699</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035238034 — Meghdoun Nirmal neer nirman kary talab ke pas patlon meghdoun</t>
+          <t>1736004087/WC/22012035233381 — मेघदौन कंटूर ट्रेंच निर्माण कार्य बस्ती के पीछे वाली पाहाडी पर मेघदौन</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>588165.42</v>
+        <v>748694.04</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>427400.49</v>
+        <v>739948.68</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45755</v>
+        <v>45699</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>46200</v>
+        <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035239675 — Meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
+          <t>1736004087/WC/22012035238034 — Meghdoun Nirmal neer nirman kary talab ke pas patlon meghdoun</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>588165.42</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>427400.49</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>45755</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035239698 — Contour Trench Nirman Meghdoun Basti Ke Pichhe</t>
+          <t>1736004087/WC/22012035239675 — Meghdoun kantoor trench nirman kary basti ke pichhe meghdoun</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035239699 — Contour Trench Nirman Moxdham Ke Pas Meghdoun</t>
+          <t>1736004087/WC/22012035239698 — Contour Trench Nirman Meghdoun Basti Ke Pichhe</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>687512.87</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>634701.75</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45689</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035252895 — Meghdoun boulder check dem nirman kary sumant ke ghar ke pas wali pahadi pe meghdoun</t>
+          <t>1736004087/WC/22012035239699 — Contour Trench Nirman Moxdham Ke Pas Meghdoun</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>687512.87</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>634701.75</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>45689</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>46069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035252898 — Meghdoun boulder check dem nirman kary rakesh aur rajendra ke ke ghar ke pas wali pahadi pe patlon</t>
+          <t>1736004087/WC/22012035252895 — Meghdoun boulder check dem nirman kary sumant ke ghar ke pas wali pahadi pe meghdoun</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45746</v>
+        <v>45567</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035253854 — Boulder check dem nirman kary sumant ke ghar ke pas Nala me meghdoun</t>
+          <t>1736004087/WC/22012035252898 — Meghdoun boulder check dem nirman kary rakesh aur rajendra ke ke ghar ke pas wali pahadi pe patlon</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>499422.59</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>377678.4</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>46054</v>
-[...3 lines deleted...]
-      </c>
+        <v>45746</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035253858 — Boulder check dem nirman kary  bhura patel  ke khet ke pas pas Nala me meghdoun</t>
+          <t>1736004087/WC/22012035253854 — Boulder check dem nirman kary sumant ke ghar ke pas Nala me meghdoun</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>499422.59</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>377678.4</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45681</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>46054</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>46201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035253864 — Boulder check dem nirman kary veerpal patel ke khet ke pas  Nala me patlon</t>
+          <t>1736004087/WC/22012035253858 — Boulder check dem nirman kary  bhura patel  ke khet ke pas pas Nala me meghdoun</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>499422.59</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035257898 — Cantour trench nirman kary school ke pichhe pahadi pe patlon gp meghdoun</t>
+          <t>1736004087/WC/22012035253864 — Boulder check dem nirman kary veerpal patel ke khet ke pas  Nala me patlon</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>343222.69</v>
+        <v>499422.59</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035264572 — Dugwell Recharge Pit Community Well Gram Patlon GP Meghdoun</t>
+          <t>1736004087/WC/22012035257898 — Cantour trench nirman kary school ke pichhe pahadi pe patlon gp meghdoun</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>343222.69</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45754</v>
+        <v>45748</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035264584 — Dugwell Recharge Pit Community Well Khirkatola Meghdoun</t>
+          <t>1736004087/WC/22012035264572 — Dugwell Recharge Pit Community Well Gram Patlon GP Meghdoun</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>25730.68</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45754</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035264602 — Dugwell Recharge Pit Community Well Shantidham Meghdoun</t>
+          <t>1736004087/WC/22012035264584 — Dugwell Recharge Pit Community Well Khirkatola Meghdoun</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>25547.74</v>
+        <v>25730.68</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035264611 — Dugwell Recharge Pit Community Well Bedbabaaam Meghdoun</t>
+          <t>1736004087/WC/22012035264602 — Dugwell Recharge Pit Community Well Shantidham Meghdoun</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>25733.86</v>
+        <v>25547.74</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45768</v>
+        <v>45770</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035264616 — Dugwell Recharge Pit Community Well Rajendra Meghdoun</t>
+          <t>1736004087/WC/22012035264611 — Dugwell Recharge Pit Community Well Bedbabaaam Meghdoun</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>25733.86</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>45768</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035277362 — Dugwell Recharge Pit Community Well Marari Mohalla Patlon GP Meghdon</t>
+          <t>1736004087/WC/22012035264616 — Dugwell Recharge Pit Community Well Rajendra Meghdoun</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>25730.78</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45754</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035277388 — Dugwell Recharge Pit Community Well Rajendra Choudhary Ke House ke Pas Bale Koop me patlon</t>
+          <t>1736004087/WC/22012035277362 — Dugwell Recharge Pit Community Well Marari Mohalla Patlon GP Meghdon</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>25738.08</v>
+        <v>25730.78</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/22012035277394 — Dugwell Recharge Pit Community Well Talab ke niche bale koop ke pas Meghdon</t>
+          <t>1736004087/WC/22012035277388 — Dugwell Recharge Pit Community Well Rajendra Choudhary Ke House ke Pas Bale Koop me patlon</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>25624</v>
+        <v>25738.08</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75112 — मैधदोन/कपिल धारा कूप/कष्‍णाबाई/अनखू</t>
+          <t>1736004087/WC/22012035277394 — Dugwell Recharge Pit Community Well Talab ke niche bale koop ke pas Meghdon</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>100000</v>
+        <v>25899.46</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>179500</v>
+        <v>25624</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>39483</v>
+        <v>45770</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>40407</v>
+        <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75113 — मैधदोन/कपिल धारा कूप/हरोबाई/गणपत</t>
+          <t>1736004087/WC/75112 — मैधदोन/कपिल धारा कूप/कष्‍णाबाई/अनखू</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>92211</v>
+        <v>179500</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>39422</v>
+        <v>39483</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>39897</v>
+        <v>40407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75545 — मेघदौन/ निर्मल नीर (सामुदायिक कूप परारी मोहल्‍ला(पतलौन</t>
+          <t>1736004087/WC/75113 — मैधदोन/कपिल धारा कूप/हरोबाई/गणपत</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>241000</v>
+        <v>100000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>524342</v>
+        <v>92211</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40298</v>
+        <v>39422</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>41593</v>
+        <v>39897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75546 — मेघदौन/ निर्मलनीर सामु.कूप निर्माण बंदेबाबा वाले आ</t>
+          <t>1736004087/WC/75545 — मेघदौन/ निर्मल नीर (सामुदायिक कूप परारी मोहल्‍ला(पतलौन</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>241000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>349644.7</v>
+        <v>524342</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40294</v>
+        <v>40298</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>42363</v>
+        <v>41593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75665 — मेघनदौन/ कपिल धारा कूप निर्माण कार्य (शरीफ /नूरमोहम्‍मद  (मेघनदौन)</t>
+          <t>1736004087/WC/75546 — मेघदौन/ निर्मलनीर सामु.कूप निर्माण बंदेबाबा वाले आ</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>156000</v>
+        <v>241000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>128796</v>
+        <v>349644.7</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40555</v>
+        <v>40294</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>41273</v>
+        <v>42363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75666 — मेघनदौन/ कपिल धारा कूप निर्माण कार्य (सुशीला/ रामचरण   ) पतलोन</t>
+          <t>1736004087/WC/75665 — मेघनदौन/ कपिल धारा कूप निर्माण कार्य (शरीफ /नूरमोहम्‍मद  (मेघनदौन)</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>46719</v>
+        <v>128796</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>40555</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>41129</v>
+        <v>41273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75854 — मेघदौन/ स्‍टाप डेम निर्माण कार्य पटपुरा वाला   )  मेघदौन</t>
+          <t>1736004087/WC/75666 — मेघनदौन/ कपिल धारा कूप निर्माण कार्य (सुशीला/ रामचरण   ) पतलोन</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>72000</v>
+        <v>156000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>16714</v>
+        <v>46719</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40710</v>
+        <v>40555</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>40775</v>
+        <v>41129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75855 — मेघदौन/ कपिल धारा कूप निर्माण कार्य (मधउ/ मोहना)पतलोन</t>
+          <t>1736004087/WC/75854 — मेघदौन/ स्‍टाप डेम निर्माण कार्य पटपुरा वाला   )  मेघदौन</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>156000</v>
+        <v>72000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>71235</v>
+        <v>16714</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40668</v>
+        <v>40710</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>41494</v>
+        <v>40775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/75957 — मेघदौन/ कपिल धारा कूप निर्माण कार्य (हसीब/ नूरमोहम्‍मद)पतलोन</t>
+          <t>1736004087/WC/75855 — मेघदौन/ कपिल धारा कूप निर्माण कार्य (मधउ/ मोहना)पतलोन</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>189000</v>
+        <v>156000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>166456</v>
+        <v>71235</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40946</v>
+        <v>40668</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>41388</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/76029 — मेघदौन  कपिल धारा कूप मंगना सुभान पतलोन</t>
+          <t>1736004087/WC/75957 — मेघदौन/ कपिल धारा कूप निर्माण कार्य (हसीब/ नूरमोहम्‍मद)पतलोन</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>70304</v>
+        <v>166456</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41030</v>
+        <v>40946</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>42628</v>
+        <v>41388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/87/1 — सार्वजनिक कूप निमार्ण खिरकाटोला मेघादौन</t>
+          <t>1736004087/WC/76029 — मेघदौन  कपिल धारा कूप मंगना सुभान पतलोन</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>135000</v>
+        <v>189000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>227072</v>
+        <v>70304</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39227</v>
+        <v>41030</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>39897</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/87/10 — मेघदौन/ कपिल धारा कूप निमार्ण कार्य/झीनों/झाडू/मेहरा/मेघदौन</t>
+          <t>1736004087/WC/87/1 — सार्वजनिक कूप निमार्ण खिरकाटोला मेघादौन</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>100000</v>
+        <v>135000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>78883</v>
+        <v>227072</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39405</v>
+        <v>39227</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>39897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993634850 — मेघदौन लघु पारकोलेशन तालाब निर्माण धोबीघाट वाले नाले में पतलौन</t>
+          <t>1736004087/WC/87/10 — मेघदौन/ कपिल धारा कूप निमार्ण कार्य/झीनों/झाडू/मेहरा/मेघदौन</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>303000</v>
+        <v>100000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>78883</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41548</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>39405</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>39897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637884 — meghdon  bajar chok sokta gadda nirman meghdon</t>
+          <t>1736004087/WC/9993634850 — मेघदौन लघु पारकोलेशन तालाब निर्माण धोबीघाट वाले नाले में पतलौन</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>13000</v>
+        <v>303000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>10639</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41592</v>
-[...3 lines deleted...]
-      </c>
+        <v>41548</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637885 — Meghdon sokta gadda nirman school parisar2 Meghdon</t>
+          <t>1736004087/WC/9993637884 — meghdon  bajar chok sokta gadda nirman meghdon</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>9223</v>
+        <v>10639</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41606</v>
+        <v>41592</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637886 — meghdoun sokta gadda nirman e g s handpamp ke pas</t>
+          <t>1736004087/WC/9993637885 — Meghdon sokta gadda nirman school parisar2 Meghdon</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>9320</v>
+        <v>9223</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41593</v>
+        <v>41606</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637890 — meghdoun sokta gadda tekram ke ghar ke samne meghd</t>
+          <t>1736004087/WC/9993637886 — meghdoun sokta gadda nirman e g s handpamp ke pas</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>9320</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41622</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41593</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>41695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637892 — meghdoun samu. hendpamp ke pas meghdoun</t>
+          <t>1736004087/WC/9993637890 — meghdoun sokta gadda tekram ke ghar ke samne meghd</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>10340</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41592</v>
-[...3 lines deleted...]
-      </c>
+        <v>41622</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637897 — meghdoun sokta gadda nirman kary school parisar me</t>
+          <t>1736004087/WC/9993637892 — meghdoun samu. hendpamp ke pas meghdoun</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>9736</v>
+        <v>10340</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41599</v>
+        <v>41592</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637898 — meghdoun sokta gadda nirman kary rohit ke ghar ke</t>
+          <t>1736004087/WC/9993637897 — meghdoun sokta gadda nirman kary school parisar me</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>9736</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>41599</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>41695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637899 — meghdoun sokta gadda nirman kary school ground pat</t>
+          <t>1736004087/WC/9993637898 — meghdoun sokta gadda nirman kary rohit ke ghar ke</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637901 — meghdoun sokta gadda nirman kary mata mandir ke pa</t>
+          <t>1736004087/WC/9993637899 — meghdoun sokta gadda nirman kary school ground pat</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637902 — meghdoun sokta gadda nirman kary sanu koop ke pas</t>
+          <t>1736004087/WC/9993637901 — meghdoun sokta gadda nirman kary mata mandir ke pa</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637903 — meghdoun sokta gadda nirman kary marari mohalla sa</t>
+          <t>1736004087/WC/9993637902 — meghdoun sokta gadda nirman kary sanu koop ke pas</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637904 — meghdoun karma bai sirpat ke ghar ke pas meghdoun</t>
+          <t>1736004087/WC/9993637903 — meghdoun sokta gadda nirman kary marari mohalla sa</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993637905 — meghdoun sokta gadda nirman kary samu koop ke pas</t>
+          <t>1736004087/WC/9993637904 — meghdoun karma bai sirpat ke ghar ke pas meghdoun</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993642938 — मेघदौन कन्टूर टर्ेन्च निर्मान वस्ती के पीछे मेघदौन</t>
+          <t>1736004087/WC/9993637905 — meghdoun sokta gadda nirman kary samu koop ke pas</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>414000</v>
+        <v>13000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>351556</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41655</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993643549 — meghdoun kantroor trench nirman basti ke pichhe pa</t>
+          <t>1736004087/WC/9993642938 — मेघदौन कन्टूर टर्ेन्च निर्मान वस्ती के पीछे मेघदौन</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>414000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>389325</v>
+        <v>351556</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41662</v>
+        <v>41655</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>42368</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/9993649332 — meghdoun kantrur trench nirman kary school side wa</t>
+          <t>1736004087/WC/9993643549 — meghdoun kantroor trench nirman basti ke pichhe pa</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>414000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>450585.24</v>
+        <v>389325</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41797</v>
+        <v>41662</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>42377</v>
+        <v>42368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/VB/22012035329949 — MEGHDOUN CANTOUR TRENCH NIRMAN KARY NISTARI TALAB KE SIDE WALI PAHADI PAR MEGHDOUN</t>
+          <t>1736004087/WC/9993649332 — meghdoun kantrur trench nirman kary school side wa</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>722321.51</v>
+        <v>414000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>148200</v>
+        <v>450585.24</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>46239</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>42377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/VB/22012035329951 — MEGHDOUN CANTOUR TRENCH NIRMAN KARY SHRIRAM SHARMA KE KHET KE PAS WALI PAHADI PAR MEGHDOUN</t>
+          <t>1736004087/WC/VB/22012035329949 — MEGHDOUN CANTOUR TRENCH NIRMAN KARY NISTARI TALAB KE SIDE WALI PAHADI PAR MEGHDOUN</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>722321.51</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>319500</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>46211</v>
+        <v>46239</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/VB/22012035330496 — Contour trench Shriram Sharma ke khet ke pas Meghdoun</t>
+          <t>1736004087/WC/VB/22012035329951 — MEGHDOUN CANTOUR TRENCH NIRMAN KARY SHRIRAM SHARMA KE KHET KE PAS WALI PAHADI PAR MEGHDOUN</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>836749.41</v>
+        <v>722321.51</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>46126</v>
+        <v>46211</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/VB/22012035331807 — Meghdoun cantour trench nirman kary nistari talab ke pas wali pahadi pr meghdoun</t>
+          <t>1736004087/WC/VB/22012035330496 — Contour trench Shriram Sharma ke khet ke pas Meghdoun</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>836749.41</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>46211</v>
+        <v>46126</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WC/VB/22012035331811 — मेघदौन बोल्डर चेक डेम निर्माण कार्य कमल यादव के घर के पास पतलोn</t>
+          <t>1736004087/WC/VB/22012035331807 — Meghdoun cantour trench nirman kary nistari talab ke pas wali pahadi pr meghdoun</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>416277.99</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WH/22012034445677 — मेघदोन कन्हासागर नहरों का मरम्मत कार्य मेघदौन</t>
+          <t>1736004087/WC/VB/22012035331811 — मेघदौन बोल्डर चेक डेम निर्माण कार्य कमल यादव के घर के पास पतलोn</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>340708.33</v>
+        <v>416277.99</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>294464</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44213</v>
-[...3 lines deleted...]
-      </c>
+        <v>46211</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1736004087/WH/22012034939521 — meghdoun checkdem jirnodhar kary patpura nala me meghdoun</t>
+          <t>1736004087/WH/22012034445677 — मेघदोन कन्हासागर नहरों का मरम्मत कार्य मेघदौन</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>340708.33</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>294464</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45448</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>44213</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHAURAI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C455" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F455" s="1" t="inlineStr">
+        <is>
+          <t>1736004087/WH/22012034939521 — meghdoun checkdem jirnodhar kary patpura nala me meghdoun</t>
+        </is>
+      </c>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I455" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J455" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K455" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / CHAURAI</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C455" s="1" t="inlineStr">
+      <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D455" s="1" t="inlineStr">
+      <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
-      <c r="E455" s="1" t="inlineStr">
+      <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
-      <c r="F455" s="1" t="inlineStr">
+      <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1736/WC/9993626094 — KANHASAGAR JALASHAY KA NAHARO KA  UNNAYAN KARY</t>
         </is>
       </c>
-      <c r="G455" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H455" s="2" t="n">
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
         <v>1438000</v>
       </c>
-      <c r="I455" s="2" t="n">
+      <c r="I456" s="2" t="n">
         <v>662247</v>
       </c>
-      <c r="J455" s="3" t="n">
+      <c r="J456" s="3" t="n">
         <v>41235</v>
       </c>
-      <c r="K455" s="3" t="n">
+      <c r="K456" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>