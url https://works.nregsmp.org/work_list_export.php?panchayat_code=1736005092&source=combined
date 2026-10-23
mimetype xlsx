--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K502"/>
+  <dimension ref="A1:K503"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 17:59:54</t>
+          <t>Exported on: 2026-10-23 17:59:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -757,73 +757,73 @@
       <c r="J21" s="3" t="n">
         <v>44772</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736005092/DP/22012034597739 — वसुंधा वंदन अमृत वाटिका ढोभरी निस्तारी तालाब पर (75) ग्राम घानाउमरी ग्राम पंचायत घानाउमरी</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>15958.02</v>
+        <v>19750.02</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
@@ -898,167 +898,167 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1736005092/DP/22012034623721 — BLOCK PLANTATION GRAM GHANAUMRI</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>269359.5</v>
+        <v>284755.5</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1736005092/DP/22012034623723 — BLOCK PLANTATION GRAM GHUDELA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>166547.63</v>
+        <v>217388.96</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1736005092/DP/22012034627700 — BLOCK PLANTATION BARLIKHATI TEKDI GRAM GHANAUMRI</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>213518.08</v>
+        <v>241905.34</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -6265,51 +6265,51 @@
       <c r="J135" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1736005092/IF/22012035331350 — Dug well recharge Pit Rajn Tillu ke Kapil Dhara Kup me Gram Ghanaumri</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45751</v>
@@ -6726,51 +6726,51 @@
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1736005092/IF/22012035594225 — EK BAGIYA MAA KE NAAM RUPA IVNATI</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>105443.6</v>
+        <v>108053.6</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -16237,51 +16237,51 @@
       <c r="J339" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1736005092/IF/IAY/4953170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118490152</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45723</v>
@@ -16382,51 +16382,51 @@
       <c r="J342" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1736005092/IF/IAY/4970896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127315761</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>10332</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45737</v>
@@ -23476,98 +23476,98 @@
       <c r="J488" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1736005092/WC/22012035226692 — PARKOLESHAN TANK NIRMAN KARY MUNDINALA GRAM GHUDELA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>280883.42</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1736005092/WC/22012035328429 — PARKOLESHAN TANK NIRMAN KARY RICH TEKDI TULSIRAM KE KHET KE PASS GHANAUMRI</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>198922.99</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>46048</v>
@@ -23946,235 +23946,282 @@
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46210</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1736005092/WH/19959991 — तालाब गहरीकरण कार्य सार्वजनिक नल कूप के पास</t>
+          <t>1736005092/WC/VB/YD/22012035334870 — Construction of Staggered Trench for 1 RICHA DEKARI GHANAUMARI</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>112000</v>
+        <v>799085.32</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>104402.95</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46290</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1736005092/WH/22012034456850 — तालाब जिणोधर कार्य घानाउमरी ग्राम घानाउमरी</t>
+          <t>1736005092/WH/19959991 — तालाब गहरीकरण कार्य सार्वजनिक नल कूप के पास</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>331949.25</v>
+        <v>112000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>314918.96</v>
+        <v>104402.95</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44615</v>
+        <v>42874</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>44727</v>
+        <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1736005092/WH/22012034456854 — तालाब  जिणोधर कार्य घुडेला ग्राम घुडेला</t>
+          <t>1736005092/WH/22012034456850 — तालाब जिणोधर कार्य घानाउमरी ग्राम घानाउमरी</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>408007.04</v>
+        <v>331949.25</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>384830.03</v>
+        <v>314918.96</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>44615</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44714</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / JAMAI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1736005092/WH/22012034456854 — तालाब  जिणोधर कार्य घुडेला ग्राम घुडेला</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>408007.04</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>384830.03</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>44615</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>44714</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / JAMAI</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C502" s="1" t="inlineStr">
+      <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D502" s="1" t="inlineStr">
+      <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
-      <c r="E502" s="1" t="inlineStr">
+      <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="F502" s="1" t="inlineStr">
+      <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1736005/DP/9926699573 — CPT खुदाई मरम्‍मत बीज बुवाई कक्ष 528 ग्रां पं</t>
         </is>
       </c>
-      <c r="G502" s="1" t="inlineStr">
+      <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H502" s="2" t="n">
+      <c r="H503" s="2" t="n">
         <v>312000</v>
       </c>
-      <c r="I502" s="2" t="n">
+      <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J502" s="3" t="n">
+      <c r="J503" s="3" t="n">
         <v>41677</v>
       </c>
-      <c r="K502" s="3"/>
+      <c r="K503" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>