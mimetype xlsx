--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K272"/>
+  <dimension ref="A1:K273"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 07:07:21</t>
+          <t>Exported on: 2026-10-21 05:01:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>43462</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1736006063/AV/22012034542163 — गौशाला निर्माण कार्य (दूध डेरी के पास) छाबड़ी खुर्द</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>3804449.17</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>2630962.05</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44232</v>
@@ -467,98 +467,98 @@
       <c r="J15" s="3" t="n">
         <v>44205</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1736006063/AV/22012034577981 — डायनिंग टेबल अरेंजमेंट शासकीय प्राथमिक शाला छाबड़ी कला</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>24125.52</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>224</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44469</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1736006063/AV/22012034577988 — डायनिंग टेबल अरेंजमेंट शासकीय प्राथमिक शाला छाबड़ी खुर्द</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>31450.01</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>224</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44469</v>
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>43441</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>44592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736006063/DP/22012034434700 — निर्मल नीर निर्माण कार्य (मोक्षधाम के पास छाबडी कला)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>170</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43518</v>
@@ -2951,51 +2951,51 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/22012035385426 — Recharge Structure Kapil Dhara Jagdish/Gendlal Pawar Chhabdi khurd</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27899.46</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45776</v>
@@ -3045,98 +3045,98 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/22012035386673 — Recharge Structure Kapil Dhara Koop Baldev/kaliram Pawar Chhabdi kala</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27899.46</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/22012035401678 — JGSA Recharge Structure Kapil Dhara Kraparam/Daya Pawar Chhabdi kala</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45777</v>
@@ -3284,51 +3284,51 @@
       <c r="J74" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/22012035407363 — JSGA Khet Talab nirman karya Shravan Nagwanshi ke khet me Chhabdi khurd</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>399942.92</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
@@ -6022,125 +6022,129 @@
       <c r="J130" s="3" t="n">
         <v>44809</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>44960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4604526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123764768</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>18646</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K131" s="3"/>
+      <c r="K131" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4668122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149109355</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>19223</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6165,51 +6169,51 @@
       <c r="J133" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4768836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123767248</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>10430</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45604</v>
@@ -6261,78 +6265,80 @@
       <c r="J135" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>43972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4907987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120604763</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>19570</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45714</v>
       </c>
-      <c r="K136" s="3"/>
+      <c r="K136" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6406,239 +6412,243 @@
       <c r="J138" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4914816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149109239</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>18800</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45711</v>
       </c>
-      <c r="K139" s="3"/>
+      <c r="K139" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4959819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124086845</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>6600</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4987241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012936</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/4987747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100842883</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>18800</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45736</v>
       </c>
-      <c r="K142" s="3"/>
+      <c r="K142" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5103724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149108599</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>11200</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45736</v>
@@ -6837,172 +6847,178 @@
       <c r="J147" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5507000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149108727</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>17200</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45776</v>
       </c>
-      <c r="K148" s="3"/>
+      <c r="K148" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5507001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149108974</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>18400</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45776</v>
       </c>
-      <c r="K149" s="3"/>
+      <c r="K149" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5507002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149109216</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>20500</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45776</v>
       </c>
-      <c r="K150" s="3"/>
+      <c r="K150" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7027,78 +7043,80 @@
       <c r="J151" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5508855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124087412</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21800</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45776</v>
       </c>
-      <c r="K152" s="3"/>
+      <c r="K152" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7123,454 +7141,460 @@
       <c r="J153" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5735834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012847</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>7950</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5735835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012879</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>11200</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5735960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120551535</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>1750</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5737535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100858610</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>18550</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5737813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123766717</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5737897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149108767</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>18900</v>
+        <v>19700</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45906</v>
       </c>
-      <c r="K159" s="3"/>
+      <c r="K159" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5738269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123765263</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>18650</v>
+        <v>21850</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45899</v>
       </c>
-      <c r="K160" s="3"/>
+      <c r="K160" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5739047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121613935</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5739584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101137529</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>18550</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>46060</v>
       </c>
-      <c r="K162" s="3"/>
+      <c r="K162" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7595,79 +7619,79 @@
       <c r="J163" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/5792540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123766259</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>20100</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>46236</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
@@ -7987,51 +8011,51 @@
       <c r="J171" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1736006063/IF/IAY/969046 — Construction of IAY House -IAY REG. NO. MP3526429</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>44545</v>
@@ -8949,51 +8973,51 @@
       <c r="J191" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1736006063/RC/22012034853580 — सी सी रोड महेश के घर से पवार के घर तक</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46062</v>
@@ -10526,2357 +10550,2404 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>4278</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>41466</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>42163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/10086 — बोल्‍डर चेक डेम श्‍यामवती के खेत के पास छाबडीकलां</t>
+          <t>1736006063/RS/VB/YD/22012035140196 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>549120</v>
+        <v>23001.75</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>225011</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>40905</v>
-[...3 lines deleted...]
-      </c>
+        <v>46250</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/10087 — बोल्‍डर चेक डैम महानंद पवार के खेत के पास</t>
+          <t>1736006063/WC/10086 — बोल्‍डर चेक डेम श्‍यामवती के खेत के पास छाबडीकलां</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>312000</v>
+        <v>549120</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>62660</v>
+        <v>225011</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>40919</v>
+        <v>40905</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>42127</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034317302 — निर्मल नीर कूप निर्माण कार्य छाबडीकलॉ</t>
+          <t>1736006063/WC/10087 — बोल्‍डर चेक डैम महानंद पवार के खेत के पास</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>312000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>62660</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42410</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>40919</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>42127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034318749 — निर्मल नीर कूप निर्माण कार्य</t>
+          <t>1736006063/WC/22012034317302 — निर्मल नीर कूप निर्माण कार्य छाबडीकलॉ</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42410</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034356983 — bori bandhan karya GOMUKH NALA chhabdi kala</t>
+          <t>1736006063/WC/22012034318749 — निर्मल नीर कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>3956</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43011</v>
-[...3 lines deleted...]
-      </c>
+        <v>42410</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034356984 — bori bandhan karya Chhani dev nala chhabdi khurd</t>
+          <t>1736006063/WC/22012034356983 — bori bandhan karya GOMUKH NALA chhabdi kala</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>4128</v>
+        <v>3956</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>43011</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034356986 — bori bandhan karya nagdev nala chhabdi khurd</t>
+          <t>1736006063/WC/22012034356984 — bori bandhan karya Chhani dev nala chhabdi khurd</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>3440</v>
+        <v>4128</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>43011</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034505447 — Bolder Check dem (Makhan pawar ke khet ke pass)Chhabdi kala</t>
+          <t>1736006063/WC/22012034356986 — bori bandhan karya nagdev nala chhabdi khurd</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>3440</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>43011</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034521403 — तालाब विस्तारीकरण स्टेडियम के पीछे Chhabdi kala</t>
+          <t>1736006063/WC/22012034505447 — Bolder Check dem (Makhan pawar ke khet ke pass)Chhabdi kala</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034523802 — Nala Vistarikaran(Gomukh Nala) Chhabdi kala</t>
+          <t>1736006063/WC/22012034521403 — तालाब विस्तारीकरण स्टेडियम के पीछे Chhabdi kala</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>639250.99</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>595086.84</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034556560 — Nala Vistarikaran Nagdev nala chhabdi khurd</t>
+          <t>1736006063/WC/22012034523802 — Nala Vistarikaran(Gomukh Nala) Chhabdi kala</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>0</v>
+        <v>639250.99</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>595086.84</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>43980</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>44258</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034562829 — Shail parn(contour trench) Dairy ke pass wali pahadi par chhabdi khurd</t>
+          <t>1736006063/WC/22012034556560 — Nala Vistarikaran Nagdev nala chhabdi khurd</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>494744.77</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>431285.5</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44008</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034563162 — Nala Vistarikaran (Nagdev Nala) Chhabdi Khurd</t>
+          <t>1736006063/WC/22012034562829 — Shail parn(contour trench) Dairy ke pass wali pahadi par chhabdi khurd</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>446505.49</v>
+        <v>494744.77</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>290800</v>
+        <v>431285.5</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44214</v>
+        <v>44008</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>44595</v>
+        <v>44867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034606940 — Nala Vishtarikaran (Madhu pawar ke khet k pass)Chhabdi Kala</t>
+          <t>1736006063/WC/22012034563162 — Nala Vistarikaran (Nagdev Nala) Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
+        <v>446505.49</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>290800</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K238" s="3"/>
+        <v>44214</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>44595</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034629789 — Nala Vishtarikaran Madhu pawar ke khet ke pass wala Chhabdi  Kala</t>
+          <t>1736006063/WC/22012034606940 — Nala Vishtarikaran (Madhu pawar ke khet k pass)Chhabdi Kala</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>440419.88</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>308410</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>44772</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034772505 — CTR Gully plug(dudh dairy k pass wala Nala) Chhabdi Khurd</t>
+          <t>1736006063/WC/22012034629789 — Nala Vishtarikaran Madhu pawar ke khet ke pass wala Chhabdi  Kala</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>0</v>
+        <v>440419.88</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>308410</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K240" s="3"/>
+        <v>44772</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>44960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034772515 — CTR Bolder chek dam (Dudh Dairy k pass wale nala me) Chhabdi Khurd</t>
+          <t>1736006063/WC/22012034772505 — CTR Gully plug(dudh dairy k pass wala Nala) Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034905957 — Stop dam nirman Kulbehra nadi par (ramdas ke khet ke pass) Chhabdi kala</t>
+          <t>1736006063/WC/22012034772515 — CTR Bolder chek dam (Dudh Dairy k pass wale nala me) Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012034987959 — Shail Parn (contour Trench) Dairy Ke Pass wali Pahadi  Par Goshala ke Pass Part-2 Chhabdi khurd</t>
+          <t>1736006063/WC/22012034905957 — Stop dam nirman Kulbehra nadi par (ramdas ke khet ke pass) Chhabdi kala</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44665</v>
+        <v>44587</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035100644 — Shail Parn (contour Trench) Radheshyam marskole ke khet ke pass wali pahadi par gram Chhabdi khurd</t>
+          <t>1736006063/WC/22012034987959 — Shail Parn (contour Trench) Dairy Ke Pass wali Pahadi  Par Goshala ke Pass Part-2 Chhabdi khurd</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>371710.67</v>
+        <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>260340</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45193</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035121440 — Jal Avshoshan Khanti Karya Mahesh Pawar Ke ghar se Pawan Ke khet Tak Chhabdi Kala</t>
+          <t>1736006063/WC/22012035100644 — Shail Parn (contour Trench) Radheshyam marskole ke khet ke pass wali pahadi par gram Chhabdi khurd</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>229097.44</v>
+        <v>371710.67</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>122373.24</v>
+        <v>260340</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45204</v>
+        <v>45193</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>45763</v>
+        <v>45682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035121450 — Jal Avshoshan Khanti Karya Chhabdi Khurd Mukhya Marg Se Mokchhdham Tak Chhabdi Khurd</t>
+          <t>1736006063/WC/22012035121440 — Jal Avshoshan Khanti Karya Mahesh Pawar Ke ghar se Pawan Ke khet Tak Chhabdi Kala</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>233344.2</v>
+        <v>229097.44</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>149280.64</v>
+        <v>122373.24</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>45741</v>
+        <v>45763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035223750 — NALA VISTARIKARAN Chhabdi Ridhora Nala Chhabdi Khurd</t>
+          <t>1736006063/WC/22012035121450 — Jal Avshoshan Khanti Karya Chhabdi Khurd Mukhya Marg Se Mokchhdham Tak Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>0</v>
+        <v>233344.2</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>149280.64</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K247" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>45741</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035244388 — Bhumigat dyke Nirman Karya Chhabdi Ridhora Nala Chhabdi khurd GP Chhabdi kala</t>
+          <t>1736006063/WC/22012035223750 — NALA VISTARIKARAN Chhabdi Ridhora Nala Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>248922.42</v>
+        <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>24241.99</v>
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45706</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035245979 — Percolation tanks Nirman Karya Dudh dairy ke pichhe Chhabdi Khurd</t>
+          <t>1736006063/WC/22012035244388 — Bhumigat dyke Nirman Karya Chhabdi Ridhora Nala Chhabdi khurd GP Chhabdi kala</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>194257.11</v>
+        <v>248922.42</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>191346.86</v>
+        <v>24241.99</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>45714</v>
+        <v>45706</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035247382 — Bhumigat dyke Nirman Karya Chhabdi Kala Gomukh Nala GP Chhabdi kala</t>
+          <t>1736006063/WC/22012035245979 — Percolation tanks Nirman Karya Dudh dairy ke pichhe Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>0</v>
+        <v>194257.11</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>0</v>
+        <v>191346.86</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K250" s="3"/>
+        <v>45714</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>46124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035282347 — JGSA Recharge Structure Dudh dairy ke pass Nirmal Neer Chhabdi khurd</t>
+          <t>1736006063/WC/22012035247382 — Bhumigat dyke Nirman Karya Chhabdi Kala Gomukh Nala GP Chhabdi kala</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035287565 — JGSA Recharge Structure Nirmal Neer Dudh dairy ke pass chabdi khurd</t>
+          <t>1736006063/WC/22012035282347 — JGSA Recharge Structure Dudh dairy ke pass Nirmal Neer Chhabdi khurd</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/22012035311788 — Percolation tank Khet Talab Nirman Karya Shaskiye Bhumi Kulbehra Nadi Ke Pass Chhabdi Khurd</t>
+          <t>1736006063/WC/22012035287565 — JGSA Recharge Structure Nirmal Neer Dudh dairy ke pass chabdi khurd</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9628 — 63/01 किशोरी / मेहंगू कूप निर्माण कार्य</t>
+          <t>1736006063/WC/22012035311788 — Percolation tank Khet Talab Nirman Karya Shaskiye Bhumi Kulbehra Nadi Ke Pass Chhabdi Khurd</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42126</v>
+        <v>45762</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9630 — 63/02 महेश / किशन कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9628 — 63/01 किशोरी / मेहंगू कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>154900</v>
+        <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>37916</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>39448</v>
-[...3 lines deleted...]
-      </c>
+        <v>42126</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9631 — 63/03 रेखा / रामनाथ कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9630 — 63/02 महेश / किशन कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>137031</v>
+        <v>37916</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>39449</v>
+        <v>39448</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>40877</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9632 — 63/04 सियाराम / पूसू कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9631 — 63/03 रेखा / रामनाथ कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>157488</v>
+        <v>137031</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>39448</v>
+        <v>39449</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9633 — 63/05 यशोदा / रोशन कूप‍ निर्माण कार्य</t>
+          <t>1736006063/WC/9632 — 63/04 सियाराम / पूसू कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>137029</v>
+        <v>157488</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9634 — 63/06 रूपवती / सुमरन कूप‍ निर्माण कार्य</t>
+          <t>1736006063/WC/9633 — 63/05 यशोदा / रोशन कूप‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>253257</v>
+        <v>137029</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9635 — 63/07 सावित्री / शोभा कूप‍ निर्माण कार्य</t>
+          <t>1736006063/WC/9634 — 63/06 रूपवती / सुमरन कूप‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>187875</v>
+        <v>253257</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9636 — 63/08 सरोज / रूपराम कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9635 — 63/07 सावित्री / शोभा कूप‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>28445</v>
+        <v>187875</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>42127</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9637 — 63/09 कमला / मनसुख कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9636 — 63/08 सरोज / रूपराम कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>41622</v>
+        <v>28445</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9638 — 63/10 पुसू / लोखू कूप‍ निर्माण कार्य</t>
+          <t>1736006063/WC/9637 — 63/09 कमला / मनसुख कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>23059</v>
+        <v>41622</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>41312</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9639 — 63/11 सू‍बेराम / पूस कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9638 — 63/10 पुसू / लोखू कूप‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>26974</v>
+        <v>23059</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>42127</v>
+        <v>41312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WC/9640 — 63/12 झीनो / जियन कूप निर्माण कार्य</t>
+          <t>1736006063/WC/9639 — 63/11 सू‍बेराम / पूस कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>154900</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>10116</v>
+        <v>26974</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034455663 — तालाब नवीनीकरण कार्य स्टेडियम के पीछे ग्राम छाबड़ी कला</t>
+          <t>1736006063/WC/9640 — 63/12 झीनो / जियन कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>567156.57</v>
+        <v>154900</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>443078.34</v>
+        <v>10116</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44604</v>
+        <v>39448</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>45366</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034455669 — तालाब नवीनीकरण कार्य शांतिधाम के पास ग्राम छाबड़ी खुर्द</t>
+          <t>1736006063/WH/22012034455663 — तालाब नवीनीकरण कार्य स्टेडियम के पीछे ग्राम छाबड़ी कला</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>448247.39</v>
+        <v>567156.57</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>359462.65</v>
+        <v>443078.34</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>46124</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034456027 — चेक डेम जीर्णोद्धार कार्य कुलबहरा नदी पर ग्राम छाबड़ी कला</t>
+          <t>1736006063/WH/22012034455669 — तालाब नवीनीकरण कार्य शांतिधाम के पास ग्राम छाबड़ी खुर्द</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>251950.03</v>
+        <v>448247.39</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>197360</v>
+        <v>359462.65</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44613</v>
+        <v>44604</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>44938</v>
+        <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034456035 — चेक डेम जीर्णोद्धार कार्य नाग देव नाला पर ग्राम छाबड़ी कला</t>
+          <t>1736006063/WH/22012034456027 — चेक डेम जीर्णोद्धार कार्य कुलबहरा नदी पर ग्राम छाबड़ी कला</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>251950.03</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>197360</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>44613</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034456047 — चेक डेम जीर्णोद्धार कार्प रामदयाल /सुखदयाल पवार के घर के पास ग्राम छाबड़ी खुर्द</t>
+          <t>1736006063/WH/22012034456035 — चेक डेम जीर्णोद्धार कार्य नाग देव नाला पर ग्राम छाबड़ी कला</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>196608.78</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>144195</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44613</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1736006063/WH/22012034930384 — चेक डेम जीर्णोधार कार्य (रामसागर के खेत के पास) ग्राम छाबड़ी खुर्द</t>
+          <t>1736006063/WH/22012034456047 — चेक डेम जीर्णोद्धार कार्प रामदयाल /सुखदयाल पवार के घर के पास ग्राम छाबड़ी खुर्द</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>289070.09</v>
+        <v>196608.78</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>226780.35</v>
+        <v>144195</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44860</v>
+        <v>44613</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>45250</v>
+        <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PARASIA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
+          <t>1736006063/WH/22012034930384 — चेक डेम जीर्णोधार कार्य (रामसागर के खेत के पास) ग्राम छाबड़ी खुर्द</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>289070.09</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>226780.35</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>44860</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>45250</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PARASIA</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
           <t>1736006063/WH/22012034935035 — check dem jirnodhhar karya Premsagar (Ramsagar) ke khet ke pass Chhabdi khurd</t>
         </is>
       </c>
-      <c r="G272" s="1" t="inlineStr">
+      <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H272" s="2" t="n">
+      <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I272" s="2" t="n">
+      <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J272" s="3" t="n">
+      <c r="J273" s="3" t="n">
         <v>44666</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K273" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>