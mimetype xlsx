--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K462"/>
+  <dimension ref="A1:K470"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 20:21:51</t>
+          <t>Exported on: 2026-10-26 13:33:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6069,286 +6069,286 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45437</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035265431 — Neno Archit Sewakram/ Gagesha Dongre Gram Ghoghri</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>70400</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035265508 — Neno Archid Kary  Arvind /Janglya Gram Ghoghri</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>70400</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035265519 — Neno Archid Chnadrkala/ Dashrath Gram Tansaramal</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>70400</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035265523 — Neno Archid Vijay/Bhiayalal Dongre Gram Ghoghri</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>70400</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035266544 — Neno Archid Hariram/Rajaram Tansaramal</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>70400</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45437</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035266569 — Kapildhara Kup Nirman Arjun/Punaji Tansaramal</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>298282.5</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45568</v>
@@ -6398,145 +6398,145 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035396641 — Recharage pits Nirman kary takchand kumre ki kup par ghoghari</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035396803 — Recharage pits Nirman kary mayaram /kunjilal ki kup par ghoghari</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035397006 — Recharage pits Nirman kary rukhama /sirpat ki kup par ghoghari</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
@@ -6637,51 +6637,51 @@
       <c r="J143" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/22012035432572 — dugwell Recharge pit mayaram/kunjilal ke kup ke pass ghoghari</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
@@ -11917,51 +11917,51 @@
       <c r="J251" s="3" t="n">
         <v>45585</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/4646340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143775611</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>3159</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45725</v>
@@ -12013,51 +12013,51 @@
       <c r="J253" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/4647956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143858405</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21057</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45690</v>
@@ -12207,51 +12207,51 @@
       <c r="J257" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/4780172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127656024</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>23085</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45634</v>
@@ -12354,51 +12354,51 @@
       <c r="J260" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5083681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126829768</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>21076</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45753</v>
@@ -12697,51 +12697,51 @@
       <c r="J267" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5240720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125960232</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>19159</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45749</v>
@@ -12891,51 +12891,51 @@
       <c r="J271" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5250428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121631580</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>21352</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45767</v>
@@ -12987,125 +12987,127 @@
       <c r="J273" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5251388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121422492</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>8353</v>
+        <v>13819</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5254105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126726931</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15555</v>
+        <v>24429</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K275" s="3"/>
+      <c r="K275" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13130,98 +13132,100 @@
       <c r="J276" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5254653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121426262</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>19337</v>
+        <v>24035</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45767</v>
       </c>
-      <c r="K277" s="3"/>
+      <c r="K277" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5262630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123867391</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>16709</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45921</v>
@@ -13337,64 +13341,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5273719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125150674</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>24025</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>46201</v>
+        <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
@@ -13469,51 +13473,51 @@
       <c r="J283" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5281446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127836825</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45719</v>
@@ -13580,64 +13584,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5290765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125155909</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23329</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>46145</v>
+        <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
@@ -13810,51 +13814,51 @@
       <c r="J290" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5308772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125693133</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>21599</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45767</v>
@@ -13955,51 +13959,51 @@
       <c r="J293" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5341488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125674582</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>22580</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45767</v>
@@ -14051,51 +14055,51 @@
       <c r="J295" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5361669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121433707</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>15421</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45774</v>
@@ -14147,51 +14151,51 @@
       <c r="J297" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5371777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121798678</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>15012</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45802</v>
@@ -14243,51 +14247,51 @@
       <c r="J299" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5381943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121631990</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>21620</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45893</v>
@@ -14537,78 +14541,80 @@
       <c r="J305" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5815590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121431401</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>15163</v>
+        <v>24763</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45963</v>
       </c>
-      <c r="K306" s="3"/>
+      <c r="K306" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14780,98 +14786,98 @@
       <c r="J310" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5828649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143842222</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5828662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126914456</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46187</v>
@@ -14972,78 +14978,80 @@
       <c r="J314" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5828722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127644684</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>22329</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45963</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15117,51 +15125,51 @@
       <c r="J317" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124117738</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46194</v>
@@ -15311,98 +15319,100 @@
       <c r="J321" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122033618</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K322" s="3"/>
+      <c r="K322" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143873383</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46187</v>
@@ -15454,145 +15464,145 @@
       <c r="J324" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125824662</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144091836</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5829483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126925776</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45742</v>
@@ -15840,6319 +15850,6699 @@
       <c r="J332" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/5879317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126827874</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>19817</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46089</v>
       </c>
-      <c r="K333" s="3"/>
+      <c r="K333" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/6081720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121991715</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46194</v>
       </c>
-      <c r="K334" s="3"/>
+      <c r="K334" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1736007062/IF/IAY/6086910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125894707</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/641677 — Construction of IAY House -IAY REG. NO. MP1081690</t>
+          <t>1736007062/IF/IAY/6259738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122258892</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15450</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/644346 — Construction of IAY House -IAY REG. NO. MP1280438</t>
+          <t>1736007062/IF/IAY/6267564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127663264</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>14762</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/648605 — Construction of IAY House -IAY REG. NO. MP2324760</t>
+          <t>1736007062/IF/IAY/6274484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143866947</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15450</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/649841 — Construction of IAY House -IAY REG. NO. MP2965844</t>
+          <t>1736007062/IF/IAY/6359492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143818552</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/649842 — Construction of IAY House -IAY REG. NO. MP2965916</t>
+          <t>1736007062/IF/IAY/6359714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120661040</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>15248</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/649951 — Construction of IAY House -IAY REG. NO. MP3030860</t>
+          <t>1736007062/IF/IAY/6359742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144113700</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/688536 — Construction of IAY House -IAY REG. NO. MP1071084</t>
+          <t>1736007062/IF/IAY/6359848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144121475</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>17170</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42925</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/729229 — Construction of IAY House -IAY REG. NO. MP1943928</t>
+          <t>1736007062/IF/IAY/6359866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123828130</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>15824</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42925</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/742014 — Construction of IAY House -IAY REG. NO. MP2285659</t>
+          <t>1736007062/IF/IAY/641677 — Construction of IAY House -IAY REG. NO. MP1081690</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>16482</v>
+        <v>15450</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42911</v>
+        <v>42820</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43141</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/743288 — Construction of IAY House -IAY REG. NO. MP2324796</t>
+          <t>1736007062/IF/IAY/644346 — Construction of IAY House -IAY REG. NO. MP1280438</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>15652</v>
+        <v>14762</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43002</v>
+        <v>42820</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43188</v>
+        <v>43072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/743530 — Construction of IAY House -IAY REG. NO. MP2332032</t>
+          <t>1736007062/IF/IAY/648605 — Construction of IAY House -IAY REG. NO. MP2324760</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>15652</v>
+        <v>15450</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42911</v>
+        <v>42820</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43236</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/759047 — Construction of IAY House -IAY REG. NO. MP2914026</t>
+          <t>1736007062/IF/IAY/649841 — Construction of IAY House -IAY REG. NO. MP2965844</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42911</v>
+        <v>42869</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43252</v>
+        <v>42961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/759161 — Construction of IAY House -IAY REG. NO. MP2918812</t>
+          <t>1736007062/IF/IAY/649842 — Construction of IAY House -IAY REG. NO. MP2965916</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>15106</v>
+        <v>15248</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42911</v>
+        <v>42820</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43086</v>
+        <v>43002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/759270 — Construction of IAY House -IAY REG. NO. MP2923272</t>
+          <t>1736007062/IF/IAY/649951 — Construction of IAY House -IAY REG. NO. MP3030860</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42890</v>
+        <v>42820</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43079</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/760806 — Construction of IAY House -IAY REG. NO. MP2992587</t>
+          <t>1736007062/IF/IAY/688536 — Construction of IAY House -IAY REG. NO. MP1071084</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15278</v>
+        <v>17170</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42890</v>
+        <v>42925</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43089</v>
+        <v>43384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/760856 — Construction of IAY House -IAY REG. NO. MP2995884</t>
+          <t>1736007062/IF/IAY/729229 — Construction of IAY House -IAY REG. NO. MP1943928</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15652</v>
+        <v>15824</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42911</v>
+        <v>42925</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43218</v>
+        <v>43162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/760857 — Construction of IAY House -IAY REG. NO. MP2995894</t>
+          <t>1736007062/IF/IAY/742014 — Construction of IAY House -IAY REG. NO. MP2285659</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15480</v>
+        <v>16482</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43002</v>
+        <v>42911</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43146</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/761470 — Construction of IAY House -IAY REG. NO. MP3029565</t>
+          <t>1736007062/IF/IAY/743288 — Construction of IAY House -IAY REG. NO. MP2324796</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15764</v>
+        <v>15652</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42911</v>
+        <v>43002</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43146</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/769482 — Construction of IAY House -IAY REG. NO. MP3409866</t>
+          <t>1736007062/IF/IAY/743530 — Construction of IAY House -IAY REG. NO. MP2332032</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15442</v>
+        <v>15652</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42925</v>
+        <v>42911</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43188</v>
+        <v>43236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/771995 — Construction of IAY House -IAY REG. NO. MP3526443</t>
+          <t>1736007062/IF/IAY/759047 — Construction of IAY House -IAY REG. NO. MP2914026</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15532</v>
+        <v>15480</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43002</v>
+        <v>42911</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43373</v>
+        <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/913282 — Construction of IAY House -IAY REG. NO. MP2322585</t>
+          <t>1736007062/IF/IAY/759161 — Construction of IAY House -IAY REG. NO. MP2918812</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>14104</v>
+        <v>15106</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42890</v>
+        <v>42911</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>42994</v>
+        <v>43086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/944658 — Construction of IAY House -IAY REG. NO. MP2908711</t>
+          <t>1736007062/IF/IAY/759270 — Construction of IAY House -IAY REG. NO. MP2923272</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>15450</v>
+        <v>15308</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42925</v>
+        <v>42890</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43146</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/945037 — Construction of IAY House -IAY REG. NO. MP2918809</t>
+          <t>1736007062/IF/IAY/760806 — Construction of IAY House -IAY REG. NO. MP2992587</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15480</v>
+        <v>15278</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42967</v>
+        <v>42890</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43128</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/968023 — Construction of IAY House -IAY REG. NO. MP3498730</t>
+          <t>1736007062/IF/IAY/760856 — Construction of IAY House -IAY REG. NO. MP2995884</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>16150</v>
+        <v>15652</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>42911</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43541</v>
+        <v>43218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/972876 — Construction of IAY House -IAY REG. NO. MP3627851</t>
+          <t>1736007062/IF/IAY/760857 — Construction of IAY House -IAY REG. NO. MP2995894</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>16236</v>
+        <v>15480</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42925</v>
+        <v>43002</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43593</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/982522 — Construction of IAY House -IAY REG. NO. MP3981366</t>
+          <t>1736007062/IF/IAY/761470 — Construction of IAY House -IAY REG. NO. MP3029565</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15480</v>
+        <v>15764</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>42911</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43162</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736007062/IF/IAY/982574 — Construction of IAY House -IAY REG. NO. MP3982893</t>
+          <t>1736007062/IF/IAY/769482 — Construction of IAY House -IAY REG. NO. MP3409866</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>15592</v>
+        <v>15442</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42925</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43146</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/1403 — मेढ बंधान कार्य विश्राम/गेन्‍दू</t>
+          <t>1736007062/IF/IAY/771995 — Construction of IAY House -IAY REG. NO. MP3526443</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>40000</v>
+        <v>15865</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>38012</v>
+        <v>15532</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>40895</v>
+        <v>43002</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>41292</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/1404 — मेढ बंधान कार्य महेश/रामशा</t>
+          <t>1736007062/IF/IAY/913282 — Construction of IAY House -IAY REG. NO. MP2322585</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>40000</v>
+        <v>16340</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>38376</v>
+        <v>14104</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>40863</v>
+        <v>42890</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>41285</v>
+        <v>42994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/1588 — खेल मैदान निर्माण कार्य मा.शा तंसरामाल</t>
+          <t>1736007062/IF/IAY/944658 — Construction of IAY House -IAY REG. NO. MP2908711</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>500000</v>
+        <v>16340</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>486147.56</v>
+        <v>15450</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41007</v>
+        <v>42925</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42597</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/22012034293479 — shantidhaam nirman tansramall</t>
+          <t>1736007062/IF/IAY/945037 — Construction of IAY House -IAY REG. NO. MP2918809</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>180000</v>
+        <v>16340</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>22949</v>
+        <v>15480</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42687</v>
+        <v>42967</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>42819</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/22012034301630 — SHANTIDAM NIRMAN GOGHRIY</t>
+          <t>1736007062/IF/IAY/968023 — Construction of IAY House -IAY REG. NO. MP3498730</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>180000</v>
+        <v>16340</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>178937.57</v>
+        <v>16150</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42820</v>
+        <v>42911</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43069</v>
+        <v>43541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/22012034301631 — shantidam nirman tinkuhi</t>
+          <t>1736007062/IF/IAY/972876 — Construction of IAY House -IAY REG. NO. MP3627851</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>180000</v>
+        <v>16340</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>178557.57</v>
+        <v>16236</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42841</v>
+        <v>42925</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43069</v>
+        <v>43593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/3799433226 — BOLDER MED BANDHAN (RUKKHO/GHUDAN)</t>
+          <t>1736007062/IF/IAY/982522 — Construction of IAY House -IAY REG. NO. MP3981366</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42911</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>43162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Boulder removal / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/3799435036 — बोल्डर मेड बंधान डूम्मान /चिंध्या  घोघरी</t>
+          <t>1736007062/IF/IAY/982574 — Construction of IAY House -IAY REG. NO. MP3982893</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>219300</v>
+        <v>16340</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>112916</v>
+        <v>15592</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41784</v>
+        <v>42925</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>41927</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/3799435037 — बोल्डर मेड बंधान रुख्खो बाई /घुडन  घोघरी</t>
+          <t>1736007062/LD/1403 — मेढ बंधान कार्य विश्राम/गेन्‍दू</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>219500</v>
+        <v>40000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>137350</v>
+        <v>38012</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41784</v>
+        <v>40895</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>41897</v>
+        <v>41292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/787 — मेड बन्‍घान कार्य पन्‍चम  भल्‍तया</t>
+          <t>1736007062/LD/1404 — मेढ बंधान कार्य महेश/रामशा</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>7600</v>
+        <v>40000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>10523</v>
+        <v>38376</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>39859</v>
+        <v>40863</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>39885</v>
+        <v>41285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/788 — मैड बंधान कायॅ घोघरी हुन्‍नीलाल/रंजौ</t>
+          <t>1736007062/LD/1588 — खेल मैदान निर्माण कार्य मा.शा तंसरामाल</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>7600</v>
+        <v>500000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>16660</v>
+        <v>486147.56</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39875</v>
+        <v>41007</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>39920</v>
+        <v>42597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/789 — मेड बन्‍धान कार्य मेहताब / प्‍यारेलाल</t>
+          <t>1736007062/LD/22012034293479 — shantidhaam nirman tansramall</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>22949</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39840</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>42687</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>42819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/790 — मेड बन्‍धान कार्य मेहताब / प्‍यारेलाल</t>
+          <t>1736007062/LD/22012034301630 — SHANTIDAM NIRMAN GOGHRIY</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>3640</v>
+        <v>180000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>9062</v>
+        <v>178937.57</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39874</v>
+        <v>42820</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>39885</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/791 — मेड बंधान कायॅ कैलास/धुरू</t>
+          <t>1736007062/LD/22012034301631 — shantidam nirman tinkuhi</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>178557.57</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>39839</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>42841</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>43069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/792 — मेड बंधान कायॅ कैलास/धुरू</t>
+          <t>1736007062/LD/3799433226 — BOLDER MED BANDHAN (RUKKHO/GHUDAN)</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>7600</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15287</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>39887</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Boulder removal / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/793 — मेंढ बधान  तुलसिया / बल्‍लू</t>
+          <t>1736007062/LD/3799435036 — बोल्डर मेड बंधान डूम्मान /चिंध्या  घोघरी</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>3640</v>
+        <v>219300</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>7317</v>
+        <v>112916</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39894</v>
+        <v>41784</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>39892</v>
+        <v>41927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/794 — मेंढ बधान कार्य फुलवती</t>
+          <t>1736007062/LD/3799435037 — बोल्डर मेड बंधान रुख्खो बाई /घुडन  घोघरी</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>219500</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>6779</v>
+        <v>137350</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>40126</v>
+        <v>41784</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>40135</v>
+        <v>41897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/795 — मेड बंधान कायॅ रोसन/तुकडु</t>
+          <t>1736007062/LD/787 — मेड बन्‍घान कार्य पन्‍चम  भल्‍तया</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>7600</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>10523</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>39474</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>39859</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>39885</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/796 — मेड बंधान कायॅ रोसन/तुकडु</t>
+          <t>1736007062/LD/788 — मैड बंधान कायॅ घोघरी हुन्‍नीलाल/रंजौ</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>3640</v>
+        <v>7600</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>8570</v>
+        <v>16660</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>39873</v>
+        <v>39875</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>39892</v>
+        <v>39920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/797 — मेंढ बधान कार्य सम्‍मो / बिहारी</t>
+          <t>1736007062/LD/789 — मेड बन्‍धान कार्य मेहताब / प्‍यारेलाल</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>3640</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>7916</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>39894</v>
-[...3 lines deleted...]
-      </c>
+        <v>39840</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/798 — मेंढ बधान कार्य कुजीलाल / रन्‍जो</t>
+          <t>1736007062/LD/790 — मेड बन्‍धान कार्य मेहताब / प्‍यारेलाल</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>3640</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>9645</v>
+        <v>9062</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>39895</v>
+        <v>39874</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>39905</v>
+        <v>39885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736007062/LD/808 — मेढ़ बंधान कायॅ मंसाराम/मुंसी</t>
+          <t>1736007062/LD/791 — मेड बंधान कायॅ कैलास/धुरू</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>36400</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>9008</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>39839</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034183095 — C.C.ROAD JAGESHWARI MANDIR INDRA COLONY TANSRAMAL</t>
+          <t>1736007062/LD/792 — मेड बंधान कायॅ कैलास/धुरू</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>7600</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>15287</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41516</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>39887</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>39914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034183227 — Jageshvari mandir se endira kalonee</t>
+          <t>1736007062/LD/793 — मेंढ बधान  तुलसिया / बल्‍लू</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>3640</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>7317</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41151</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>39894</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>39892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034183229 — २ श्रेणी मार्ग नागपुर रोड से तन्सरा रेयत तक</t>
+          <t>1736007062/LD/794 — मेंढ बधान कार्य फुलवती</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>154812.6</v>
+        <v>6779</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41539</v>
+        <v>40126</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>41900</v>
+        <v>40135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034183234 — पंच परमेश्वर सी सी रोड निर्माण जागेस्व्र्री मंदिर</t>
+          <t>1736007062/LD/795 — मेड बंधान कायॅ रोसन/तुकडु</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>158000</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>29930</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41539</v>
-[...3 lines deleted...]
-      </c>
+        <v>39474</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034185930 — C.C.ROAD SEETARAM KE MAKAN SE ARJUN KE MAKAN KI OR</t>
+          <t>1736007062/LD/796 — मेड बंधान कायॅ रोसन/तुकडु</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>3640</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>8570</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41151</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>39892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034186017 — पंच परमेश्वर सी सी रोड निर्माण सीताराम के मकान से</t>
+          <t>1736007062/LD/797 — मेंढ बधान कार्य सम्‍मो / बिहारी</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>113000</v>
+        <v>3640</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>45406</v>
+        <v>7916</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41560</v>
+        <v>39894</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>41623</v>
+        <v>39905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034286139 — Khet Sadak Yojna Kishan ke khet to Madhuraw ke khet tak</t>
+          <t>1736007062/LD/798 — मेंढ बधान कार्य कुजीलाल / रन्‍जो</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>1231000</v>
+        <v>3640</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>281610</v>
+        <v>9645</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42285</v>
+        <v>39895</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42766</v>
+        <v>39905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034302979 — Khet Sadak Yojna-</t>
+          <t>1736007062/LD/808 — मेढ़ बंधान कायॅ मंसाराम/मुंसी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>36400</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>9008</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42307</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>39914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034324287 — सुदूर सडक माध्यमिक शाला से तारा ग्राम तक</t>
+          <t>1736007062/RC/22012034183095 — C.C.ROAD JAGESHWARI MANDIR INDRA COLONY TANSRAMAL</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>870000</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>19900</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42764</v>
-[...3 lines deleted...]
-      </c>
+        <v>41516</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034326039 — sudur sadak tansramal</t>
+          <t>1736007062/RC/22012034183227 — Jageshvari mandir se endira kalonee</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42755</v>
+        <v>41151</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034326040 — sudur sadak tansramal</t>
+          <t>1736007062/RC/22012034183229 — २ श्रेणी मार्ग नागपुर रोड से तन्सरा रेयत तक</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>154812.6</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>41539</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>41900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034326042 — sudur sadak tansramal</t>
+          <t>1736007062/RC/22012034183234 — पंच परमेश्वर सी सी रोड निर्माण जागेस्व्र्री मंदिर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>158000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>29930</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>41539</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>41633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034332872 — c.c.road I/C DRAIN FROM  sanjay ke ghar se yesvant ke makan tak</t>
+          <t>1736007062/RC/22012034185930 — C.C.ROAD SEETARAM KE MAKAN SE ARJUN KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>36366</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>7260</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>41151</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034372332 — Sudor Raod Tansramal</t>
+          <t>1736007062/RC/22012034186017 — पंच परमेश्वर सी सी रोड निर्माण सीताराम के मकान से</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>113000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>45406</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43040</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>41560</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>41623</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034561516 — RCC NALI NIRMAN KRAPAL SHRIWAS KE MAKAN SE SARVAN VISHWAKARMA KA MAKAN KI OR</t>
+          <t>1736007062/RC/22012034286139 — Khet Sadak Yojna Kishan ke khet to Madhuraw ke khet tak</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>66500</v>
+        <v>1231000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>281610</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>42285</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>42766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034561519 — CC ROAD NIRMAN DURGA KUMRE KE MAKAN SE PANCHLAL UIKE KE MAKAN KI OR</t>
+          <t>1736007062/RC/22012034302979 — Khet Sadak Yojna-</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>31200</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>30950</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>42307</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034566562 — CC ROAD NIRMAN LALDHANA EMLI KE PED KE PAS SE TARA ROAD TAK</t>
+          <t>1736007062/RC/22012034324287 — सुदूर सडक माध्यमिक शाला से तारा ग्राम तक</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>66200</v>
+        <v>870000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>65605</v>
+        <v>19900</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44320</v>
+        <v>42764</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>44464</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034660595 — Cement concrete Road Nirman Kary mata mandir se sanjay deshmukh ke makan ki or</t>
+          <t>1736007062/RC/22012034326039 — sudur sadak tansramal</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>31056.69</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>42755</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034663100 — सी सी  सड़क नागपूर मेन रोड से दुर्गेश के मकान की ओर</t>
+          <t>1736007062/RC/22012034326040 — sudur sadak tansramal</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>9272</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45298</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034670054 — सी सी रोड भगवत केमकान से संतलाल के मकान तक</t>
+          <t>1736007062/RC/22012034326042 — sudur sadak tansramal</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45201</v>
+        <v>42761</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/22012034670058 — सी सी रोड भगवत केमकान से संतलाल के मकान तक</t>
+          <t>1736007062/RC/22012034332872 — c.c.road I/C DRAIN FROM  sanjay ke ghar se yesvant ke makan tak</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>70000</v>
+        <v>36366</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>62662.3</v>
+        <v>7260</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45542</v>
+        <v>42820</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>45735</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/9065 — दितीय श्रेणी सडक  मोहखेड मुख्‍य सड़क से तंसरामाल</t>
+          <t>1736007062/RC/22012034372332 — Sudor Raod Tansramal</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>492000</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>457808</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>40265</v>
-[...3 lines deleted...]
-      </c>
+        <v>43040</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/9066 — दितीय श्रेणी सडक  अर्जुन दौलत के मकान से गढ़मउ सीम</t>
+          <t>1736007062/RC/22012034561516 — RCC NALI NIRMAN KRAPAL SHRIWAS KE MAKAN SE SARVAN VISHWAKARMA KA MAKAN KI OR</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>492000</v>
+        <v>66500</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>475388</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/9067 — दितीय श्रेणी सडक घोघरी 2 से नोनीछापा रोड़ तक</t>
+          <t>1736007062/RC/22012034561519 — CC ROAD NIRMAN DURGA KUMRE KE MAKAN SE PANCHLAL UIKE KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>265000</v>
+        <v>31200</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>256258</v>
+        <v>30950</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40300</v>
+        <v>44291</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>41320</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/9152 — दितीय सडक निर्माण कार्य घोघरी कबाईजोब से अम्‍बाझिर</t>
+          <t>1736007062/RC/22012034566562 — CC ROAD NIRMAN LALDHANA EMLI KE PED KE PAS SE TARA ROAD TAK</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>499000</v>
+        <v>66200</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>493634.83</v>
+        <v>65605</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>40594</v>
+        <v>44320</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>41697</v>
+        <v>44464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/9306 — सी सी रोड निर्माण कार्य दुर्गा के मकान से मुन्‍ना</t>
+          <t>1736007062/RC/22012034660595 — Cement concrete Road Nirman Kary mata mandir se sanjay deshmukh ke makan ki or</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>152000</v>
+        <v>47000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>61380</v>
+        <v>31056.69</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41159</v>
+        <v>45207</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42019</v>
+        <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/तंसरामाल022 — नागपूर रोड से घोघरी 1तक  द्वितिय श्रेणि सड़क निर्माण</t>
+          <t>1736007062/RC/22012034663100 — सी सी  सड़क नागपूर मेन रोड से दुर्गेश के मकान की ओर</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>496000</v>
+        <v>24000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>246208.3</v>
+        <v>9272</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39225</v>
+        <v>45298</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>39174</v>
+        <v>45804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RC/तंसरामाल//d10 — द्वितीय श्रेणी सडक निर्माण कार्य घोघरी</t>
+          <t>1736007062/RC/22012034670054 — सी सी रोड भगवत केमकान से संतलाल के मकान तक</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>54511</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39516</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034222167 — NIRMAL BHARAT ABHIYAN 10 FAMLIY PART 1</t>
+          <t>1736007062/RC/22012034670058 — सी सी रोड भगवत केमकान से संतलाल के मकान तक</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>54000</v>
+        <v>70000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>36441.48</v>
+        <v>62662.3</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41735</v>
+        <v>45542</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42262</v>
+        <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034247331 — NIRMAL BHARAT ABHIYAN 10 PERSON GHOGRI</t>
+          <t>1736007062/RC/9065 — दितीय श्रेणी सडक  मोहखेड मुख्‍य सड़क से तंसरामाल</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>54000</v>
+        <v>492000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>457808</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>40265</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>41040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034255441 — Nirmal Bhart Abhiyan Tansaramal - 20 Beneficial</t>
+          <t>1736007062/RC/9066 — दितीय श्रेणी सडक  अर्जुन दौलत के मकान से गढ़मउ सीम</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>108000</v>
+        <v>492000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>475388</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41889</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>40300</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>41426</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034510661 — Construction of CC Drain (Nali) from krapal shrivas house to sarvan visvkarma house towards</t>
+          <t>1736007062/RC/9067 — दितीय श्रेणी सडक घोघरी 2 से नोनीछापा रोड़ तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>66500</v>
+        <v>265000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>62262</v>
+        <v>256258</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44446</v>
+        <v>40300</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>44688</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603905 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
+          <t>1736007062/RC/9152 — दितीय सडक निर्माण कार्य घोघरी कबाईजोब से अम्‍बाझिर</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>22740.76</v>
+        <v>499000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>493634.83</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>40594</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>41697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603906 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
+          <t>1736007062/RC/9306 — सी सी रोड निर्माण कार्य दुर्गा के मकान से मुन्‍ना</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>61380</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>41159</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603908 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
+          <t>1736007062/RC/तंसरामाल022 — नागपूर रोड से घोघरी 1तक  द्वितिय श्रेणि सड़क निर्माण</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>246208.3</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>39225</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>39174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603909 — SBM/Construction of Nadep at Near Shiv mandir Tinkuhi</t>
+          <t>1736007062/RC/तंसरामाल//d10 — द्वितीय श्रेणी सडक निर्माण कार्य घोघरी</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>22740.76</v>
+        <v>496000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>54511</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>39516</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>40326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603912 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034222167 — NIRMAL BHARAT ABHIYAN 10 FAMLIY PART 1</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>36441.48</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>41735</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>42262</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603915 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034247331 — NIRMAL BHARAT ABHIYAN 10 PERSON GHOGRI</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44471</v>
+        <v>41665</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603916 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034255441 — Nirmal Bhart Abhiyan Tansaramal - 20 Beneficial</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44471</v>
+        <v>41889</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603917 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034510661 — Construction of CC Drain (Nali) from krapal shrivas house to sarvan visvkarma house towards</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>66500</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>62262</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>44446</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>44688</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603919 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034603905 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>22740.76</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603926 — SBM/Construction of Nadep at Near Shiv mandir Tinkuhi</t>
+          <t>1736007062/RS/22012034603906 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034603933 — SBM/Construction of Soak pit  at Near  indra collony Hand Pump  Tinkuhi</t>
+          <t>1736007062/RS/22012034603908 — SBM/Construction of Nadep  at Near  indra collony Tinkuhi</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>27458.99</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736007062/RS/22012034604271 — SBM/Construction of Soak pit  at Near  Shiv Temple  Hand Pump  Tinkuhi</t>
+          <t>1736007062/RS/22012034603909 — SBM/Construction of Nadep at Near Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>27423.39</v>
+        <v>22740.76</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034624319 — Construction of Nala Sudrikaran work from Ojha form to NH Road</t>
+          <t>1736007062/RS/22012034603912 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44223</v>
+        <v>44471</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034624321 — Construction of Nala Sudrikaran work from Ojha form to NH Road</t>
+          <t>1736007062/RS/22012034603915 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44223</v>
+        <v>44471</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034637964 — Nala sudrikaran kary Ojha Nala</t>
+          <t>1736007062/RS/22012034603916 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>601192.1</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>531588</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034896834 — Nala Sudhriykaran Nirman kary Jamunjhiri nala me</t>
+          <t>1736007062/RS/22012034603917 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>951808.19</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>729724</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44585</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034896841 — Nala Sudhriykaran Nirman kary Bhudkanala nala me</t>
+          <t>1736007062/RS/22012034603919 — SBM/Construction of Nadep  at Near  Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>718572.09</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>658336</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44597</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034974368 — CTR Nala Pathoupchar Nagpur Road se Fakira ke khet tak Tansramal</t>
+          <t>1736007062/RS/22012034603926 — SBM/Construction of Nadep at Near Shiv mandir Tinkuhi</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034986713 — CTR/TS/25 Gully plug nirman kary jamunjhiri nala me o se 500 mts</t>
+          <t>1736007062/RS/22012034603933 — SBM/Construction of Soak pit  at Near  indra collony Hand Pump  Tinkuhi</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>418958.4</v>
+        <v>27458.99</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>288561.08</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44864</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034986718 — CTR/TS/20 Gully plug nirman kary jamunjhiri nala me 500 se 900 mts</t>
+          <t>1736007062/RS/22012034604271 — SBM/Construction of Soak pit  at Near  Shiv Temple  Hand Pump  Tinkuhi</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>335845.28</v>
+        <v>27423.39</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>213971.78</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44780</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012034986726 — CTR Contour Trench nirman kary marghat ke pass Ghoghari</t>
+          <t>1736007062/WC/22012034624319 — Construction of Nala Sudrikaran work from Ojha form to NH Road</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>311734.08</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>273365</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44809</v>
-[...3 lines deleted...]
-      </c>
+        <v>44223</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035022674 — Construction of Amrit Sarovar Talab (Parkolation) At Pindarvan Nala Near Jangliya Farm Ghoghari</t>
+          <t>1736007062/WC/22012034624321 — Construction of Nala Sudrikaran work from Ojha form to NH Road</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>1986628.14</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>1061272.76</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44927</v>
-[...3 lines deleted...]
-      </c>
+        <v>44223</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035054084 — Construction of Contour Trench at near Shivpal Patil Farm gram Ghoghari</t>
+          <t>1736007062/WC/22012034637964 — Nala sudrikaran kary Ojha Nala</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>731812.7</v>
+        <v>601192.1</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>632944.39</v>
+        <v>531588</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45130</v>
+        <v>44340</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>45713</v>
+        <v>44999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035054085 — Construction of Contour Trench at near Subhash kumare Farm gram Ghoghari</t>
+          <t>1736007062/WC/22012034896834 — Nala Sudhriykaran Nirman kary Jamunjhiri nala me</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>731812.7</v>
+        <v>951808.19</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>634487.33</v>
+        <v>729724</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45466</v>
+        <v>44585</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>46197</v>
+        <v>44960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035168386 — कन्टूरट्रेंच निर्माण कार्य</t>
+          <t>1736007062/WC/22012034896841 — Nala Sudhriykaran Nirman kary Bhudkanala nala me</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>718572.09</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>658336</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>44597</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>44999</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035276028 — शोक पिट पंचलाल के मकान के पास ग्राम घोघरी</t>
+          <t>1736007062/WC/22012034974368 — CTR Nala Pathoupchar Nagpur Road se Fakira ke khet tak Tansramal</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45761</v>
+        <v>44665</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035276186 — रिचार्ज पिट निर्माण कार्य कुएं के पास इंद्रा कालोनी में तंसरामाल</t>
+          <t>1736007062/WC/22012034986713 — CTR/TS/25 Gully plug nirman kary jamunjhiri nala me o se 500 mts</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>25899.46</v>
+        <v>418958.4</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>288561.08</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>44864</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>45782</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/22012035276390 — रिचार्ज पिट निर्माण कार्य शांतिधाम कुएं के पास में तंसरामाल</t>
+          <t>1736007062/WC/22012034986718 — CTR/TS/20 Gully plug nirman kary jamunjhiri nala me 500 se 900 mts</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>25899.46</v>
+        <v>335845.28</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>213971.78</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>44780</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>46124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/  5/34 — निर्माण कार्य कुंजीलाल रन्‍जो गोड तंसरामाल</t>
+          <t>1736007062/WC/22012034986726 — CTR Contour Trench nirman kary marghat ke pass Ghoghari</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>111000</v>
+        <v>311734.08</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>94090</v>
+        <v>273365</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39432</v>
+        <v>44809</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>40165</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/ 7/10 — कपिल धरा कुप निमार्ण तसरामाल</t>
+          <t>1736007062/WC/22012035022674 — Construction of Amrit Sarovar Talab (Parkolation) At Pindarvan Nala Near Jangliya Farm Ghoghari</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>111000</v>
+        <v>1986628.14</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>29251</v>
+        <v>1061272.76</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>39481</v>
+        <v>44927</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>39994</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8036 — सावॅजनिक कुप निमाण कायॅ भुडका नाला तन्‍सारामाल</t>
+          <t>1736007062/WC/22012035054084 — Construction of Contour Trench at near Shivpal Patil Farm gram Ghoghari</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>731812.7</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>632944.39</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>39576</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>45130</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>45713</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8038 — भुडका नाला कूप निमाॅण तंसरामाल</t>
+          <t>1736007062/WC/22012035054085 — Construction of Contour Trench at near Subhash kumare Farm gram Ghoghari</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>75200</v>
+        <v>731812.7</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>137856.5</v>
+        <v>634487.33</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>39873</v>
+        <v>45466</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>40693</v>
+        <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8137 — कुपनिर्माण कार्य फुलवती / सददु</t>
+          <t>1736007062/WC/22012035168386 — कन्टूरट्रेंच निर्माण कार्य</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>44400</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>35430</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>39460</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8343 — कपिल धारा कूप निर्माण पूनाराम/मौजे</t>
+          <t>1736007062/WC/22012035276028 — शोक पिट पंचलाल के मकान के पास ग्राम घोघरी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>220000</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>206309</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40601</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8344 — कूप निर्माण कार्य धनाराम/छोटे</t>
+          <t>1736007062/WC/22012035276186 — रिचार्ज पिट निर्माण कार्य कुएं के पास इंद्रा कालोनी में तंसरामाल</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>220000</v>
+        <v>25899.46</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>188625</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>40601</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/8345 — कूप निर्माण पचमं/भलतया</t>
+          <t>1736007062/WC/22012035276390 — रिचार्ज पिट निर्माण कार्य शांतिधाम कुएं के पास में तंसरामाल</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>220000</v>
+        <v>25899.46</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>190890</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>40608</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/घोघरी /199/784 — कूप निर्माण तंसरामाल हुन्‍नीलाल/रन्‍जू</t>
+          <t>1736007062/WC/  5/34 — निर्माण कार्य कुंजीलाल रन्‍जो गोड तंसरामाल</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>164514.66</v>
+        <v>94090</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>39432</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>40123</v>
+        <v>40165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/तंसरामाल//1245 — कपिल धारा कूप सम्‍मो/बिहारी</t>
+          <t>1736007062/WC/ 7/10 — कपिल धरा कुप निमार्ण तसरामाल</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>73344</v>
+        <v>29251</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39460</v>
+        <v>39481</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>39962</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WC/तंसरामाल /198/788 — कुप निर्माण घोघरी मंशाराम/ मुंशी</t>
+          <t>1736007062/WC/8036 — सावॅजनिक कुप निमाण कायॅ भुडका नाला तन्‍सारामाल</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>229699</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39425</v>
-[...3 lines deleted...]
-      </c>
+        <v>39576</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WCतसरामाल 5/28 — कपिल धरा कुप निमार्ण तुलसिया पति बबलू</t>
+          <t>1736007062/WC/8038 — भुडका नाला कूप निमाॅण तंसरामाल</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>111000</v>
+        <v>75200</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>175165</v>
+        <v>137856.5</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39425</v>
+        <v>39873</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>40083</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WCतसरामाल 7/58 — कपिल धरा कुप निमार्ण रोशन तुकडु</t>
+          <t>1736007062/WC/8137 — कुपनिर्माण कार्य फुलवती / सददु</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>111000</v>
+        <v>44400</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>114338</v>
+        <v>35430</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39467</v>
+        <v>39460</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>39983</v>
+        <v>39358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WH/19961635 — तालाब जीर्णोधार/मरम्मत निर्माण कार्य आई.टी.आई के पास.</t>
+          <t>1736007062/WC/8343 — कपिल धारा कूप निर्माण पूनाराम/मौजे</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>280000</v>
+        <v>220000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>11936</v>
+        <v>206309</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42883</v>
+        <v>40601</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44076</v>
+        <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WH/19961675 — Tansramal Talab Maramat Shamshan Ghat Ke pass</t>
+          <t>1736007062/WC/8344 — कूप निर्माण कार्य धनाराम/छोटे</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>275000</v>
+        <v>220000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>273176.04</v>
+        <v>188625</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42883</v>
+        <v>40601</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43707</v>
+        <v>41007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1736007062/WH/तन्‍सरामाल//1250 — कपिल धारा कूप मेहताप/प्‍यारेलाल</t>
+          <t>1736007062/WC/8345 — कूप निर्माण पचमं/भलतया</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>110000</v>
+        <v>220000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>86822</v>
+        <v>190890</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39539</v>
+        <v>40608</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>39969</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1736007/WC/8037 — भुडका नाला कुप निमार्ण कार्य</t>
+          <t>1736007062/WC/घोघरी /199/784 — कूप निर्माण तंसरामाल हुन्‍नीलाल/रन्‍जू</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>111000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>164514.66</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39552</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>39432</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>40123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / MOHKHED</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C462" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D462" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E462" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F462" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WC/तंसरामाल//1245 — कपिल धारा कूप सम्‍मो/बिहारी</t>
+        </is>
+      </c>
+      <c r="G462" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="n">
+        <v>111000</v>
+      </c>
+      <c r="I462" s="2" t="n">
+        <v>73344</v>
+      </c>
+      <c r="J462" s="3" t="n">
+        <v>39460</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>39962</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WC/तंसरामाल /198/788 — कुप निर्माण घोघरी मंशाराम/ मुंशी</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>111000</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>229699</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>39425</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>40165</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WCतसरामाल 5/28 — कपिल धरा कुप निमार्ण तुलसिया पति बबलू</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>111000</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>175165</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>39425</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>40083</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WCतसरामाल 7/58 — कपिल धरा कुप निमार्ण रोशन तुकडु</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>111000</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>114338</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>39467</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>39983</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WH/19961635 — तालाब जीर्णोधार/मरम्मत निर्माण कार्य आई.टी.आई के पास.</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>280000</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>11936</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>42883</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>44076</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WH/19961675 — Tansramal Talab Maramat Shamshan Ghat Ke pass</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>275000</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>273176.04</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>42883</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>43707</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1736007062/WH/तन्‍सरामाल//1250 — कपिल धारा कूप मेहताप/प्‍यारेलाल</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>110000</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>86822</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>39969</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1736007/WC/8037 — भुडका नाला कुप निमार्ण कार्य</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>39552</v>
+      </c>
+      <c r="K469" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C462" s="1" t="inlineStr">
+      <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D462" s="1" t="inlineStr">
+      <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E462" s="1" t="inlineStr">
+      <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F462" s="1" t="inlineStr">
+      <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1736/DP/9926693627 — Bans Bhirra Safai Karya Ghoghri P1283 Cwa Range</t>
         </is>
       </c>
-      <c r="G462" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H462" s="2" t="n">
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
         <v>45000</v>
       </c>
-      <c r="I462" s="2" t="n">
+      <c r="I470" s="2" t="n">
         <v>40920</v>
       </c>
-      <c r="J462" s="3" t="n">
+      <c r="J470" s="3" t="n">
         <v>41091</v>
       </c>
-      <c r="K462" s="3" t="n">
+      <c r="K470" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>