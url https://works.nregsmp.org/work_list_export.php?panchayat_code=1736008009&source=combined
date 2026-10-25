--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K370"/>
+  <dimension ref="A1:K371"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 13:39:01</t>
+          <t>Exported on: 2026-10-25 13:33:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1188,78 +1188,80 @@
       <c r="J30" s="3" t="n">
         <v>44419</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>45413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1736008009/DP/22012034604161 — वसुधा वंदन_अमृत वाटिका (75)खैल मैदान मोआदेई  ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>24120</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45329</v>
       </c>
-      <c r="K31" s="3"/>
+      <c r="K31" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
@@ -5289,98 +5291,98 @@
       <c r="J115" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/22012035568238 — Kapildhara koop nirman karya sachin Parteti dungariya GP Manegaon</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>342435.53</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>259405.09</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/22012035645128 — Kapildhara koop nirman karya Itaa Bai Ruplal dungariya GP Manegaon</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>343309.68</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>250803.99</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46051</v>
@@ -7472,98 +7474,98 @@
       <c r="J160" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/3651232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3027294</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/3651238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2979880</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>46181</v>
@@ -7713,79 +7715,79 @@
       <c r="J165" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/3792219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102951855</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>46236</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
@@ -7811,51 +7813,51 @@
       <c r="J167" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/3833848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122837668</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44684</v>
@@ -9034,78 +9036,80 @@
       <c r="J192" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/4734872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102949596</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45689</v>
       </c>
-      <c r="K193" s="3"/>
+      <c r="K193" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9473,78 +9477,80 @@
       <c r="J201" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5131630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127240448</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>22152</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45741</v>
       </c>
-      <c r="K202" s="3"/>
+      <c r="K202" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9569,51 +9575,51 @@
       <c r="J203" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5318444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102144926</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46089</v>
@@ -9712,175 +9718,177 @@
       <c r="J206" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5609819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100888480</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46007</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5776980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113960560</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5777151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123381813</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>46243</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
@@ -9955,147 +9963,147 @@
       <c r="J211" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5778228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122845759</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5778249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123417357</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5778335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127187170</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46179</v>
@@ -10196,172 +10204,176 @@
       <c r="J216" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5779023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102145967</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46068</v>
       </c>
-      <c r="K217" s="3"/>
+      <c r="K217" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5779255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123381147</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5814603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102944230</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>16945</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45955</v>
       </c>
-      <c r="K219" s="3"/>
+      <c r="K219" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10435,51 +10447,51 @@
       <c r="J221" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/IAY/5815486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148230593</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46098</v>
@@ -10531,98 +10543,98 @@
       <c r="J223" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/VB/22012035663456 — Pashu sed nirman Karya Lilabai Batti  Dungariya</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1736008009/IF/VB/22012035663465 — Pashu sed nirman Karya Pyarelal Gurge  Dungariya</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46126</v>
@@ -16522,61 +16534,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1736008009/WC/VB/22012035330187 — Construction of contour trench Budhiya bhalavi ke khet ke paas pahadi part-1 dungariya</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>198921.79</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>17200.88</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>46126</v>
+        <v>46274</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
@@ -16670,51 +16682,51 @@
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1736008009/WC/VB/22012035330225 — Construction of contour trench Kumre Ji ke khet ke paas pahadi me  Part 01 Manegaon</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>198921.79</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>7199.48</v>
+        <v>56270.48</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
@@ -16779,850 +16791,897 @@
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/12 — तालाब निर्माण मोआदेई</t>
+          <t>1736008009/WC/VB/YD/22012035336836 — Construction of Staggered contour Trench at near sindhi ke khet ke pass gram manegaon</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>488200</v>
+        <v>459971.59</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>676295</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>39428</v>
-[...3 lines deleted...]
-      </c>
+        <v>46250</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/13 — तालाब निर्माण मीरा बाई के खेत के पास</t>
+          <t>1736008009/WH/12 — तालाब निर्माण मोआदेई</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>498600</v>
+        <v>488200</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>523582</v>
+        <v>676295</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>39478</v>
+        <v>39428</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>39163</v>
+        <v>39184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/14 — तालाब निर्माण हरजलाल के खेत के पास</t>
+          <t>1736008009/WH/13 — तालाब निर्माण मीरा बाई के खेत के पास</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>498600</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>587680</v>
+        <v>523582</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>39463</v>
+        <v>39478</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>39143</v>
+        <v>39163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/15 — तालाब निर्माण पूजा श्री के खेत के पास सोमाढाना</t>
+          <t>1736008009/WH/14 — तालाब निर्माण हरजलाल के खेत के पास</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>498600</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>661348</v>
+        <v>587680</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39489</v>
+        <v>39463</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>39164</v>
+        <v>39143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/19959141 — तालाब जीर्णोद्धार एवं मरम्मत निर्माण कार्य खिरका तालाब में</t>
+          <t>1736008009/WH/15 — तालाब निर्माण पूजा श्री के खेत के पास सोमाढाना</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>330000</v>
+        <v>498600</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>99650</v>
+        <v>661348</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42867</v>
+        <v>39489</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43047</v>
+        <v>39164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937038 — स्टॉप डेम नवीनीकरण जीर्णोद्धार कार्य मंतोष भलावी के खेत पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मा</t>
+          <t>1736008009/WH/19959141 — तालाब जीर्णोद्धार एवं मरम्मत निर्माण कार्य खिरका तालाब में</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>330000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>99650</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>43047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937039 — चैक डेम कार्य दिलीप गुर्गे और मंतोष भलावी के खेत पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937038 — स्टॉप डेम नवीनीकरण जीर्णोद्धार कार्य मंतोष भलावी के खेत पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मा</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937040 — चैक डेम नवीनीकरण कार्य हरचंद के घर के पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मानेगांव में</t>
+          <t>1736008009/WH/22012034937039 — चैक डेम कार्य दिलीप गुर्गे और मंतोष भलावी के खेत पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937041 — स्टॉप डेम नवीनीकरण कार्य रवि सूर्यवंशी के खेत पास वाला नाला ग्राम मोआदेई ग्राम पंचायत मानेगांव में</t>
+          <t>1736008009/WH/22012034937040 — चैक डेम नवीनीकरण कार्य हरचंद के घर के पास वाला नाला ग्राम डुंगरिया ग्राम पंचायत मानेगांव में</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937055 — स्टैप डेम नवीनीकरण कार्य सरकारी बोरबेल के पास मोआ देई ग्राम पंचायत मानेगांव में</t>
+          <t>1736008009/WH/22012034937041 — स्टॉप डेम नवीनीकरण कार्य रवि सूर्यवंशी के खेत पास वाला नाला ग्राम मोआदेई ग्राम पंचायत मानेगांव में</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937241 — तालाब नवीनकरण कार्य छोटातालाब ग्राम पंचायत मानेगांव नवकरण कार्य छोटातालाब ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937055 — स्टैप डेम नवीनीकरण कार्य सरकारी बोरबेल के पास मोआ देई ग्राम पंचायत मानेगांव में</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937242 — तालाब नवीनकरण कार्य कुडदेव तालाब मानेगांव ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937241 — तालाब नवीनकरण कार्य छोटातालाब ग्राम पंचायत मानेगांव नवकरण कार्य छोटातालाब ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937243 — तालाब नवीनकरण कार्य हरजलाल के खेत पास तालाब मानेगांव ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937242 — तालाब नवीनकरण कार्य कुडदेव तालाब मानेगांव ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937244 — स्टॉपडैम नवीनकरण कार्य बुधिया भलावी के खेत पास डूंगरिया ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937243 — तालाब नवीनकरण कार्य हरजलाल के खेत पास तालाब मानेगांव ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937245 — स्टॉपडैम नवीनकरण कार्य नीरू धाना टोला भलावी के खेत पास मोआदेई  ग्राम पंचायत मानेगांव</t>
+          <t>1736008009/WH/22012034937244 — स्टॉपडैम नवीनकरण कार्य बुधिया भलावी के खेत पास डूंगरिया ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736008009/WH/22012034937246 — तालाब नवीनकरण कार्य मनरेगा तालाब मोआ देई</t>
+          <t>1736008009/WH/22012034937245 — स्टॉपडैम नवीनकरण कार्य नीरू धाना टोला भलावी के खेत पास मोआदेई  ग्राम पंचायत मानेगांव</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
+          <t>1736008009/WH/22012034937246 — तालाब नवीनकरण कार्य मनरेगा तालाब मोआ देई</t>
+        </is>
+      </c>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I370" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J370" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K370" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
           <t>1736008009/WH/22012034938782 — डैम मरम्मत पीएचई निर्माण कार्य  बोरवेल के पास</t>
         </is>
       </c>
-      <c r="G370" s="1" t="inlineStr">
+      <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H370" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J370" s="3" t="n">
+      <c r="H371" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J371" s="3" t="n">
         <v>45315</v>
       </c>
-      <c r="K370" s="3"/>
+      <c r="K371" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>