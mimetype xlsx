--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K443"/>
+  <dimension ref="A1:K445"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:24:41</t>
+          <t>Exported on: 2026-10-25 14:54:14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -9967,145 +9967,145 @@
       <c r="J213" s="3" t="n">
         <v>43032</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1736008026/IF/IAY/107984 — Construction of IAY House -IAY REG. NO. MP-36-008-026-002/037</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>42314</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1736008026/IF/IAY/107985 — Construction of IAY House -IAY REG. NO. MP-36-008-026-002/15</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>42314</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1736008026/IF/IAY/107986 — Construction of IAY House -IAY REG. NO. MP-36-008-026-002/16</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>42314</v>
@@ -12901,51 +12901,51 @@
       <c r="J273" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736008026/IF/IAY/3146317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4619876</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44229</v>
@@ -14124,51 +14124,51 @@
       <c r="J298" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1736008026/IF/IAY/5769263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125804889</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45902</v>
@@ -21061,103 +21061,197 @@
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1736008026/WC/VB/22012035329576 — CONTOUR TRENCH कलीराम के खेत पास पहाड़ी पर बिलवा</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>200460.93</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>51069.99</v>
+        <v>75129.99</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46236</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1736008026/WC/VB/22012035336234 — CONTOUR TRENCH JAGATRAM KE KHET PASS</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>46297</v>
+      </c>
+      <c r="K443" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1736008026/WC/VB/YD/22012035336962 — Contour tranch jagatram ke khet ke pass gram Bilva</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>479904.77</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>46250</v>
+      </c>
+      <c r="K444" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C443" s="1" t="inlineStr">
+      <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D443" s="1" t="inlineStr">
+      <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E443" s="1" t="inlineStr">
+      <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F443" s="1" t="inlineStr">
+      <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1736008026/WH/19959650 — तालाब जीर्णोद्धार मरम्मत कार्य ककई</t>
         </is>
       </c>
-      <c r="G443" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H443" s="2" t="n">
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
         <v>505000</v>
       </c>
-      <c r="I443" s="2" t="n">
+      <c r="I445" s="2" t="n">
         <v>290854.72</v>
       </c>
-      <c r="J443" s="3" t="n">
+      <c r="J445" s="3" t="n">
         <v>42871</v>
       </c>
-      <c r="K443" s="3" t="n">
+      <c r="K445" s="3" t="n">
         <v>43406</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>