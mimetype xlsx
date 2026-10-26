--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K751"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 02:18:59</t>
+          <t>Exported on: 2026-10-26 15:53:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3558,120 +3558,120 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1736008062/DP/22012034607816 — कंटूर ट्रेंच निर्माण कार्य साकर के खेत के पास घोघरा</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>995053.8</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>704606.13</v>
+        <v>865994.15</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1736008062/DP/22012034607817 — कंटूर ट्रेंच निर्माण कार्य देविन्द्र के खेत के पास पुलपुलडोह</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>1086613.48</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>414181.2</v>
+        <v>499083.39</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
@@ -4122,51 +4122,51 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1736008062/DP/22012034621799 — बृक्षारोपण कार्य तालाब पहाड़ी पर रामु के खेत के पास घोघरा</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>821228.34</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>162471.36</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45484</v>
@@ -13199,192 +13199,192 @@
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/22012035603666 — EK BAGIYA MAA KE NAAM SUNDRO KAKODIYA  GHOGHRA</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>281374.96</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>150511</v>
+        <v>155911</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/22012035603740 — EK BAGIYA MAA KE NAAM ROOPWATI DEHARIYA GHOGHRA</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>281374.96</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>158500.84</v>
+        <v>163900.84</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/22012035608792 — EK BAGIYA MAA KE NAAM KAVITA CHANDRWANSHI / VIRSING GHOGHRA</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>281374.96</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>166622.44</v>
+        <v>172022.44</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/22012035608798 — EK BAGIYA MAA KE NAAM KUSUM CHANDRWANSHI / RAMSWRUP GHOGHRA</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>281374.96</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>158246.38</v>
+        <v>163646.38</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -20415,51 +20415,51 @@
       <c r="J429" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>44943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/IAY/3692172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106657842</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>44678</v>
@@ -22177,51 +22177,51 @@
       <c r="J465" s="3" t="n">
         <v>43331</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1736008062/IF/VB/22012035664198 — पशु सेड निर्मण कार्य बबिता डेहरिया / सोभाराम डेहरिया</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46239</v>
@@ -35465,51 +35465,51 @@
       <c r="J741" s="3" t="n">
         <v>41015</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / CHHINDWARA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1736/RC/22012034672230 — Sudoor Sadak Pulpuldoh to Bhanadehi L 3000M Gram Pulpuldoh</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>8356000</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>1601558.32</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>45331</v>