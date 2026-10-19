--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K701"/>
+  <dimension ref="A1:K702"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 15:38:42</t>
+          <t>Exported on: 2026-10-19 19:34:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -12102,145 +12102,145 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/22012035244283 — Nandanflodan Kary Manik kumre Gram Jobandera GP Marram</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>232280.02</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>76606.92</v>
+        <v>80806.92</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45492</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/22012035244385 — Nandanflodhan kary Manti bai kumre Gram jobandera GP Marram</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>232280.02</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>76365</v>
+        <v>84465</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45492</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/22012035244774 — Nandanflodhan kary Pandurang  kumre Gram jobandera GP Marram</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>238354.82</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>79347</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45492</v>
@@ -12619,51 +12619,51 @@
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/22012035352379 — JGSA 2025 Dug well Recharge pit Umelal Korachi gram Jobandera Gp Marram</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45762</v>
@@ -12713,51 +12713,51 @@
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/22012035355611 — JGSA 2025 Dug well Recharge Saiwani Dhurve Gram Jobandera GP Marram</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45762</v>
@@ -17987,51 +17987,51 @@
       <c r="J377" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/4664954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150118320</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45545</v>
@@ -18426,73 +18426,73 @@
       <c r="J386" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5153145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150118559</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>18792</v>
+        <v>25092</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18522,51 +18522,51 @@
       <c r="J388" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5155111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149254616</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45758</v>
@@ -18667,73 +18667,73 @@
       <c r="J391" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5158864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104905015</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>21663</v>
+        <v>23763</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19057,51 +19057,51 @@
       <c r="J399" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5175956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150791547</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45758</v>
@@ -19349,73 +19349,73 @@
       <c r="J405" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5178988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104907414</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>17487</v>
+        <v>19587</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19494,51 +19494,51 @@
       <c r="J408" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5186067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149146305</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45758</v>
@@ -19835,51 +19835,51 @@
       <c r="J415" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5194859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149684860</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45758</v>
@@ -19980,51 +19980,51 @@
       <c r="J418" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5201375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148989681</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45758</v>
@@ -20223,73 +20223,73 @@
       <c r="J423" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5216587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148990730</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>522</v>
+        <v>2622</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20613,98 +20613,98 @@
       <c r="J431" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5240861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150113681</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>20880</v>
+        <v>22980</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5242987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150794323</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45758</v>
@@ -21295,120 +21295,120 @@
       <c r="J445" s="3" t="n">
         <v>42889</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>43011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5634677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125866509</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5635593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150115057</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>17226</v>
+        <v>21426</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21438,51 +21438,51 @@
       <c r="J448" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/5853488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104906058</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46188</v>
@@ -22269,51 +22269,51 @@
       <c r="J465" s="3" t="n">
         <v>42552</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>42986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1736009018/IF/IAY/76215 — Construction of IAY House -IAY REG. NO. MP-36-009-018-002/60</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42375</v>
@@ -31898,1840 +31898,1887 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>198000</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>34720</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>40846</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>40953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/19960126 — talab  marrmat/jirnodhar Prakas sahare ke khet ke pas marram</t>
+          <t>1736009018/WC/VB/YD/22012035335363 — Countur Tranch Nirman Karya Hanising Ke Khet Ke Pass Gram Sarkikhapa Gp Marram</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>142300</v>
+        <v>500782.68</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>117051.7</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46250</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/19960128 — talab  marrmat/jirnodhar Gariba uikey ke khet ke pas jobandera</t>
+          <t>1736009018/WH/19960126 — talab  marrmat/jirnodhar Prakas sahare ke khet ke pas marram</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>154700</v>
+        <v>142300</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>129844.92</v>
+        <v>117051.7</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/19960129 — talab  marrmat/jirnodhar Raymoti ke khet ke pas jobandera</t>
+          <t>1736009018/WH/19960128 — talab  marrmat/jirnodhar Gariba uikey ke khet ke pas jobandera</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>148800</v>
+        <v>154700</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>122669.2</v>
+        <v>129844.92</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034455316 — स्टापडेम नवीनीकरण कार्य भारत धुर्वे के खेत के पास ग्राम जोबनडेरा</t>
+          <t>1736009018/WH/19960129 — talab  marrmat/jirnodhar Raymoti ke khet ke pas jobandera</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>56848.21</v>
+        <v>148800</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>46806</v>
+        <v>122669.2</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44613</v>
+        <v>42875</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>45272</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034456401 — स्टापडेम नविनीकरण कार्य मिरेलाल धुर्वे के खेत के पास ग्राम जोबनडेरा</t>
+          <t>1736009018/WH/22012034455316 — स्टापडेम नवीनीकरण कार्य भारत धुर्वे के खेत के पास ग्राम जोबनडेरा</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>78241.19</v>
+        <v>56848.21</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>64761</v>
+        <v>46806</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>44613</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034456413 — स्टापडेम नविनीकरण कार्य सुबन भलावी के खेत के पास ग्राम जोबनडेरा</t>
+          <t>1736009018/WH/22012034456401 — स्टापडेम नविनीकरण कार्य मिरेलाल धुर्वे के खेत के पास ग्राम जोबनडेरा</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>66240.4</v>
+        <v>78241.19</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>55222</v>
+        <v>64761</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>44613</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034456417 — स्टापडेम नविनीकरण कार्य भध्दुलाल इवनाती के खेत के पास ग्राम मर्राम</t>
+          <t>1736009018/WH/22012034456413 — स्टापडेम नविनीकरण कार्य सुबन भलावी के खेत के पास ग्राम जोबनडेरा</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>50917.86</v>
+        <v>66240.4</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>42831</v>
+        <v>55222</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44613</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034456435 — स्टापडेम नविनीकरण कार्य किशोरीलाल  के खेत के पास ग्राम सरकिखापा</t>
+          <t>1736009018/WH/22012034456417 — स्टापडेम नविनीकरण कार्य भध्दुलाल इवनाती के खेत के पास ग्राम मर्राम</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>150861.8</v>
+        <v>50917.86</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>124144</v>
+        <v>42831</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44615</v>
+        <v>44613</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034457111 — स्टापडेम नवीनीकरण कार्य सनोती के खेत के पास ग्राम जोबनडेरा</t>
+          <t>1736009018/WH/22012034456435 — स्टापडेम नविनीकरण कार्य किशोरीलाल  के खेत के पास ग्राम सरकिखापा</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>75530.92</v>
+        <v>150861.8</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>61967</v>
+        <v>124144</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44615</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034907209 — Stapdem navinikaran Kary lalsu bhalavi ke khet ke paas gram jobandera</t>
+          <t>1736009018/WH/22012034457111 — स्टापडेम नवीनीकरण कार्य सनोती के खेत के पास ग्राम जोबनडेरा</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>56042.45</v>
+        <v>75530.92</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>46350</v>
+        <v>61967</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44613</v>
+        <v>44615</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034907214 — Stapdam Navinikaran kary pyarelal saryam ke khet ke pas gram jobandera</t>
+          <t>1736009018/WH/22012034907209 — Stapdem navinikaran Kary lalsu bhalavi ke khet ke paas gram jobandera</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>76130.99</v>
+        <v>56042.45</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>62346</v>
+        <v>46350</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44613</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034907219 — Stapdam Navinikaran kary sajan  ke khet ke pas gram jobandera</t>
+          <t>1736009018/WH/22012034907214 — Stapdam Navinikaran kary pyarelal saryam ke khet ke pas gram jobandera</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>75530.92</v>
+        <v>76130.99</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>62160</v>
+        <v>62346</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44615</v>
+        <v>44613</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034907398 — Stapdem navinikaran Nirman Kary raychand ke khet ke pas gram jobandera gp marram</t>
+          <t>1736009018/WH/22012034907219 — Stapdam Navinikaran kary sajan  ke khet ke pas gram jobandera</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>103208.29</v>
+        <v>75530.92</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>77948</v>
+        <v>62160</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44631</v>
+        <v>44615</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034909597 — Stapdam navinikaran kary samona ke khet ke paas gram jobandera gp marram</t>
+          <t>1736009018/WH/22012034907398 — Stapdem navinikaran Nirman Kary raychand ke khet ke pas gram jobandera gp marram</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>83286.49</v>
+        <v>103208.29</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>68835</v>
+        <v>77948</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>44631</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034934339 — तालाब नविनीकरण कार्य रायमोती के खेत के पास ग्राम जोबनडेरा ग्राम पंचायत मर्राम</t>
+          <t>1736009018/WH/22012034909597 — Stapdam navinikaran kary samona ke khet ke paas gram jobandera gp marram</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>966917.08</v>
+        <v>83286.49</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>748774.27</v>
+        <v>68835</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44708</v>
+        <v>44631</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>45565</v>
+        <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034934340 — तालाब नविनीकरण कार्य शामलाल के खेत के पास ग्राम मर्राम ग्राम पंचायत मर्राम</t>
+          <t>1736009018/WH/22012034934339 — तालाब नविनीकरण कार्य रायमोती के खेत के पास ग्राम जोबनडेरा ग्राम पंचायत मर्राम</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>772085.59</v>
+        <v>966917.08</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>635991.53</v>
+        <v>748774.27</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034934346 — तालाब नविनीकरण कार्य गरीबा के खेत के पास ग्राम जोबनडेरा ग्राम पंचायत मर्राम</t>
+          <t>1736009018/WH/22012034934340 — तालाब नविनीकरण कार्य शामलाल के खेत के पास ग्राम मर्राम ग्राम पंचायत मर्राम</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>1029610.26</v>
+        <v>772085.59</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>699833.15</v>
+        <v>635991.53</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>45566</v>
+        <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1736009018/WH/22012034936100 — Luj Bolder Cheak Nirman kary manatram kket se Nadi tak  10nag Gram Marram</t>
+          <t>1736009018/WH/22012034934346 — तालाब नविनीकरण कार्य गरीबा के खेत के पास ग्राम जोबनडेरा ग्राम पंचायत मर्राम</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>1029610.26</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>699833.15</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>45566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6256 — चयन सह सुधार अंतर्गत वन वर्ध ि‍नक कार्य कुप नं 6 गाजनडोह कक्ष क्र 1894</t>
+          <t>1736009018/WH/22012034936100 — Luj Bolder Cheak Nirman kary manatram kket se Nadi tak  10nag Gram Marram</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>34200</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>32692</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>40205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6366 — एस सी आई नं 5 गाजनडोह 1897</t>
+          <t>1736009/DP/6256 — चयन सह सुधार अंतर्गत वन वर्ध ि‍नक कार्य कुप नं 6 गाजनडोह कक्ष क्र 1894</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>35000</v>
+        <v>34200</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>32692</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39932</v>
-[...1 lines deleted...]
-      <c r="K684" s="3"/>
+        <v>40205</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>41365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6388 — बांस वक्षा रोपन कक्ष क्र 1960 कुप क्र 2 सौंसर</t>
+          <t>1736009/DP/6366 — एस सी आई नं 5 गाजनडोह 1897</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>1987000</v>
+        <v>35000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>393243</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40340</v>
-[...3 lines deleted...]
-      </c>
+        <v>39932</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6389 — वन वर्धनिक कार्य कक्ष क्र 1934 सरकीखापा</t>
+          <t>1736009/DP/6388 — बांस वक्षा रोपन कक्ष क्र 1960 कुप क्र 2 सौंसर</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>70000</v>
+        <v>1987000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>88620</v>
+        <v>393243</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40057</v>
+        <v>40340</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6395 — बांस भिर्रा सफाई कार्य कक्ष क्र 1960 कुप नं 2 सौंसर</t>
+          <t>1736009/DP/6389 — वन वर्धनिक कार्य कक्ष क्र 1934 सरकीखापा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>27000</v>
+        <v>70000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>25996</v>
+        <v>88620</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40283</v>
+        <v>40057</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/6401 — वन वर्धनिक कार्य बिगडे वनों का सुधार कक्ष क्र 1934 सरकीखापा</t>
+          <t>1736009/DP/6395 — बांस भिर्रा सफाई कार्य कक्ष क्र 1960 कुप नं 2 सौंसर</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>62000</v>
+        <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>56600</v>
+        <v>25996</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40249</v>
+        <v>40283</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/98991 — SCI van vardhnik 1897 CN 5 Gajandoh 5835/283</t>
+          <t>1736009/DP/6401 — वन वर्धनिक कार्य बिगडे वनों का सुधार कक्ष क्र 1934 सरकीखापा</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>35500</v>
+        <v>62000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>3600</v>
+        <v>56600</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40324</v>
+        <v>40249</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/9926691710 — चारागाह विकास 1934 सरकीखापा As 306/10.</t>
+          <t>1736009/DP/98991 — SCI van vardhnik 1897 CN 5 Gajandoh 5835/283</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>517000</v>
+        <v>35500</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>219463</v>
+        <v>3600</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40695</v>
+        <v>40324</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1736009/DP/9926691851 — ऊर्जावन रोपन P1942 मर्राम As306/11 Ts64</t>
+          <t>1736009/DP/9926691710 — चारागाह विकास 1934 सरकीखापा As 306/10.</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>600700</v>
+        <v>517000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>302841</v>
+        <v>219463</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40665</v>
+        <v>40695</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1736009/LD/101 — SCI van vardhanic Coup no. 1 Borpani 1905</t>
+          <t>1736009/DP/9926691851 — ऊर्जावन रोपन P1942 मर्राम As306/11 Ts64</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>43700</v>
+        <v>600700</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>40775</v>
+        <v>302841</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39787</v>
+        <v>40665</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41332</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1736009/LD/1017 — SCI Van vardhnik 1901 coup no 2 Borpani</t>
+          <t>1736009/LD/101 — SCI van vardhanic Coup no. 1 Borpani 1905</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>60100</v>
+        <v>43700</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>4300</v>
+        <v>40775</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>40525</v>
+        <v>39787</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>41332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1736009/LD/102 — SCI van vardhnic 7 Gajandoh 1895</t>
+          <t>1736009/LD/1017 — SCI Van vardhnik 1901 coup no 2 Borpani</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>63600</v>
+        <v>60100</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>4300</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39783</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>40525</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>41332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1736009/WC/001 — van vardhan karya coup no. 2 sausar comp P-1960</t>
+          <t>1736009/LD/102 — SCI van vardhnic 7 Gajandoh 1895</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>63600</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39490</v>
+        <v>39783</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1736009/WC/10000001 — Chayan sahsudhar van vardhnic Coup No. 3 Borpani C</t>
+          <t>1736009/WC/001 — van vardhan karya coup no. 2 sausar comp P-1960</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>56650</v>
+        <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39783</v>
+        <v>39490</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1736009/WC/10000002 — chayan sah sudhar van vardhnic coup no. 5 Gajandoh</t>
+          <t>1736009/WC/10000001 — Chayan sahsudhar van vardhnic Coup No. 3 Borpani C</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>51500</v>
+        <v>56650</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>49504</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>39783</v>
       </c>
-      <c r="K697" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1736009/WC/10001 — वन वर्धनिक कार्य कुप न- 2 क पी 1960</t>
+          <t>1736009/WC/10000002 — chayan sah sudhar van vardhnic coup no. 5 Gajandoh</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>47700</v>
+        <v>51500</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>5280</v>
+        <v>49504</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39753</v>
+        <v>39783</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>41332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1736009/WC/10002 — van vardhanik karya marram comp- No. 1936 coup 1-G</t>
+          <t>1736009/WC/10001 — वन वर्धनिक कार्य कुप न- 2 क पी 1960</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>45000</v>
+        <v>47700</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>5280</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39485</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>39753</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>41332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1736/RC/22012034297877 — 8 vcw culvert jobandora to sarkikhapa road , khol nalla</t>
+          <t>1736009/WC/10002 — van vardhanik karya marram comp- No. 1936 coup 1-G</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>4349000</v>
+        <v>45000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>4280298.2</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42410</v>
-[...3 lines deleted...]
-      </c>
+        <v>39485</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / SAUSAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C701" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D701" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E701" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F701" s="1" t="inlineStr">
+        <is>
+          <t>1736/RC/22012034297877 — 8 vcw culvert jobandora to sarkikhapa road , khol nalla</t>
+        </is>
+      </c>
+      <c r="G701" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H701" s="2" t="n">
+        <v>4349000</v>
+      </c>
+      <c r="I701" s="2" t="n">
+        <v>4280298.2</v>
+      </c>
+      <c r="J701" s="3" t="n">
+        <v>42410</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>43115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / SAUSAR</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C701" s="1" t="inlineStr">
+      <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D701" s="1" t="inlineStr">
+      <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E701" s="1" t="inlineStr">
+      <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F701" s="1" t="inlineStr">
+      <c r="F702" s="1" t="inlineStr">
         <is>
           <t>1736/RC/22012034651897 — PULIYA SAH RAPTA (12 ROW V.C.W.) NIRMAN KARYA BORPANI NADI GRAM SARKIKHAPA</t>
         </is>
       </c>
-      <c r="G701" s="1" t="inlineStr">
+      <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H701" s="2" t="n">
+      <c r="H702" s="2" t="n">
         <v>4267000</v>
       </c>
-      <c r="I701" s="2" t="n">
+      <c r="I702" s="2" t="n">
         <v>4199833.6</v>
       </c>
-      <c r="J701" s="3" t="n">
+      <c r="J702" s="3" t="n">
         <v>45198</v>
       </c>
-      <c r="K701" s="3" t="n">
+      <c r="K702" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>