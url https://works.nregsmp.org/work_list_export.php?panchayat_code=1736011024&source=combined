--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K437"/>
+  <dimension ref="A1:K456"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 06:37:37</t>
+          <t>Exported on: 2026-10-26 07:13:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
       <c r="J13" s="3" t="n">
         <v>43164</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1736011024/AV/22012034536854 — Anganwadi Bhawan Nrman Karya Siratha Kramank 01</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>62880</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44101</v>
@@ -4372,51 +4372,51 @@
         <v>94963</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/22012035403391 — KHET TALAB KALABAI HINGVE KE KHET ME</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>146575.58</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>23227.8</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45791</v>
@@ -4515,51 +4515,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/22012035404349 — KHET TALAB MALJI MASRAM KE KHET ME</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>146575.58</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>97648.74</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45791</v>
@@ -8754,51 +8754,51 @@
       <c r="J186" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>44881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4105882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136851944</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>44692</v>
@@ -10271,51 +10271,51 @@
       <c r="J217" s="3" t="n">
         <v>44751</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>44963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4126346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137041297</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>20436</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45428</v>
@@ -10759,51 +10759,51 @@
       <c r="J227" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4355204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141356617</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44769</v>
@@ -10953,51 +10953,51 @@
       <c r="J231" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4408434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141357060</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>44789</v>
@@ -11784,51 +11784,51 @@
       <c r="J248" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4645256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136939626</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45550</v>
@@ -12321,98 +12321,98 @@
       <c r="J259" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4791990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937907</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/4878192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937862</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>23562</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45713</v>
@@ -12905,145 +12905,145 @@
       <c r="J271" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>45938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5183784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149159549</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5186847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136850593</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>20880</v>
+        <v>25380</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5192967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136861040</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45939</v>
@@ -13977,51 +13977,51 @@
       <c r="J293" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5601771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141671007</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45897</v>
@@ -14808,51 +14808,51 @@
       <c r="J310" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136853135</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46019</v>
@@ -14904,98 +14904,98 @@
       <c r="J312" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937942</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>20601</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937950</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45729</v>
@@ -15047,120 +15047,120 @@
       <c r="J315" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136939799</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136940484</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15660</v>
+        <v>25302</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15190,98 +15190,98 @@
       <c r="J318" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136938182</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137362139</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45778</v>
@@ -15382,1201 +15382,1205 @@
       <c r="J322" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5870443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137951155</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46036</v>
       </c>
-      <c r="K323" s="3"/>
+      <c r="K323" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5949555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137855819</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137608220</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15660</v>
+        <v>25575</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137608227</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>27330</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141747669</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148504417</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937952</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136939826</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>8415</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137045176</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141756581</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141670991</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>15120</v>
+        <v>25620</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141670995</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5967697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147649002</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15660</v>
+        <v>24990</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149159541</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46134</v>
       </c>
-      <c r="K336" s="3"/>
+      <c r="K336" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137857765</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>21330</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149923077</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136851810</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>25830</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146847021</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>15660</v>
+        <v>25575</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146847030</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5968816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124310034</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5969074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137049387</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>3915</v>
+        <v>25830</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5969525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147583603</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>7830</v>
+        <v>26160</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5969527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164719</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5969829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137362133</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>3915</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1736011024/IF/IAY/5969832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141357584</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>11745</v>
+        <v>20745</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -16596,4342 +16600,5235 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>14028</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>42757</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>43014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736011024/IF/IAY/943899 — Construction of IAY House -IAY REG. NO. MP2891002</t>
+          <t>1736011024/IF/IAY/6272600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136857628</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736011024/IF/IAY/977114 — Construction of IAY House -IAY REG. NO. MP3766501</t>
+          <t>1736011024/IF/IAY/6276400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147900268</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736011024/IF/IAY/977529 — Construction of IAY House -IAY REG. NO. MP3782301</t>
+          <t>1736011024/IF/IAY/6287306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141671012</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42904</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/1003 — भूमिशिल्‍प निर्माण कार्य रा‍म‍कीशन सोनु</t>
+          <t>1736011024/IF/IAY/6389389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136937937</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>79000</v>
+        <v>28500</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>67416</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/1004 — भूमिशिल्‍प निर्माण कार्य रमेश कल्‍लु</t>
+          <t>1736011024/IF/IAY/6389397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148507386</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>96000</v>
+        <v>28500</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>76151</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41294</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/1006 — भुमिशिल्‍प निर्माण कार्य हरिराम संतु</t>
+          <t>1736011024/IF/IAY/6389404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149486696</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>96000</v>
+        <v>28500</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>66424</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41294</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/1007 — भुमिशिल्‍प निर्माण कार्य रमेश धनराज</t>
+          <t>1736011024/IF/IAY/6389535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137050459</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>96000</v>
+        <v>28500</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>56664</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41294</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/22012034295081 — शांतिधाम समतलीकरण</t>
+          <t>1736011024/IF/IAY/6389545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147865256</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>475000</v>
+        <v>28500</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>193116</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42729</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/449 — भूमि शिल्‍प कार्य/ भंगी /सोमु</t>
+          <t>1736011024/IF/IAY/6389566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147648974</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>19998</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39978</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/450 — भूमि शिल्‍प कार्य /पंढरी /सदाशिव सहारे</t>
+          <t>1736011024/IF/IAY/6389613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149166910</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>35374</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>39967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/452 — भूमि शिल्‍प कार्य/ बंशीलाल /जिवतु</t>
+          <t>1736011024/IF/IAY/6389677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149486693</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>9806</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>39985</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/453 — भूमि शिल्‍प निर्माण कार्य /मन्‍नु /मंसु</t>
+          <t>1736011024/IF/IAY/6389764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137052078</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>11795</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39973</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/454 — भूमि शिल्‍प निर्माण कार्य /राजगुरू / झिरू</t>
+          <t>1736011024/IF/IAY/6389768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141671003</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>27118</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/455 — भूमि शिल्‍प निर्माण कार्य /रेगु/ चिचकू</t>
+          <t>1736011024/IF/IAY/6389902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137362128</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>18310</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>39967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/456 — भूमि शिल्‍प निर्माण कार्य /प्‍यारेलाल / माधोराव</t>
+          <t>1736011024/IF/IAY/6389976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136940378</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>39500</v>
+        <v>45729</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/457 — भूमि शिल्‍प निर्माण कार्य /झिगु /छोटू</t>
+          <t>1736011024/IF/IAY/6389985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147855864</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>2695</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>39967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/458 — वन वधनिया C P T कार्य AS3154/141</t>
+          <t>1736011024/IF/IAY/6390021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142021891</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>40000</v>
+        <v>28500</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>39992</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>39840</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/459 — भूमि शिल्‍प निर्माण कार्य/गणपत / रामु</t>
+          <t>1736011024/IF/IAY/6390137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142021895</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>56700</v>
+        <v>28500</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>12333</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>39852</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736011024/LD/990 — भूमिशिल्‍प निर्माण कार्य दिपक प्रल्‍हाद सहारे</t>
+          <t>1736011024/IF/IAY/943899 — Construction of IAY House -IAY REG. NO. MP2891002</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>79000</v>
+        <v>16340</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>67530</v>
+        <v>15480</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41273</v>
+        <v>42869</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>41304</v>
+        <v>43147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12169 — द्वितीय श्रेणी निर्माण कार्य सिराठा से रिंगनखापा 1से 2 किलो मिटर</t>
+          <t>1736011024/IF/IAY/977114 — Construction of IAY House -IAY REG. NO. MP3766501</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>436000</v>
+        <v>16340</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>227943.5</v>
+        <v>15480</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>39855</v>
+        <v>42869</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>40511</v>
+        <v>43147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12194 — द्वितीय श्रेणी निर्माण मार्ग सिराठा से मंगोरली 0.00 Km to 0.500 Km</t>
+          <t>1736011024/IF/IAY/977529 — Construction of IAY House -IAY REG. NO. MP3782301</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>460000</v>
+        <v>16340</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>437161</v>
+        <v>15480</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>40287</v>
+        <v>42904</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>41320</v>
+        <v>43147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12201 — द्वितीय श्रेणी मार्ग सिराठा से मागोरली  0.500 Km to 1.00 Km</t>
+          <t>1736011024/LD/1003 — भूमिशिल्‍प निर्माण कार्य रा‍म‍कीशन सोनु</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>460000</v>
+        <v>79000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>152832</v>
+        <v>67416</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>40387</v>
+        <v>41265</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>41320</v>
+        <v>41304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12202 — द्वितीय श्रेणी मार्ग सिराठा से सिराठा ढाना 0.500 Km to 1.00 Km</t>
+          <t>1736011024/LD/1004 — भूमिशिल्‍प निर्माण कार्य रमेश कल्‍लु</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>460000</v>
+        <v>96000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>375651.36</v>
+        <v>76151</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>40307</v>
+        <v>41294</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>41320</v>
+        <v>41428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12203 — द्वितीय श्रेणी मार्ग सिराठा से सिराठा ढाना 0.00 Km to 0.500 Km</t>
+          <t>1736011024/LD/1006 — भुमिशिल्‍प निर्माण कार्य हरिराम संतु</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>460000</v>
+        <v>96000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>411526</v>
+        <v>66424</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>40300</v>
+        <v>41294</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>41320</v>
+        <v>41425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/12329 — पीसीसी आंतरिक निर्माण कार्य व्‍यकंटी के घर से कुसू</t>
+          <t>1736011024/LD/1007 — भुमिशिल्‍प निर्माण कार्य रमेश धनराज</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>138000</v>
+        <v>96000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>111635</v>
+        <v>56664</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41265</v>
+        <v>41294</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>42171</v>
+        <v>41447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034186009 — PCC Aantrik Road  Chindhu  Marskole to Suresh Desh</t>
+          <t>1736011024/LD/22012034295081 — शांतिधाम समतलीकरण</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>118000</v>
+        <v>475000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>79467</v>
+        <v>193116</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41546</v>
+        <v>42729</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>42171</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034186755 — ग्रेवल मार्ग  मेन रोड (रिगनखापा बस स्‍टोप) से  टेम</t>
+          <t>1736011024/LD/449 — भूमि शिल्‍प कार्य/ भंगी /सोमु</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>485000</v>
+        <v>56700</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>322217.66</v>
+        <v>19998</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41546</v>
+        <v>39978</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034186774 — ग्रेवल मार्ग मेन रोड(रिगनखापा बस स्‍टोप से टेमनी क</t>
+          <t>1736011024/LD/450 — भूमि शिल्‍प कार्य /पंढरी /सदाशिव सहारे</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>485000</v>
+        <v>56700</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>348493.56</v>
+        <v>35374</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41546</v>
+        <v>39967</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42171</v>
+        <v>39990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034199260 — Graval marg main road se temni ki hor  part- 3</t>
+          <t>1736011024/LD/452 — भूमि शिल्‍प कार्य/ बंशीलाल /जिवतु</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>485236</v>
+        <v>56700</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>373721.5</v>
+        <v>9806</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41658</v>
+        <v>39985</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42171</v>
+        <v>40159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034213388 — pcc aantrik road dhanraj bande ke makan se manaji</t>
+          <t>1736011024/LD/453 — भूमि शिल्‍प निर्माण कार्य /मन्‍नु /मंसु</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>144528</v>
+        <v>56700</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>104779</v>
+        <v>11795</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41756</v>
+        <v>39973</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42171</v>
+        <v>39985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034302431 — खेत सडक मेन रोड से दिनेश उईके के खेत तक 0.580 मीटर</t>
+          <t>1736011024/LD/454 — भूमि शिल्‍प निर्माण कार्य /राजगुरू / झिरू</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>56700</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>27118</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42109</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>39972</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>39983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034318534 — सुदूर सडक सिराठा ढाना से चाटवा तक 1 किमी ग्राम सिराठा</t>
+          <t>1736011024/LD/455 — भूमि शिल्‍प निर्माण कार्य /रेगु/ चिचकू</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>1227000</v>
+        <v>56700</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>1183255.36</v>
+        <v>18310</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42729</v>
+        <v>39967</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>44673</v>
+        <v>40148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034318540 — sudhur sadak yojna</t>
+          <t>1736011024/LD/456 — भूमि शिल्‍प निर्माण कार्य /प्‍यारेलाल / माधोराव</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>56700</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42611</v>
+        <v>39500</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034321928 — sudur sadak work</t>
+          <t>1736011024/LD/457 — भूमि शिल्‍प निर्माण कार्य /झिगु /छोटू</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>56700</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>2695</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>39967</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>39969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034330620 — सी सी रोड मेन रोड से प्रहलाद चोपडे के मकान तक 108 मीटर</t>
+          <t>1736011024/LD/458 — वन वधनिया C P T कार्य AS3154/141</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>60588</v>
+        <v>40000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>58824</v>
+        <v>39992</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42990</v>
+        <v>39840</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43419</v>
+        <v>41188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034362239 — सी सी रोड मैन रोड से कला पंजाब के मकान की ओर 42.90 मी.</t>
+          <t>1736011024/LD/459 — भूमि शिल्‍प निर्माण कार्य/गणपत / रामु</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>25000</v>
+        <v>56700</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>24768</v>
+        <v>12333</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43037</v>
+        <v>39852</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43453</v>
+        <v>39969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034362243 — सी सी रोड सुलोचना के घर से भावरॉव के मकान ओर 44 मी.</t>
+          <t>1736011024/LD/990 — भूमिशिल्‍प निर्माण कार्य दिपक प्रल्‍हाद सहारे</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>25000</v>
+        <v>79000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>24768</v>
+        <v>67530</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43037</v>
+        <v>41273</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43453</v>
+        <v>41304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034504082 — सी सी राेड मेन रोड से गंगाधर राउत के मकान की ओर 70 meter</t>
+          <t>1736011024/RC/12169 — द्वितीय श्रेणी निर्माण कार्य सिराठा से रिंगनखापा 1से 2 किलो मिटर</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>39400</v>
+        <v>436000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>38016</v>
+        <v>227943.5</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43828</v>
+        <v>39855</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43847</v>
+        <v>40511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034504084 — सी सी रोड नीलेश सहारे के मकान से सुरेशचंद्र देशमुख के मकान तक 75 meter</t>
+          <t>1736011024/RC/12194 — द्वितीय श्रेणी निर्माण मार्ग सिराठा से मंगोरली 0.00 Km to 0.500 Km</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>28700</v>
+        <v>460000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>28512</v>
+        <v>437161</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43807</v>
+        <v>40287</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43827</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034555854 — C.C.Road Anil Dahare Ke Makan Se Temu Dhobare Ke Makan Tak 116 M</t>
+          <t>1736011024/RC/12201 — द्वितीय श्रेणी मार्ग सिराठा से मागोरली  0.500 Km to 1.00 Km</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>44400</v>
+        <v>460000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>41420</v>
+        <v>152832</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44220</v>
+        <v>40387</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>44502</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/22012034558575 — cc road 100 meter</t>
+          <t>1736011024/RC/12202 — द्वितीय श्रेणी मार्ग सिराठा से सिराठा ढाना 0.500 Km to 1.00 Km</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>460000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>375651.36</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>40307</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>41320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RC/सिराठा 100/a1 — ग्रेंवल सिराठा से रिंगनखापा तक</t>
+          <t>1736011024/RC/12203 — द्वितीय श्रेणी मार्ग सिराठा से सिराठा ढाना 0.00 Km to 0.500 Km</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>436300</v>
+        <v>460000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>447563.5</v>
+        <v>411526</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39220</v>
+        <v>40300</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>40511</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209361 — NBA   SULOCHNA DHANRAJ</t>
+          <t>1736011024/RC/12329 — पीसीसी आंतरिक निर्माण कार्य व्‍यकंटी के घर से कुसू</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>5400</v>
+        <v>138000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>5238</v>
+        <v>111635</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41707</v>
+        <v>41265</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>41942</v>
+        <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209436 — NBA  nanhu anaklal</t>
+          <t>1736011024/RC/22012034186009 — PCC Aantrik Road  Chindhu  Marskole to Suresh Desh</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>5400</v>
+        <v>118000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>5488</v>
+        <v>79467</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41819</v>
+        <v>41546</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42165</v>
+        <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209468 — NBA devaji nathya</t>
+          <t>1736011024/RC/22012034186755 — ग्रेवल मार्ग  मेन रोड (रिगनखापा बस स्‍टोप) से  टेम</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>5400</v>
+        <v>485000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>5238</v>
+        <v>322217.66</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41707</v>
+        <v>41546</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41942</v>
+        <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209477 — NBA  prhalad dastrat</t>
+          <t>1736011024/RC/22012034186774 — ग्रेवल मार्ग मेन रोड(रिगनखापा बस स्‍टोप से टेमनी क</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>5400</v>
+        <v>485000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>348493.56</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>41546</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209482 — NBA Kusma rambhav</t>
+          <t>1736011024/RC/22012034199260 — Graval marg main road se temni ki hor  part- 3</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>5400</v>
+        <v>485236</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>373721.5</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>41658</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209501 — NBA yadorao baburav</t>
+          <t>1736011024/RC/22012034213388 — pcc aantrik road dhanraj bande ke makan se manaji</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>5400</v>
+        <v>144528</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>5238</v>
+        <v>104779</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41707</v>
+        <v>41756</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41942</v>
+        <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209504 — NBA ramrati ghuduya</t>
+          <t>1736011024/RC/22012034302431 — खेत सडक मेन रोड से दिनेश उईके के खेत तक 0.580 मीटर</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>5238</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41707</v>
-[...3 lines deleted...]
-      </c>
+        <v>42109</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209506 — NBA ganga ramu</t>
+          <t>1736011024/RC/22012034318534 — सुदूर सडक सिराठा ढाना से चाटवा तक 1 किमी ग्राम सिराठा</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>5400</v>
+        <v>1227000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>5238</v>
+        <v>1183255.36</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41819</v>
+        <v>42729</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42165</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034209510 — NBA madan gopal</t>
+          <t>1736011024/RC/22012034318540 — sudhur sadak yojna</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>5238</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41707</v>
-[...3 lines deleted...]
-      </c>
+        <v>42611</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034535503 — सिराटा मे गोडी मोहल्ले मे सावजनीक कुप के पास वाड 9 मे नाडेप</t>
+          <t>1736011024/RC/22012034321928 — sudur sadak work</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44300</v>
+        <v>42645</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736011024/RS/22012034535514 — गवारगोदी मे अतिरिक्त कक्ष के पास नाडेप</t>
+          <t>1736011024/RC/22012034330620 — सी सी रोड मेन रोड से प्रहलाद चोपडे के मकान तक 108 मीटर</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>60588</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>58824</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42990</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034387159 — तालाब  निर्माण कार्य  प्रकाश डोंगरे के ख्‍ोत के पास ग्राम सिराठा</t>
+          <t>1736011024/RC/22012034362239 — सी सी रोड मैन रोड से कला पंजाब के मकान की ओर 42.90 मी.</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>24768</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>43453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034387160 — तालाब  निर्माण कार्य  प्रकाश डोंगरे के ख्‍ोत के पास ग्राम सिराठा</t>
+          <t>1736011024/RC/22012034362243 — सी सी रोड सुलोचना के घर से भावरॉव के मकान ओर 44 मी.</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>1470000</v>
+        <v>25000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>24768</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>43453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034429249 — Shaiparn paikal ghodi</t>
+          <t>1736011024/RC/22012034504082 — सी सी राेड मेन रोड से गंगाधर राउत के मकान की ओर 70 meter</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>462000</v>
+        <v>39400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>372310</v>
+        <v>38016</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43464</v>
+        <v>43828</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44518</v>
+        <v>43847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034429258 — Shaiparn Bhadu Bhata</t>
+          <t>1736011024/RC/22012034504084 — सी सी रोड नीलेश सहारे के मकान से सुरेशचंद्र देशमुख के मकान तक 75 meter</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>462000</v>
+        <v>28700</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>408460</v>
+        <v>28512</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43464</v>
+        <v>43807</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>44673</v>
+        <v>43827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034559270 — SHAILPARN DEV KHILAN PAHADI PAR</t>
+          <t>1736011024/RC/22012034555854 — C.C.Road Anil Dahare Ke Makan Se Temu Dhobare Ke Makan Tak 116 M</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>658371.65</v>
+        <v>44400</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>542850</v>
+        <v>41420</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44003</v>
+        <v>44220</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>44518</v>
+        <v>44502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034790767 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
+          <t>1736011024/RC/22012034558575 — cc road 100 meter</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034790768 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
+          <t>1736011024/RC/सिराठा 100/a1 — ग्रेंवल सिराठा से रिंगनखापा तक</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>436300</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>447563.5</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>39220</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>40511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034790771 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
+          <t>1736011024/RS/22012034209361 — NBA   SULOCHNA DHANRAJ</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>5238</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>41707</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034790795 — सिराटा मे गोडी मोहल्ले हेड पम्प के पास वाड 9</t>
+          <t>1736011024/RS/22012034209436 — NBA  nanhu anaklal</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>5488</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>41819</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>42165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034893695 — contour  trench   mehra  godi  phadi may</t>
+          <t>1736011024/RS/22012034209468 — NBA devaji nathya</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>868911.18</v>
+        <v>5400</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>738847</v>
+        <v>5238</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44591</v>
+        <v>41707</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>44722</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034893697 — contour  trench   mehra  godi  phadi may</t>
+          <t>1736011024/RS/22012034209477 — NBA  prhalad dastrat</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44471</v>
+        <v>41501</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034893698 — contour  trench   mehra  godi  phadi may</t>
+          <t>1736011024/RS/22012034209482 — NBA Kusma rambhav</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44471</v>
+        <v>41501</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034893699 — contour  trench   mehra  godi  phadi may</t>
+          <t>1736011024/RS/22012034209501 — NBA yadorao baburav</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>5238</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>41707</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034987267 — तालाब नवीनीकरण श्री ढ़ोडी  के खेत के पास</t>
+          <t>1736011024/RS/22012034209504 — NBA ramrati ghuduya</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>5238</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>41707</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>42165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012034999659 — Contour trench pana godi phadi may sirtha</t>
+          <t>1736011024/RS/22012034209506 — NBA ganga ramu</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>1121401.08</v>
+        <v>5400</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>954758</v>
+        <v>5238</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44940</v>
+        <v>41819</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>45331</v>
+        <v>42165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035087206 — Kantur Trench Jhiri Gondhi Pahade Par</t>
+          <t>1736011024/RS/22012034209510 — NBA madan gopal</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>1451871.07</v>
+        <v>5400</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>1022930.62</v>
+        <v>5238</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45135</v>
+        <v>41707</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>46191</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035139168 — निस्‍तारी तालाब निर्माण कार्य मोहन कडवे के खेत के पास ग्राम सिराठा</t>
+          <t>1736011024/RS/22012034535503 — सिराटा मे गोडी मोहल्ले मे सावजनीक कुप के पास वाड 9 मे नाडेप</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>2380000</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45030</v>
+        <v>44300</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035161415 — Kantur Trench Bhakta Pari Par</t>
+          <t>1736011024/RS/22012034535514 — गवारगोदी मे अतिरिक्त कक्ष के पास नाडेप</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45319</v>
+        <v>44300</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035168030 — NISTARI  TALAB  NIRMAN  KARY  MOHAN   YADAV  KE KHET  KE  PASS SIRATA</t>
+          <t>1736011024/WC/22012034387159 — तालाब  निर्माण कार्य  प्रकाश डोंगरे के ख्‍ोत के पास ग्राम सिराठा</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>2000000</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>1955300.91</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45341</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035177939 — NISTARI   TALAB  IOCAL  NALA  SIRATA</t>
+          <t>1736011024/WC/22012034387160 — तालाब  निर्माण कार्य  प्रकाश डोंगरे के ख्‍ोत के पास ग्राम सिराठा</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>2207998.55</v>
+        <v>1470000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>2200202.47</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45560</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035278299 — RECHARGE PIT GONDI MOHALA KE PASS SIRATHA</t>
+          <t>1736011024/WC/22012034429249 — Shaiparn paikal ghodi</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>462000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>372310</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45764</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>43464</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>44518</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035282642 — RECHARGEFIT GWARGONDI ME HENDPUP PAS</t>
+          <t>1736011024/WC/22012034429258 — Shaiparn Bhadu Bhata</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>462000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>408460</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45764</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>43464</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>44673</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035282651 — RECHARGEFIT GWARGONDI ME BOREVEL KE PAS</t>
+          <t>1736011024/WC/22012034559270 — SHAILPARN DEV KHILAN PAHADI PAR</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>658371.65</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>542850</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45764</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>44003</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>44518</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035282668 — RECHARGEFIT GWARGONDI MANDIR KE PAS HANDPUM</t>
+          <t>1736011024/WC/22012034790767 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45764</v>
+        <v>44300</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035282675 — RECHARGEFIT NIRMAL NIR GOTAN KE PAS SIRATHA</t>
+          <t>1736011024/WC/22012034790768 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45764</v>
+        <v>44300</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/22012035327302 — CONTOUR TRENCH  BHAKTA  PARI   WALI PAHADI MEIN SIRATA</t>
+          <t>1736011024/WC/22012034790771 — सार्वजनीक कुप चाटवा मोहल्ला के पास वाड 01</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>46048</v>
+        <v>44300</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/32021 — निस्‍तारीत तालाब का सौंदर्यीकरण एवं विस्‍तार</t>
+          <t>1736011024/WC/22012034790795 — सिराटा मे गोडी मोहल्ले हेड पम्प के पास वाड 9</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>106362</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>39498</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/32126 — सार्वजनिक कूप निमार्ण कार्य सिराठा</t>
+          <t>1736011024/WC/22012034893695 — contour  trench   mehra  godi  phadi may</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>142600</v>
+        <v>868911.18</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>116792</v>
+        <v>738847</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39852</v>
+        <v>44591</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>42171</v>
+        <v>44722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/32188 — निर्मलनीर कूप निर्माण कार्य माध्‍यमिक शाला के पास</t>
+          <t>1736011024/WC/22012034893697 — contour  trench   mehra  godi  phadi may</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>273000</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>210912</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40304</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/32189 — कपिल धारा कून निर्माण कार्य मडका ढोडा नदी के पास</t>
+          <t>1736011024/WC/22012034893698 — contour  trench   mehra  godi  phadi may</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>273000</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>24356</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40302</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/लक्ष्‍मण/001 — कपिल धारा कूप निर्माण गणपत रामू</t>
+          <t>1736011024/WC/22012034893699 — contour  trench   mehra  godi  phadi may</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>101019</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39945</v>
+        <v>44471</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736011024/WC/सिराढा/a10 — तालाब सौंदयकरण्‍ा</t>
+          <t>1736011024/WC/22012034987267 — तालाब नवीनीकरण श्री ढ़ोडी  के खेत के पास</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>86369</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>39567</v>
+        <v>44585</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736011/DP/12187 — वन वधनिक कार्य AS 5835/59</t>
+          <t>1736011024/WC/22012034999659 — Contour trench pana godi phadi may sirtha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>14900</v>
+        <v>1121401.08</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>4270</v>
+        <v>954758</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>40848</v>
+        <v>44940</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>40854</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736011/LD/377 — वन वर्धनीक कार्य कक्ष क्र 2046 AS 3154/329</t>
+          <t>1736011024/WC/22012035087206 — Kantur Trench Jhiri Gondhi Pahade Par</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>28000</v>
+        <v>1451871.07</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>27781</v>
+        <v>1022930.62</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39929</v>
+        <v>45135</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>39480</v>
+        <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736011/LD/536 — वन वधनिया कार्य क क्र 2047 A S 3154/335</t>
+          <t>1736011024/WC/22012035139168 — निस्‍तारी तालाब निर्माण कार्य मोहन कडवे के खेत के पास ग्राम सिराठा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>185000</v>
+        <v>2380000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>174877</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39846</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035161415 — Kantur Trench Bhakta Pari Par</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>45319</v>
+      </c>
+      <c r="K437" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035168030 — NISTARI  TALAB  NIRMAN  KARY  MOHAN   YADAV  KE KHET  KE  PASS SIRATA</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>1955300.91</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>45341</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>46191</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035177939 — NISTARI   TALAB  IOCAL  NALA  SIRATA</t>
+        </is>
+      </c>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="n">
+        <v>2207998.55</v>
+      </c>
+      <c r="I439" s="2" t="n">
+        <v>2200202.47</v>
+      </c>
+      <c r="J439" s="3" t="n">
+        <v>45560</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46085</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C440" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D440" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E440" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F440" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035278299 — RECHARGE PIT GONDI MOHALA KE PASS SIRATHA</t>
+        </is>
+      </c>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I440" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J440" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K440" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C441" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D441" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E441" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F441" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035282642 — RECHARGEFIT GWARGONDI ME HENDPUP PAS</t>
+        </is>
+      </c>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K441" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C442" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D442" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E442" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F442" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035282651 — RECHARGEFIT GWARGONDI ME BOREVEL KE PAS</t>
+        </is>
+      </c>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J442" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K442" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035282668 — RECHARGEFIT GWARGONDI MANDIR KE PAS HANDPUM</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K443" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035282675 — RECHARGEFIT NIRMAL NIR GOTAN KE PAS SIRATHA</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K444" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/22012035327302 — CONTOUR TRENCH  BHAKTA  PARI   WALI PAHADI MEIN SIRATA</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K445" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/32021 — निस्‍तारीत तालाब का सौंदर्यीकरण एवं विस्‍तार</t>
+        </is>
+      </c>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I446" s="2" t="n">
+        <v>106362</v>
+      </c>
+      <c r="J446" s="3" t="n">
+        <v>39498</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>39608</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/32126 — सार्वजनिक कूप निमार्ण कार्य सिराठा</t>
+        </is>
+      </c>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="n">
+        <v>142600</v>
+      </c>
+      <c r="I447" s="2" t="n">
+        <v>116792</v>
+      </c>
+      <c r="J447" s="3" t="n">
+        <v>39852</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>42171</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/32188 — निर्मलनीर कूप निर्माण कार्य माध्‍यमिक शाला के पास</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>273000</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>210912</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>40304</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>42165</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C449" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/32189 — कपिल धारा कून निर्माण कार्य मडका ढोडा नदी के पास</t>
+        </is>
+      </c>
+      <c r="G449" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="n">
+        <v>273000</v>
+      </c>
+      <c r="I449" s="2" t="n">
+        <v>24356</v>
+      </c>
+      <c r="J449" s="3" t="n">
+        <v>40302</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>41320</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C450" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F450" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/VB/YD/22012035335422 — CONTOUR TRENCH NIRMAN KARY NATHU PARIHAR KE KHET KE PAS FAGNU PAHADI PAR GRAM SHIRATHA</t>
+        </is>
+      </c>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="n">
+        <v>999778.36</v>
+      </c>
+      <c r="I450" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J450" s="3" t="n">
+        <v>46306</v>
+      </c>
+      <c r="K450" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C437" s="1" t="inlineStr">
+      <c r="C451" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F451" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/लक्ष्‍मण/001 — कपिल धारा कूप निर्माण गणपत रामू</t>
+        </is>
+      </c>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="n">
+        <v>111000</v>
+      </c>
+      <c r="I451" s="2" t="n">
+        <v>101019</v>
+      </c>
+      <c r="J451" s="3" t="n">
+        <v>39945</v>
+      </c>
+      <c r="K451" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C452" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F452" s="1" t="inlineStr">
+        <is>
+          <t>1736011024/WC/सिराढा/a10 — तालाब सौंदयकरण्‍ा</t>
+        </is>
+      </c>
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="n">
+        <v>90000</v>
+      </c>
+      <c r="I452" s="2" t="n">
+        <v>86369</v>
+      </c>
+      <c r="J452" s="3" t="n">
+        <v>39567</v>
+      </c>
+      <c r="K452" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C453" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F453" s="1" t="inlineStr">
+        <is>
+          <t>1736011/DP/12187 — वन वधनिक कार्य AS 5835/59</t>
+        </is>
+      </c>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="n">
+        <v>14900</v>
+      </c>
+      <c r="I453" s="2" t="n">
+        <v>4270</v>
+      </c>
+      <c r="J453" s="3" t="n">
+        <v>40848</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>40854</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C454" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F454" s="1" t="inlineStr">
+        <is>
+          <t>1736011/LD/377 — वन वर्धनीक कार्य कक्ष क्र 2046 AS 3154/329</t>
+        </is>
+      </c>
+      <c r="G454" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="n">
+        <v>28000</v>
+      </c>
+      <c r="I454" s="2" t="n">
+        <v>27781</v>
+      </c>
+      <c r="J454" s="3" t="n">
+        <v>39929</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>39480</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C455" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F455" s="1" t="inlineStr">
+        <is>
+          <t>1736011/LD/536 — वन वधनिया कार्य क क्र 2047 A S 3154/335</t>
+        </is>
+      </c>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="n">
+        <v>185000</v>
+      </c>
+      <c r="I455" s="2" t="n">
+        <v>174877</v>
+      </c>
+      <c r="J455" s="3" t="n">
+        <v>39846</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>40862</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D437" s="1" t="inlineStr">
+      <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
-      <c r="E437" s="1" t="inlineStr">
+      <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F437" s="1" t="inlineStr">
+      <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1736011/WH/5359 — चैक डेम मरम्‍मत कार्य P 2046 AS 3154/346</t>
         </is>
       </c>
-      <c r="G437" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H437" s="2" t="n">
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
         <v>30000</v>
       </c>
-      <c r="I437" s="2" t="n">
+      <c r="I456" s="2" t="n">
         <v>29771</v>
       </c>
-      <c r="J437" s="3" t="n">
+      <c r="J456" s="3" t="n">
         <v>40057</v>
       </c>
-      <c r="K437" s="3" t="n">
+      <c r="K456" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>