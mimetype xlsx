--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K549"/>
+  <dimension ref="A1:K551"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 03:11:12</t>
+          <t>Exported on: 2026-10-25 07:06:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7242,192 +7242,192 @@
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035177734 — निजी खेत में नंदन फलोउद्यान कार्य तुकड्या पिता नारायण जाती पवार</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>173284</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>140987.5</v>
+        <v>147719.5</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035177780 — निजी खेत में नंदन फलोउद्यान कार्य धनराज पिता पुनाजी  जाती पवार</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>173284</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>68535</v>
+        <v>77067</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035177805 — निजी खेत में नंदन फलोउद्यान कार्य मधुकर पीता बाबूराव जाति पवार</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>173284</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>102794.5</v>
+        <v>113126.5</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035177841 — निजी खेत में नंदन फलोउद्यान कार्य धनराज पिता भीमराव  जाति पवार</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>173284</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>122042.5</v>
+        <v>135506.5</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -7477,51 +7477,51 @@
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035260799 — निजी खेत फलोद्यान तेजराम पिता भीमराव</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>128006</v>
+        <v>157670</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -7571,286 +7571,286 @@
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261698 — निजी खेत फलोद्यान पंढरी पिता पुनाजी गाकरे</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>58284</v>
+        <v>61884</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261722 — निजी खेत फलोद्यान गजानन पिता राघो धारपूरे</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>122672</v>
+        <v>143624</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261877 — निजी खेत फलोद्यान अरविंद पिता रमेश सेवतकर</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>82055.5</v>
+        <v>102953.5</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261880 — निजी खेत फलोद्यान विजय पिता नामदेव सहारे</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>140561.5</v>
+        <v>162557.5</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261894 — निजी खेत फलोद्यान शेषराव पिता रामराव देशमुख</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>91991.5</v>
+        <v>104123.5</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035261902 — निजी खेत फलोद्यान रामराव पिता हरिराम डिगरसे</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>190531</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>161204.5</v>
+        <v>162770.5</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -8286,98 +8286,98 @@
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035607224 — Ek Bagiya Maa Ke Naam Rita Prabhakar Gakre MP36011062002 284</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>278005.93</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>108426.98</v>
+        <v>134670.98</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/22012035607240 — Ek Bagiya Maa Ke Naam Pushpa Suresh Ghagre MP36011062002 190</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>278005.93</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>173130.83</v>
+        <v>180690.83</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -13791,73 +13791,73 @@
       <c r="J289" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/4635903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321595</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>10080</v>
+        <v>21315</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14524,73 +14524,73 @@
       <c r="J304" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5176488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130217039</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>17991</v>
+        <v>23994</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14816,73 +14816,73 @@
       <c r="J310" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5240670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144131777</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>12987</v>
+        <v>24690</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14912,73 +14912,73 @@
       <c r="J312" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5584038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126457733</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>7722</v>
+        <v>16869</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15155,51 +15155,51 @@
       <c r="J317" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5730219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130788735</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45707</v>
@@ -15300,172 +15300,176 @@
       <c r="J320" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5951301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130217023</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>13599</v>
+        <v>24834</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5954198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131319879</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>23490</v>
+        <v>24795</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46098</v>
       </c>
-      <c r="K322" s="3"/>
+      <c r="K322" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5954199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131320081</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>22986</v>
+        <v>24291</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46133</v>
       </c>
-      <c r="K323" s="3"/>
+      <c r="K323" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15490,10900 +15494,10996 @@
       <c r="J324" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5954204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130155006</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5959630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129247771</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>23373</v>
+        <v>24417</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46098</v>
       </c>
-      <c r="K326" s="3"/>
+      <c r="K326" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/5963752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130155104</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>18270</v>
+        <v>24534</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1736011062/IF/IAY/6164259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130832083</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/727999 — Construction of IAY House -IAY REG. NO. MP1905776</t>
+          <t>1736011062/IF/IAY/6272240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131320368</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/771301 — Construction of IAY House -IAY REG. NO. MP3492066</t>
+          <t>1736011062/IF/IAY/727999 — Construction of IAY House -IAY REG. NO. MP1905776</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42870</v>
+        <v>42881</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43224</v>
+        <v>43152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/771876 — Construction of IAY House -IAY REG. NO. MP3521223</t>
+          <t>1736011062/IF/IAY/771301 — Construction of IAY House -IAY REG. NO. MP3492066</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15824</v>
+        <v>15308</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42881</v>
+        <v>42870</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/835256 — Construction of IAY House -IAY REG. NO. MP1282879</t>
+          <t>1736011062/IF/IAY/771876 — Construction of IAY House -IAY REG. NO. MP3521223</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15480</v>
+        <v>15824</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42870</v>
+        <v>42881</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/849113 — Construction of IAY House -IAY REG. NO. MP1479617</t>
+          <t>1736011062/IF/IAY/835256 — Construction of IAY House -IAY REG. NO. MP1282879</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43152</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/949227 — Construction of IAY House -IAY REG. NO. MP3025414</t>
+          <t>1736011062/IF/IAY/849113 — Construction of IAY House -IAY REG. NO. MP1479617</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>43152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/967754 — Construction of IAY House -IAY REG. NO. MP3492015</t>
+          <t>1736011062/IF/IAY/949227 — Construction of IAY House -IAY REG. NO. MP3025414</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43224</v>
+        <v>43152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/967756 — Construction of IAY House -IAY REG. NO. MP3492034</t>
+          <t>1736011062/IF/IAY/967754 — Construction of IAY House -IAY REG. NO. MP3492015</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42881</v>
+        <v>42870</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43152</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736011062/IF/IAY/974143 — Construction of IAY House -IAY REG. NO. MP3652243</t>
+          <t>1736011062/IF/IAY/967756 — Construction of IAY House -IAY REG. NO. MP3492034</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>15996</v>
+        <v>15480</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42870</v>
+        <v>42881</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43224</v>
+        <v>43152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/22012034238809 — शमशान घाट भुमि समतलीकरण कार्य कुकडीखापा</t>
+          <t>1736011062/IF/IAY/974143 — Construction of IAY House -IAY REG. NO. MP3652243</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>958000</v>
+        <v>16340</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>414789</v>
+        <v>15996</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42333</v>
+        <v>42870</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>42945</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/22012034573475 — बोल्डर वाल मोक्षधाम कुकडीखापा</t>
+          <t>1736011062/LD/22012034238809 — शमशान घाट भुमि समतलीकरण कार्य कुकडीखापा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>958000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>414789</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>42333</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>42945</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/3799389019 — शांतीधाम उपयोजना शमशान घाट की भूमी समतलीकरण एवं सि</t>
+          <t>1736011062/LD/22012034573475 — बोल्डर वाल मोक्षधाम कुकडीखापा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>396000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>347597.82</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41408</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/505 — भूमि शिल्‍प निर्माण कार्य / शकुन / सुरेश</t>
+          <t>1736011062/LD/3799389019 — शांतीधाम उपयोजना शमशान घाट की भूमी समतलीकरण एवं सि</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>52000</v>
+        <v>396000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>23013</v>
+        <v>347597.82</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>40011</v>
+        <v>41408</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>40014</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/506 — भूमि शिल्‍प निर्माण कार्य / दशरथ / उकडया</t>
+          <t>1736011062/LD/505 — भूमि शिल्‍प निर्माण कार्य / शकुन / सुरेश</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>23013</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>40015</v>
+        <v>40011</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>40019</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/507 — भूमि शिल्‍प निर्माण कार्य / केशव / घोडया</t>
+          <t>1736011062/LD/506 — भूमि शिल्‍प निर्माण कार्य / दशरथ / उकडया</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>23013</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39504</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>40015</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>40019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/508 — भूमि शिल्‍प निर्माण कार्य / शेकलाल / गणपत</t>
+          <t>1736011062/LD/507 — भूमि शिल्‍प निर्माण कार्य / केशव / घोडया</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>23923</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>40008</v>
-[...3 lines deleted...]
-      </c>
+        <v>39504</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/509 — भूमि शिल्‍प निर्माण कार्य / अडकी / नत्‍थू</t>
+          <t>1736011062/LD/508 — भूमि शिल्‍प निर्माण कार्य / शेकलाल / गणपत</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>36754</v>
+        <v>23923</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>40016</v>
+        <v>40008</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>40024</v>
+        <v>40012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/510 — भूमि शिल्‍प निर्माण कार्य / केशव / घोडया</t>
+          <t>1736011062/LD/509 — भूमि शिल्‍प निर्माण कार्य / अडकी / नत्‍थू</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>23832</v>
+        <v>36754</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>40008</v>
+        <v>40016</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>40013</v>
+        <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736011062/LD/978 — खेल मैदान शास माध्‍य शाला मालेगांव</t>
+          <t>1736011062/LD/510 — भूमि शिल्‍प निर्माण कार्य / केशव / घोडया</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>294000</v>
+        <v>52000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>249885.04</v>
+        <v>23832</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41275</v>
+        <v>40008</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41359</v>
+        <v>40013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736011062/PG/22012034304614 — khel maidan m.s schhol kukadikhapa</t>
+          <t>1736011062/LD/978 — खेल मैदान शास माध्‍य शाला मालेगांव</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>190000</v>
+        <v>294000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>101640</v>
+        <v>249885.04</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42838</v>
+        <v>41275</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>44070</v>
+        <v>41359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/12180 — द्वितीय श्रेणी मार्ग कुकडीखापा से महाराष्‍ट सीमा तक</t>
+          <t>1736011062/PG/22012034304614 — khel maidan m.s schhol kukadikhapa</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>480000</v>
+        <v>190000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>161653</v>
+        <v>101640</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>39826</v>
+        <v>42838</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>41320</v>
+        <v>44070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034202463 — ग्रेवल मार्ग निर्माण कार्य खैरीपैका सीमा से कुकडीख</t>
+          <t>1736011062/RC/12180 — द्वितीय श्रेणी मार्ग कुकडीखापा से महाराष्‍ट सीमा तक</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1482330</v>
+        <v>480000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>1092496.72</v>
+        <v>161653</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41682</v>
+        <v>39826</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42339</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034218147 — खेत सडक निर्माण श्री गजानन सरसे के खेत से रामनाथ पराडकर के खेत तक /प्रथम भाग</t>
+          <t>1736011062/RC/22012034202463 — ग्रेवल मार्ग निर्माण कार्य खैरीपैका सीमा से कुकडीख</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>1482330</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>1092496.72</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>41682</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>42339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034218148 — खेत सडक निर्माण श्री गजानन सरसे के खेत से 540 मी.</t>
+          <t>1736011062/RC/22012034218147 — खेत सडक निर्माण श्री गजानन सरसे के खेत से रामनाथ पराडकर के खेत तक /प्रथम भाग</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>1422000</v>
+        <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>355839.92</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41786</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034220358 — खेत सडक निर्माण 540 से आगे 1340 मी. तक</t>
+          <t>1736011062/RC/22012034218148 — खेत सडक निर्माण श्री गजानन सरसे के खेत से 540 मी.</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>1440000</v>
+        <v>1422000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>479550</v>
+        <v>355839.92</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41807</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>42789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034228124 — पीसीसी आंतरिक मार्ग निर्माण 130 मी, ई कक्ष से जनाब</t>
+          <t>1736011062/RC/22012034220358 — खेत सडक निर्माण 540 से आगे 1340 मी. तक</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>102672</v>
+        <v>1440000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>82531</v>
+        <v>479550</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41884</v>
-[...3 lines deleted...]
-      </c>
+        <v>41807</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034322790 — sudur sadak work</t>
+          <t>1736011062/RC/22012034228124 — पीसीसी आंतरिक मार्ग निर्माण 130 मी, ई कक्ष से जनाब</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>102672</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>82531</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>41884</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>42251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034324606 — सुदूर सडक ग्राम सम्‍पर्क सडक कुकडीखापा से मोहरी सीमा तक 1 किमी ग्राम मालेगांव</t>
+          <t>1736011062/RC/22012034322790 — sudur sadak work</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>1224000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>1106318.67</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42769</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034328192 — सी सी रोड 150 मीटर सुधाकर कोसरे के मकान से पर्वत के मकान तक</t>
+          <t>1736011062/RC/22012034324606 — सुदूर सडक ग्राम सम्‍पर्क सडक कुकडीखापा से मोहरी सीमा तक 1 किमी ग्राम मालेगांव</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>66375</v>
+        <v>1224000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>1106318.67</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42788</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>42769</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>45292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034561157 — cc road</t>
+          <t>1736011062/RC/22012034328192 — सी सी रोड 150 मीटर सुधाकर कोसरे के मकान से पर्वत के मकान तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>66375</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44300</v>
+        <v>42788</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034562162 — सीसी रोड निर्माण कार्य १०० मीटर ग्राम पवारखेड़ा</t>
+          <t>1736011062/RC/22012034561157 — cc road</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44222</v>
+        <v>44300</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RC/22012034562166 — सीसी रोड निर्माण कार्य १०० मीटर ग्राम पवारखेड़ा</t>
+          <t>1736011062/RC/22012034562162 — सीसी रोड निर्माण कार्य १०० मीटर ग्राम पवारखेड़ा</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>38250</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>38196</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034190835 — NBA  YOGARAJ/SAHEBRAV Gakhre</t>
+          <t>1736011062/RC/22012034562166 — सीसी रोड निर्माण कार्य १०० मीटर ग्राम पवारखेड़ा</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>4400</v>
+        <v>38250</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>4398.89</v>
+        <v>38196</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41646</v>
+        <v>44265</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>41732</v>
+        <v>44356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191427 — NBA  PRAKASH GUALAB</t>
+          <t>1736011062/RS/22012034190835 — NBA  YOGARAJ/SAHEBRAV Gakhre</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>41646</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>42282</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191543 — NBA SHALESH RAMESH  GAJBHIYE</t>
+          <t>1736011062/RS/22012034191427 — NBA  PRAKASH GUALAB</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41646</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>41732</v>
+        <v>42282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191568 — NBA  PARBATI TUIKARAM</t>
+          <t>1736011062/RS/22012034191543 — NBA SHALESH RAMESH  GAJBHIYE</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41653</v>
+        <v>41646</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191576 — NBA MORESSHVAR TUKARAM   UIKEY</t>
+          <t>1736011062/RS/22012034191568 — NBA  PARBATI TUIKARAM</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41660</v>
+        <v>41653</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191585 — NBA DHANRAJ SHANKAR  DESHMUKH</t>
+          <t>1736011062/RS/22012034191576 — NBA MORESSHVAR TUKARAM   UIKEY</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41653</v>
+        <v>41660</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191654 — NBA   HOMESHVAR MADHO PATIL</t>
+          <t>1736011062/RS/22012034191585 — NBA DHANRAJ SHANKAR  DESHMUKH</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>41653</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034191664 — NBA  RADHESHYAM   BIJARAM  DHARPURE</t>
+          <t>1736011062/RS/22012034191654 — NBA   HOMESHVAR MADHO PATIL</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41646</v>
+        <v>41653</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41732</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192167 — NBA   SUBHASH GULAB GAJBHIYE</t>
+          <t>1736011062/RS/22012034191664 — NBA  RADHESHYAM   BIJARAM  DHARPURE</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41674</v>
+        <v>41646</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192169 — NBA SAHEBRAV  BAJERAV BAGDE</t>
+          <t>1736011062/RS/22012034192167 — NBA   SUBHASH GULAB GAJBHIYE</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41660</v>
+        <v>41674</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192171 — NBA SHARDA  SURESH  DIGRSE</t>
+          <t>1736011062/RS/22012034192169 — NBA SAHEBRAV  BAJERAV BAGDE</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41652</v>
+        <v>41660</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192174 — NBA MAYARAM PANDURANG  UKARDE</t>
+          <t>1736011062/RS/22012034192171 — NBA SHARDA  SURESH  DIGRSE</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>4398.89</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42445</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>41652</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>41732</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192178 — NBA MOTIRAM  BOBDE</t>
+          <t>1736011062/RS/22012034192174 — NBA MAYARAM PANDURANG  UKARDE</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>4398.89</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41660</v>
-[...3 lines deleted...]
-      </c>
+        <v>42445</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192194 — NBA  MANJU PANDURANG</t>
+          <t>1736011062/RS/22012034192178 — NBA MOTIRAM  BOBDE</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>4399.28</v>
+        <v>4398.89</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>41660</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192199 — NBA  LILARAM  RAGHO</t>
+          <t>1736011062/RS/22012034192194 — NBA  MANJU PANDURANG</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>4398.89</v>
+        <v>4399.28</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41653</v>
+        <v>41660</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192200 — NBA SANTOSH  BHURA SALAME</t>
+          <t>1736011062/RS/22012034192199 — NBA  LILARAM  RAGHO</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>41653</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192202 — NBA  SUMAN  PRABHAKAR TOPLE</t>
+          <t>1736011062/RS/22012034192200 — NBA SANTOSH  BHURA SALAME</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41660</v>
+        <v>41653</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192208 — NBA BHARATRTAM  SITARAM</t>
+          <t>1736011062/RS/22012034192202 — NBA  SUMAN  PRABHAKAR TOPLE</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41646</v>
+        <v>41660</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192212 — NBA  BENIRAM JANIRAM CHOUDHRY</t>
+          <t>1736011062/RS/22012034192208 — NBA BHARATRTAM  SITARAM</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41646</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034192218 — NBA  PRABHAKAR JAGGANATH  BHADE</t>
+          <t>1736011062/RS/22012034192212 — NBA  BENIRAM JANIRAM CHOUDHRY</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41653</v>
+        <v>41646</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034196610 — NBA  MAYARAM UKARDE</t>
+          <t>1736011062/RS/22012034192218 — NBA  PRABHAKAR JAGGANATH  BHADE</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>4398.89</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41674</v>
+        <v>41653</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034198398 — NBA NAMDEVA SALIKRAM</t>
+          <t>1736011062/RS/22012034196610 — NBA  MAYARAM UKARDE</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>5400</v>
+        <v>4398.89</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41702</v>
+        <v>41674</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034209451 — NBA संजीव मंगल्‍या बोबडे</t>
+          <t>1736011062/RS/22012034198398 — NBA NAMDEVA SALIKRAM</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034209485 — NBA बलीराम/लक्ष्‍मण खापरे</t>
+          <t>1736011062/RS/22012034209451 — NBA संजीव मंगल्‍या बोबडे</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034209513 — NBA निबांजी परसराम बोबडे</t>
+          <t>1736011062/RS/22012034209485 — NBA बलीराम/लक्ष्‍मण खापरे</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>5094</v>
+        <v>5400</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41815</v>
+        <v>41702</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034209892 — NBA रामनाथ श्रावण OBC</t>
+          <t>1736011062/RS/22012034209513 — NBA निबांजी परसराम बोबडे</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>5094</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>41815</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034209907 — NBA चिंध्‍या खुशाल डिगरसे OBC</t>
+          <t>1736011062/RS/22012034209892 — NBA रामनाथ श्रावण OBC</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210262 — NBA शंकर शि‍वराम देशमुख्</t>
+          <t>1736011062/RS/22012034209907 — NBA चिंध्‍या खुशाल डिगरसे OBC</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41709</v>
+        <v>41702</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42082</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210275 — NBA जनाबाई गंगाराम राऊत</t>
+          <t>1736011062/RS/22012034210262 — NBA शंकर शि‍वराम देशमुख्</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>41709</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>42082</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210288 — NBA कुण्‍डलिक तुलसीराम गाखरे</t>
+          <t>1736011062/RS/22012034210275 — NBA जनाबाई गंगाराम राऊत</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210310 — निर्मल भारत अभियान  धनराज पुनाजी</t>
+          <t>1736011062/RS/22012034210288 — NBA कुण्‍डलिक तुलसीराम गाखरे</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210376 — NBA लक्ष्‍मीबाई पिलाजी OBC</t>
+          <t>1736011062/RS/22012034210310 — निर्मल भारत अभियान  धनराज पुनाजी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41709</v>
+        <v>41702</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210386 — NBA बाबुराव गंगाराम नेहारे</t>
+          <t>1736011062/RS/22012034210376 — NBA लक्ष्‍मीबाई पिलाजी OBC</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41702</v>
+        <v>41709</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41732</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210422 — NBA मनोहर चैतराम OBC</t>
+          <t>1736011062/RS/22012034210386 — NBA बाबुराव गंगाराम नेहारे</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41764</v>
+        <v>41702</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210427 — NBA भावराव दाजिबा सेवतकर</t>
+          <t>1736011062/RS/22012034210422 — NBA मनोहर चैतराम OBC</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41709</v>
+        <v>41764</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210433 — NBA किसन राघो धारपुरे OBC</t>
+          <t>1736011062/RS/22012034210427 — NBA भावराव दाजिबा सेवतकर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41702</v>
+        <v>41709</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41732</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210438 — NBA बाबुलाल नत्‍थु देशमुख OBC</t>
+          <t>1736011062/RS/22012034210433 — NBA किसन राघो धारपुरे OBC</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>5094</v>
+        <v>5400</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41828</v>
+        <v>41702</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210456 — NBA दिलिप नारायण अपिव</t>
+          <t>1736011062/RS/22012034210438 — NBA बाबुलाल नत्‍थु देशमुख OBC</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>5400</v>
+        <v>5094</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41702</v>
+        <v>41828</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>41732</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210462 — NBA रामदास  शिवराम</t>
+          <t>1736011062/RS/22012034210456 — NBA दिलिप नारायण अपिव</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41764</v>
+        <v>41702</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42125</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210467 — NBA गुलाब गोकल टोपले OBC</t>
+          <t>1736011062/RS/22012034210462 — NBA रामदास  शिवराम</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41702</v>
+        <v>41764</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41732</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034210471 — NBA विलाश सुरतराम OBC</t>
+          <t>1736011062/RS/22012034210467 — NBA गुलाब गोकल टोपले OBC</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>5380</v>
+        <v>5400</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41877</v>
+        <v>41702</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42182</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212013 — NBA prabhakar dayaram</t>
+          <t>1736011062/RS/22012034210471 — NBA विलाश सुरतराम OBC</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>5400</v>
+        <v>5380</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41709</v>
+        <v>41877</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212024 — NBA DIwakar Dayaram</t>
+          <t>1736011062/RS/22012034212013 — NBA prabhakar dayaram</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41709</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212031 — NBA DAYARAM BARATARAM OBC</t>
+          <t>1736011062/RS/22012034212024 — NBA DIwakar Dayaram</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41764</v>
+        <v>41709</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212038 — NBA  LAXMAN RAGVO  DHARPURE OBC</t>
+          <t>1736011062/RS/22012034212031 — NBA DAYARAM BARATARAM OBC</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41709</v>
+        <v>41764</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212041 — NBA लक्ष्‍मण बीजाराम बोबडे OBC</t>
+          <t>1736011062/RS/22012034212038 — NBA  LAXMAN RAGVO  DHARPURE OBC</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41696</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>41709</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212042 — NBA LILARAM DASRYA</t>
+          <t>1736011062/RS/22012034212041 — NBA लक्ष्‍मण बीजाराम बोबडे OBC</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212045 — NBA KALASH NATTHU</t>
+          <t>1736011062/RS/22012034212042 — NBA LILARAM DASRYA</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>5685</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41696</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212053 — NBA MANIKARAVO KOLBA</t>
+          <t>1736011062/RS/22012034212045 — NBA KALASH NATTHU</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>5094</v>
+        <v>5685</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41815</v>
+        <v>41877</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212057 — NBA PRABHAKAR NATTHU</t>
+          <t>1736011062/RS/22012034212053 — NBA MANIKARAVO KOLBA</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>5094</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41828</v>
+        <v>41815</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212064 — NBA GANU RAJARAM</t>
+          <t>1736011062/RS/22012034212057 — NBA PRABHAKAR NATTHU</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>5094</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41815</v>
+        <v>41828</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212072 — NBA CHANDRABHAN MAROTI</t>
+          <t>1736011062/RS/22012034212064 — NBA GANU RAJARAM</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>5400</v>
+        <v>5094</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41709</v>
+        <v>41815</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034212082 — NBA ARUN MAROTI</t>
+          <t>1736011062/RS/22012034212072 — NBA CHANDRABHAN MAROTI</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>5094</v>
+        <v>5400</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41815</v>
+        <v>41709</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234876 — NBA चन्‍द्रभान रामकिशन</t>
+          <t>1736011062/RS/22012034212082 — NBA ARUN MAROTI</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>5409</v>
+        <v>5094</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41877</v>
+        <v>41815</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>42182</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234882 — NBA चिरकुट लक्ष्‍मण</t>
+          <t>1736011062/RS/22012034234876 — NBA चन्‍द्रभान रामकिशन</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>5399</v>
+        <v>5409</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41815</v>
+        <v>41877</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234890 — NBA दिवाकर जगन्‍नाथ</t>
+          <t>1736011062/RS/22012034234882 — NBA चिरकुट लक्ष्‍मण</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41891</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>41815</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234935 — NBA श्रीधर / नत्‍थु डाेबले</t>
+          <t>1736011062/RS/22012034234890 — NBA दिवाकर जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41665</v>
+        <v>41891</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234941 — NBA शेषराव/भरतराम उकरडे</t>
+          <t>1736011062/RS/22012034234935 — NBA श्रीधर / नत्‍थु डाेबले</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234946 — NBA लिलाराम दशरथ</t>
+          <t>1736011062/RS/22012034234941 — NBA शेषराव/भरतराम उकरडे</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234950 — NBA ज्ञानेश्‍वर लिलाराम</t>
+          <t>1736011062/RS/22012034234946 — NBA लिलाराम दशरथ</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234953 — NBA रामू बीजाराम</t>
+          <t>1736011062/RS/22012034234950 — NBA ज्ञानेश्‍वर लिलाराम</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>41891</v>
+        <v>41665</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234956 — NBA सुमन रामा</t>
+          <t>1736011062/RS/22012034234953 — NBA रामू बीजाराम</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41815</v>
-[...3 lines deleted...]
-      </c>
+        <v>41891</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034234957 — NBA झनका रनजित</t>
+          <t>1736011062/RS/22012034234956 — NBA सुमन रामा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243737 — नि भा अभि सुधाकर शामराव</t>
+          <t>1736011062/RS/22012034234957 — NBA झनका रनजित</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243745 — नि भा अभि तेजराम शामराव गाकरे</t>
+          <t>1736011062/RS/22012034243737 — नि भा अभि सुधाकर शामराव</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>5385</v>
+        <v>5399</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243763 — नि भा अ. दामा केवल्‍या</t>
+          <t>1736011062/RS/22012034243745 — नि भा अभि तेजराम शामराव गाकरे</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>5397</v>
+        <v>5385</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41884</v>
+        <v>41815</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>42182</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243771 — नि भा अ. आंनदराव तुकाडी ऊईके</t>
+          <t>1736011062/RS/22012034243763 — नि भा अ. दामा केवल्‍या</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>5399</v>
+        <v>5397</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41815</v>
+        <v>41884</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243773 — नि भा अभि. बेबी मोरेश्‍वर</t>
+          <t>1736011062/RS/22012034243771 — नि भा अ. आंनदराव तुकाडी ऊईके</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243775 — नि भा अभि. सुभाष नत्‍थु  गाखरे</t>
+          <t>1736011062/RS/22012034243773 — नि भा अभि. बेबी मोरेश्‍वर</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>5385</v>
+        <v>5399</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243786 — नि भा अभि. उदाराम तुकडया गाकरे</t>
+          <t>1736011062/RS/22012034243775 — नि भा अभि. सुभाष नत्‍थु  गाखरे</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>5399</v>
+        <v>5385</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243947 — NBA गणेश दाfजबा</t>
+          <t>1736011062/RS/22012034243786 — नि भा अभि. उदाराम तुकडया गाकरे</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>5385</v>
+        <v>5399</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243951 — NBA रमेश दाfजबा</t>
+          <t>1736011062/RS/22012034243947 — NBA गणेश दाfजबा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>5399</v>
+        <v>5385</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034243954 — NBA िदवाकर नत्थु डोबले</t>
+          <t>1736011062/RS/22012034243951 — NBA रमेश दाfजबा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>5397</v>
+        <v>5399</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41877</v>
+        <v>41815</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>42182</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244046 — nba रामदास सुरतराम</t>
+          <t>1736011062/RS/22012034243954 — NBA िदवाकर नत्थु डोबले</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244055 — nba हरीराम शामराव</t>
+          <t>1736011062/RS/22012034244046 — nba रामदास सुरतराम</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>5399</v>
+        <v>5397</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41815</v>
+        <v>41877</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244059 — nba वामन महादेव</t>
+          <t>1736011062/RS/22012034244055 — nba हरीराम शामराव</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41828</v>
+        <v>41815</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244062 — nba गुलाब महादेव</t>
+          <t>1736011062/RS/22012034244059 — nba वामन महादेव</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244069 — nba वंसत महादेव</t>
+          <t>1736011062/RS/22012034244062 — nba गुलाब महादेव</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244071 — नि भा अभि. मोहन महादेव</t>
+          <t>1736011062/RS/22012034244069 — nba वंसत महादेव</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244074 — NBA रमेश  गणपती</t>
+          <t>1736011062/RS/22012034244071 — नि भा अभि. मोहन महादेव</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244076 — नि भा अभि. लालाजी परसराम</t>
+          <t>1736011062/RS/22012034244074 — NBA रमेश  गणपती</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41813</v>
+        <v>41753</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244077 — नि भा अभि. कपुरचंद रामकिसन</t>
+          <t>1736011062/RS/22012034244076 — नि भा अभि. लालाजी परसराम</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41813</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244078 — नि भा अभि. भाउराव सिताराम</t>
+          <t>1736011062/RS/22012034244077 — नि भा अभि. कपुरचंद रामकिसन</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>5399</v>
+        <v>5397</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41815</v>
+        <v>41877</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244129 — NBA गोपाल शामराव</t>
+          <t>1736011062/RS/22012034244078 — नि भा अभि. भाउराव सिताराम</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>5400</v>
+        <v>5399</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>41884</v>
+        <v>41815</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42182</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244133 — NBA प्रभाकर शामराव</t>
+          <t>1736011062/RS/22012034244129 — NBA गोपाल शामराव</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>5397</v>
+        <v>5400</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41877</v>
+        <v>41884</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244143 — नि भा अभि. पंढरी पुनाजी गाकरे</t>
+          <t>1736011062/RS/22012034244133 — NBA प्रभाकर शामराव</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>5399</v>
+        <v>5397</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41815</v>
+        <v>41877</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244176 — NBA ARCHANA NIMBAJI</t>
+          <t>1736011062/RS/22012034244143 — नि भा अभि. पंढरी पुनाजी गाकरे</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41825</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>41815</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244186 — NBA उदाराम विठ्ठल देशमुख्</t>
+          <t>1736011062/RS/22012034244176 — NBA ARCHANA NIMBAJI</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>41815</v>
-[...3 lines deleted...]
-      </c>
+        <v>41825</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244277 — NBA  राजू नारायण  डिगरसे</t>
+          <t>1736011062/RS/22012034244186 — NBA उदाराम विठ्ठल देशमुख्</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>41815</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034244283 — NBA  भागचंद खुशाल  डिगरसे</t>
+          <t>1736011062/RS/22012034244277 — NBA  राजू नारायण  डिगरसे</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41828</v>
+        <v>41815</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034245435 — NBA नत्‍थु बापुजी देशमुख</t>
+          <t>1736011062/RS/22012034244283 — NBA  भागचंद खुशाल  डिगरसे</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034245448 — निभाअ-शंकर बापुजी देशमुख</t>
+          <t>1736011062/RS/22012034245435 — NBA नत्‍थु बापुजी देशमुख</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034245455 — नि भा अभि. पुनाजी दशरथ बोबडे</t>
+          <t>1736011062/RS/22012034245448 — निभाअ-शंकर बापुजी देशमुख</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034245474 — नि भा अभि. रमेश भूरा</t>
+          <t>1736011062/RS/22012034245455 — नि भा अभि. पुनाजी दशरथ बोबडे</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246060 — NBA  सुरतराम बिजाराम  डिगरसे</t>
+          <t>1736011062/RS/22012034245474 — नि भा अभि. रमेश भूरा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246065 — NBA  भाउराव नत्थु  डिगरसे</t>
+          <t>1736011062/RS/22012034246060 — NBA  सुरतराम बिजाराम  डिगरसे</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246067 — NBA  शेषराव नत्थु  डिगरसे</t>
+          <t>1736011062/RS/22012034246065 — NBA  भाउराव नत्थु  डिगरसे</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246103 — NBA दिलिप लक्ष्मण</t>
+          <t>1736011062/RS/22012034246067 — NBA  शेषराव नत्थु  डिगरसे</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246107 — NBA नरेन्द्र रामकृष्णा</t>
+          <t>1736011062/RS/22012034246103 — NBA दिलिप लक्ष्मण</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246114 — NBA भांजीलाल गोविंदा</t>
+          <t>1736011062/RS/22012034246107 — NBA नरेन्द्र रामकृष्णा</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41891</v>
+        <v>41753</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246126 — NBA   गणपती  महादेव</t>
+          <t>1736011062/RS/22012034246114 — NBA भांजीलाल गोविंदा</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41753</v>
+        <v>41891</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246162 — NBA सुरेश भरतराम</t>
+          <t>1736011062/RS/22012034246126 — NBA   गणपती  महादेव</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246178 — NBA गुलचन्द रामकृष्णा</t>
+          <t>1736011062/RS/22012034246162 — NBA सुरेश भरतराम</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246239 — NBA देवराव नत्थु  डिगरसे</t>
+          <t>1736011062/RS/22012034246178 — NBA गुलचन्द रामकृष्णा</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246246 — NBA सुरेश  गणपती</t>
+          <t>1736011062/RS/22012034246239 — NBA देवराव नत्थु  डिगरसे</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246257 — NBA सुरेश  पुनाजी</t>
+          <t>1736011062/RS/22012034246246 — NBA सुरेश  गणपती</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246260 — NBA चिरकुट भिमराव  डिगरसे</t>
+          <t>1736011062/RS/22012034246257 — NBA सुरेश  पुनाजी</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41877</v>
+        <v>41828</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42182</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246261 — NBA पुंडलिक दाजीबा</t>
+          <t>1736011062/RS/22012034246260 — NBA चिरकुट भिमराव  डिगरसे</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41828</v>
+        <v>41877</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42125</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246263 — NBA  झूनि संतुष वटके</t>
+          <t>1736011062/RS/22012034246261 — NBA पुंडलिक दाजीबा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>5399</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246266 — NBA  गुलाब लक्ष्मण</t>
+          <t>1736011062/RS/22012034246263 — NBA  झूनि संतुष वटके</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246269 — NBA  वंदना  सुधाकर</t>
+          <t>1736011062/RS/22012034246266 — NBA  गुलाब लक्ष्मण</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034246273 — NBA साहेबराव रामचन्द्र</t>
+          <t>1736011062/RS/22012034246269 — NBA  वंदना  सुधाकर</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41821</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034247060 — NBA तेजराम देवबा</t>
+          <t>1736011062/RS/22012034246273 — NBA साहेबराव रामचन्द्र</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>5399</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41821</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034247295 — NBA रामनाथ श्रावणजी पराडकर</t>
+          <t>1736011062/RS/22012034247060 — NBA तेजराम देवबा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>5399</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>42125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249550 — नि.भा.अभि. शंकर/दौलत उकरडे</t>
+          <t>1736011062/RS/22012034247295 — NBA रामनाथ श्रावणजी पराडकर</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41805</v>
+        <v>41665</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249610 — नि.भा.अभि. शंकर/तुकाराम आगरे</t>
+          <t>1736011062/RS/22012034249550 — नि.भा.अभि. शंकर/दौलत उकरडे</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41753</v>
+        <v>41805</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249618 — नि.भा.अभि. अजाब गोकुल टोपले</t>
+          <t>1736011062/RS/22012034249610 — नि.भा.अभि. शंकर/तुकाराम आगरे</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249621 — नि.भा.अभि. चिरकुट/तुकाराम आगरे</t>
+          <t>1736011062/RS/22012034249618 — नि.भा.अभि. अजाब गोकुल टोपले</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249623 — नि.भा.अभि. हरिराम/राघो घागरे</t>
+          <t>1736011062/RS/22012034249621 — नि.भा.अभि. चिरकुट/तुकाराम आगरे</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249625 — नि.भा.अभि. गजानन/राघो धारपुरे</t>
+          <t>1736011062/RS/22012034249623 — नि.भा.अभि. हरिराम/राघो घागरे</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41884</v>
+        <v>41877</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249626 — नि.भा.अभि. धनराज/राजाराम बोबडे</t>
+          <t>1736011062/RS/22012034249625 — नि.भा.अभि. गजानन/राघो धारपुरे</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41877</v>
+        <v>41884</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249629 — नि.भा.अभि. पंढरी/पुनाजी डिगरसे</t>
+          <t>1736011062/RS/22012034249626 — नि.भा.अभि. धनराज/राजाराम बोबडे</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41884</v>
+        <v>41877</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249631 — नि भा अभि. राजेन्द्र हरिचन्द्र घागरे</t>
+          <t>1736011062/RS/22012034249629 — नि.भा.अभि. पंढरी/पुनाजी डिगरसे</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41891</v>
+        <v>41884</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034249634 — नि.भा.अभि. कपुर/बीजाराम गाकरे</t>
+          <t>1736011062/RS/22012034249631 — नि भा अभि. राजेन्द्र हरिचन्द्र घागरे</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>41891</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258063 — नि भा अभि. वामन  बिजाराम</t>
+          <t>1736011062/RS/22012034249634 — नि.भा.अभि. कपुर/बीजाराम गाकरे</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41665</v>
+        <v>41753</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258482 — नि भा अभि. शेषराव देशमुख</t>
+          <t>1736011062/RS/22012034258063 — नि भा अभि. वामन  बिजाराम</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258839 — नि भा अभि. बिजाराम  बाजेराराव</t>
+          <t>1736011062/RS/22012034258482 — नि भा अभि. शेषराव देशमुख</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41891</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258876 — नि. भा अभि. किसनी  मारोती</t>
+          <t>1736011062/RS/22012034258839 — नि भा अभि. बिजाराम  बाजेराराव</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41891</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258883 — नि भा अभि. लक्ष्मण बीजाराम</t>
+          <t>1736011062/RS/22012034258876 — नि. भा अभि. किसनी  मारोती</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41884</v>
+        <v>41891</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258889 — नि भा अभि. सुधाकर भगवान</t>
+          <t>1736011062/RS/22012034258883 — नि भा अभि. लक्ष्मण बीजाराम</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>2772</v>
+        <v>5397</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>41884</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42282</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258891 — नि. भा अभि. अशोक पुनाजी</t>
+          <t>1736011062/RS/22012034258889 — नि भा अभि. सुधाकर भगवान</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>5397</v>
+        <v>2772</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41884</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42182</v>
+        <v>42282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258892 — नि भा अभि. संगीता सुखदेव</t>
+          <t>1736011062/RS/22012034258891 — नि. भा अभि. अशोक पुनाजी</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>41884</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258893 — नि भा अभि. मोहन लक्ष्मण</t>
+          <t>1736011062/RS/22012034258892 — नि भा अभि. संगीता सुखदेव</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034258894 — नि भा अभि. चन्द्रभान लक्ष्मण</t>
+          <t>1736011062/RS/22012034258893 — नि भा अभि. मोहन लक्ष्मण</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259939 — नि भा अभि. पिंगला वि. चैतराम</t>
+          <t>1736011062/RS/22012034258894 — नि भा अभि. चन्द्रभान लक्ष्मण</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>41877</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259943 — नि भा अभि. वासुदेव तुकाराम</t>
+          <t>1736011062/RS/22012034259939 — नि भा अभि. पिंगला वि. चैतराम</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259945 — नि भा अभि. चिंध्या श्रावण</t>
+          <t>1736011062/RS/22012034259943 — नि भा अभि. वासुदेव तुकाराम</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>41877</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259946 — नि.भा.अभि. चैतराम देवबा</t>
+          <t>1736011062/RS/22012034259945 — नि भा अभि. चिंध्या श्रावण</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259947 — नि भा अभि. बापुराव श्रावण गाकरे</t>
+          <t>1736011062/RS/22012034259946 — नि.भा.अभि. चैतराम देवबा</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259948 — नि भा अभि. गंगाधर नत्थु डोबले</t>
+          <t>1736011062/RS/22012034259947 — नि भा अभि. बापुराव श्रावण गाकरे</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41884</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259955 — नि भा अभि. फुलचंद हरिराम</t>
+          <t>1736011062/RS/22012034259948 — नि भा अभि. गंगाधर नत्थु डोबले</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>41884</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034259956 — नि भा अभि. गुलाब नत्थु गाखरे</t>
+          <t>1736011062/RS/22012034259955 — नि भा अभि. फुलचंद हरिराम</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41898</v>
+        <v>41665</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262026 — नि भा अभि. घनश्याम गोविन्दराव</t>
+          <t>1736011062/RS/22012034259956 — नि भा अभि. गुलाब नत्थु गाखरे</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41665</v>
+        <v>41898</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262038 — नि भा अभि. सीता वि.लीलाराम गाकरे</t>
+          <t>1736011062/RS/22012034262026 — नि भा अभि. घनश्याम गोविन्दराव</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262059 — नि भा अभि. मनोहर महादेव</t>
+          <t>1736011062/RS/22012034262038 — नि भा अभि. सीता वि.लीलाराम गाकरे</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41884</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262082 — नि भा अभि. नत्थु काशीनाथ</t>
+          <t>1736011062/RS/22012034262059 — नि भा अभि. मनोहर महादेव</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>41884</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262097 — नि भा अभि. दाजिबा चिंध्या</t>
+          <t>1736011062/RS/22012034262082 — नि भा अभि. नत्थु काशीनाथ</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>41884</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262131 — नि भा अभि.  भूराजी चिंध्या सेवतकर</t>
+          <t>1736011062/RS/22012034262097 — नि भा अभि. दाजिबा चिंध्या</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41891</v>
+        <v>41665</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262134 — नि भा अभि. संजय पारण्या</t>
+          <t>1736011062/RS/22012034262131 — नि भा अभि.  भूराजी चिंध्या सेवतकर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41665</v>
+        <v>41891</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262144 — नि.भा.अभि. धोंडबाजी शंकर गाकरे</t>
+          <t>1736011062/RS/22012034262134 — नि भा अभि. संजय पारण्या</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262345 — नि भा अभि. उषा सुनिल</t>
+          <t>1736011062/RS/22012034262144 — नि.भा.अभि. धोंडबाजी शंकर गाकरे</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41898</v>
+        <v>41665</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262351 — नि भा अभि. गणपती सिताराम</t>
+          <t>1736011062/RS/22012034262345 — नि भा अभि. उषा सुनिल</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41665</v>
+        <v>41898</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262360 — नि भा अभि. प्रकाश नत्थु डिगरसे</t>
+          <t>1736011062/RS/22012034262351 — नि भा अभि. गणपती सिताराम</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034262368 — नि भा अभि. यादोराव रामा घोरपडे</t>
+          <t>1736011062/RS/22012034262360 — नि भा अभि. प्रकाश नत्थु डिगरसे</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41877</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034597297 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम पंचायत मालेगाव</t>
+          <t>1736011062/RS/22012034262368 — नि भा अभि. यादोराव रामा घोरपडे</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>44000</v>
+        <v>5400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>43849</v>
+        <v>5397</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44502</v>
+        <v>41877</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45161</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1736011062/RS/22012034625270 — सामुदायिक नाडेप कार्य  हनुमान  मंदिर के आगे  मालेगांव</t>
+          <t>1736011062/RS/22012034597297 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम पंचायत मालेगाव</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>43849</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>45161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/123/36 — कपिधारा कुप निर्माण / केशराव /धोडया</t>
+          <t>1736011062/RS/22012034625270 — सामुदायिक नाडेप कार्य  हनुमान  मंदिर के आगे  मालेगांव</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>264561</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034507236 — कंटूर टेंच कार्य भुता पहाड़ी ग्राम मालेगाव</t>
+          <t>1736011062/WC/123/36 — कपिधारा कुप निर्माण / केशराव /धोडया</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>884539.47</v>
+        <v>90000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>578345</v>
+        <v>264561</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43956</v>
+        <v>39524</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44386</v>
+        <v>40387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034561099 — कंटूर ट्रेंच  शैलपर्ण निर्माण भुता पहाड़ी पर क्रमांक  ०२ मालेगाव</t>
+          <t>1736011062/WC/22012034507236 — कंटूर टेंच कार्य भुता पहाड़ी ग्राम मालेगाव</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>1096123.12</v>
+        <v>884539.47</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>821186</v>
+        <v>578345</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44264</v>
+        <v>43956</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>45439</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034611189 — कंटूर ट्रेंच  निर्माण कार्य दवलिटोला  कूकड़ीखापा</t>
+          <t>1736011062/WC/22012034561099 — कंटूर ट्रेंच  शैलपर्ण निर्माण भुता पहाड़ी पर क्रमांक  ०२ मालेगाव</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>1048675.59</v>
+        <v>1096123.12</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>786595</v>
+        <v>821186</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44222</v>
+        <v>44264</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44790</v>
+        <v>45439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034842775 — कंटूर ट्रेंच मोक्षधाम कुकड़ीखापा</t>
+          <t>1736011062/WC/22012034611189 — कंटूर ट्रेंच  निर्माण कार्य दवलिटोला  कूकड़ीखापा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>1048675.59</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>786595</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>44222</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>44790</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034846528 — कंटूर ट्रेंच कार्य मोक्षधाम ग्राम कुकड़ीखापा</t>
+          <t>1736011062/WC/22012034842775 — कंटूर ट्रेंच मोक्षधाम कुकड़ीखापा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034876850 — नाला सुन्दरीकरण कार्य मोक्षधाम  मालेगांव</t>
+          <t>1736011062/WC/22012034846528 — कंटूर ट्रेंच कार्य मोक्षधाम ग्राम कुकड़ीखापा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>558090.48</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>501995</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44628</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034876851 — नाला सुन्दरीकरण कार्य हनुमान मंदिर मंदिर के साइड मालेगांव</t>
+          <t>1736011062/WC/22012034876850 — नाला सुन्दरीकरण कार्य मोक्षधाम  मालेगांव</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>1039205.15</v>
+        <v>558090.48</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>501995</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>44628</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>44930</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034884391 — Nalla sudharikaran maleaon</t>
+          <t>1736011062/WC/22012034876851 — नाला सुन्दरीकरण कार्य हनुमान मंदिर मंदिर के साइड मालेगांव</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>1227746.7</v>
+        <v>1039205.15</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012034932925 — नाला सुंदरीकरण कार्य हनुमान मंदिर के साइड मालेगाव</t>
+          <t>1736011062/WC/22012034884391 — Nalla sudharikaran maleaon</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>964922.84</v>
+        <v>1227746.7</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>849866</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035073961 — नाला सुन्दरीकरण कार्य मोक्षधाम कुकड़ीखापा</t>
+          <t>1736011062/WC/22012034932925 — नाला सुंदरीकरण कार्य हनुमान मंदिर के साइड मालेगाव</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>964922.84</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>849866</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035117968 — नाला सुदृढ़ीकरण  कार्य मोक्षधाम कुकड़ीखापा</t>
+          <t>1736011062/WC/22012035073961 — नाला सुन्दरीकरण कार्य मोक्षधाम कुकड़ीखापा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44940</v>
+        <v>45030</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035143296 — कंटूर ट्रेंच कार्य  भुता पहाड़ी पार्ट ३ मालेगाव</t>
+          <t>1736011062/WC/22012035117968 — नाला सुदृढ़ीकरण  कार्य मोक्षधाम कुकड़ीखापा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>1322543.83</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>1146214.47</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45425</v>
-[...3 lines deleted...]
-      </c>
+        <v>44940</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035161407 — चेकडेम निर्माण कार्य कुकडीखापा</t>
+          <t>1736011062/WC/22012035143296 — कंटूर ट्रेंच कार्य  भुता पहाड़ी पार्ट ३ मालेगाव</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>1322543.83</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>1146214.47</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>45425</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>45568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035169956 — Construction of Chek dam near Mokshdham Kukdikhapa</t>
+          <t>1736011062/WC/22012035161407 — चेकडेम निर्माण कार्य कुकडीखापा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>1291895.57</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1222880.26</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45398</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035169957 — Construction of Chek dam near Mokshdham Kukdikhapa</t>
+          <t>1736011062/WC/22012035169956 — Construction of Chek dam near Mokshdham Kukdikhapa</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>1291895.57</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>1222880.26</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>45398</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>46050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035220690 — कंटुर ट़े़ेच निमार्ण कार्य भुुता पहाडी पर</t>
+          <t>1736011062/WC/22012035169957 — Construction of Chek dam near Mokshdham Kukdikhapa</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>1368114.98</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1094575</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45797</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035277103 — RECHARGE PIT DUGWELL JITENDRA UIKEY KE GHAR KE PASS MALEGAON</t>
+          <t>1736011062/WC/22012035220690 — कंटुर ट़े़ेच निमार्ण कार्य भुुता पहाडी पर</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>1368114.98</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>1094575</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>45797</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>46169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035278341 — RECHARGE PIT DUGWELL MOKSHDHAM MALEGAON</t>
+          <t>1736011062/WC/22012035277103 — RECHARGE PIT DUGWELL JITENDRA UIKEY KE GHAR KE PASS MALEGAON</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035281284 — RECHARGE PIT DUGWELL  JATRAGODI MALEGAON</t>
+          <t>1736011062/WC/22012035278341 — RECHARGE PIT DUGWELL MOKSHDHAM MALEGAON</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035281349 — RECHARGE PIT DUGWELL JATRAGODI MALEGAON</t>
+          <t>1736011062/WC/22012035281284 — RECHARGE PIT DUGWELL  JATRAGODI MALEGAON</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035281376 — RECHARGE PIT KAPILDHARA SIDHARTH BAGDE MALEGAON</t>
+          <t>1736011062/WC/22012035281349 — RECHARGE PIT DUGWELL JATRAGODI MALEGAON</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>104678.18</v>
+        <v>25899.46</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035281483 — RECHARGE PIT DUGWELL GHOGRA NADI KE PASS KUKDIKHAPA</t>
+          <t>1736011062/WC/22012035281376 — RECHARGE PIT KAPILDHARA SIDHARTH BAGDE MALEGAON</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>25899.46</v>
+        <v>104678.18</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035290310 — RECHARGE PIT DUGWEELL MOKSHDHAM ME</t>
+          <t>1736011062/WC/22012035281483 — RECHARGE PIT DUGWELL GHOGRA NADI KE PASS KUKDIKHAPA</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035290376 — RECHARGE PIT DUGWELL  JATRAGODI  KE PASS</t>
+          <t>1736011062/WC/22012035290310 — RECHARGE PIT DUGWEELL MOKSHDHAM ME</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/22012035290410 — RECHARGE PIT DUGWELL GHOGRA NADI KE PASS</t>
+          <t>1736011062/WC/22012035290376 — RECHARGE PIT DUGWELL  JATRAGODI  KE PASS</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/32013 — kapeel dhara koop niman khary Dasrath / Ukanday</t>
+          <t>1736011062/WC/22012035290410 — RECHARGE PIT DUGWELL GHOGRA NADI KE PASS</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>195000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>166758</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/32125 — कपिल धारा कून निर्माण कार्य शकुन/ सुरेश</t>
+          <t>1736011062/WC/32013 — kapeel dhara koop niman khary Dasrath / Ukanday</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>197000</v>
+        <v>195000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>232219</v>
+        <v>166758</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39943</v>
+        <v>39851</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>41276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/32140 — कपिल धारा कूप /शेकलाल /गणपत</t>
+          <t>1736011062/WC/32125 — कपिल धारा कून निर्माण कार्य शकुन/ सुरेश</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>100000</v>
+        <v>197000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>39778</v>
+        <v>232219</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39825</v>
+        <v>39943</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>41276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/मालेगाव 012 — कपिल कला सुमर</t>
+          <t>1736011062/WC/32140 — कपिल धारा कूप /शेकलाल /गणपत</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>137000</v>
+        <v>100000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>33360</v>
+        <v>39778</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39531</v>
+        <v>39825</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>41276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/मालेगाव 013 — कपिल अकाडी नत्‍थू</t>
+          <t>1736011062/WC/VB/YD/22012035335674 — CONTOUR TRENCH NIRMAN KARYA BHOOTA PAHADI GRAM MALEGAON</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>137000</v>
+        <v>397795.45</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>128415</v>
+        <v>51170</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39590</v>
-[...3 lines deleted...]
-      </c>
+        <v>46301</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1736011062/WC/मालेगॉव/11/001 — कपिलधारा कुपनिर्माण रामकुवर/चैतराम</t>
+          <t>1736011062/WC/मालेगाव 012 — कपिल कला सुमर</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>137000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>50749</v>
+        <v>33360</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39461</v>
+        <v>39531</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40387</v>
+        <v>41276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1736011062/WC/मालेगाव 013 — कपिल अकाडी नत्‍थू</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>137000</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>128415</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>39590</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>40387</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1736011062/WC/मालेगॉव/11/001 — कपिलधारा कुपनिर्माण रामकुवर/चैतराम</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>137000</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>50749</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>39461</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>40387</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C549" s="1" t="inlineStr">
+      <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D549" s="1" t="inlineStr">
+      <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E549" s="1" t="inlineStr">
+      <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F549" s="1" t="inlineStr">
+      <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1736011062/WH/19959557 — तालाब जीर्णोद्वार मरम्‍मत निर्माण कार्य जतरागोंदी नाला पर</t>
         </is>
       </c>
-      <c r="G549" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H549" s="2" t="n">
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
         <v>118000</v>
       </c>
-      <c r="I549" s="2" t="n">
+      <c r="I551" s="2" t="n">
         <v>102216</v>
       </c>
-      <c r="J549" s="3" t="n">
+      <c r="J551" s="3" t="n">
         <v>42872</v>
       </c>
-      <c r="K549" s="3" t="n">
+      <c r="K551" s="3" t="n">
         <v>43250</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>