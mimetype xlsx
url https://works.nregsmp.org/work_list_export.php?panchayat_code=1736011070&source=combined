--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K779"/>
+  <dimension ref="A1:K783"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 13:35:25</t>
+          <t>Exported on: 2026-10-25 14:55:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43663</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1736011070/AV/22012034569307 — negrication shed chicholi bad</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>670000.95</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>192431.57</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44566</v>
@@ -1725,51 +1725,51 @@
         <v>216048</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45357</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1736011070/DP/22012034628366 — सामुदायिक व़्रक्षारोपण कार्य शंकर पट तालाब‍ के पास ग्राम चिचोलीबड</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>117170</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45699</v>
@@ -4390,51 +4390,51 @@
       <c r="J96" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/22012034468929 — कपिल धारा कुँप निर्माण कार्य  कमलाकर रामजी</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>214000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>6396</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43539</v>
@@ -5352,51 +5352,51 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>43926</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/22012034588383 — NAB Nano archid Bhagu bai gaurkhede chicholi bad</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>59236</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44155</v>
@@ -6126,51 +6126,51 @@
       <c r="J132" s="3" t="n">
         <v>44155</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/22012034597131 — NAB NENO ARCHID SARITA GAURKHEDE</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>59236</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>20352</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45128</v>
@@ -9245,51 +9245,51 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/22012035474563 — RECHARGE PIT VACHACHALA UGHADE</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -11604,192 +11604,192 @@
       <c r="J246" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/107701 — Construction of IAY House -IAY REG. NO. MP-36-011-070-001/437</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/107702 — Construction of IAY House -IAY REG. NO. MP-36-011-070-001/529</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/107703 — Construction of IAY House -IAY REG. NO. MP-36-011-070-001/715</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/107704 — Construction of IAY House -IAY REG. NO. MP-36-011-070-001/768</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46135</v>
@@ -15026,51 +15026,51 @@
       <c r="J316" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>45289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/2904849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4719232</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>44263</v>
@@ -16151,51 +16151,51 @@
       <c r="J339" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/2909391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4725064</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>7965</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45738</v>
@@ -17178,51 +17178,51 @@
       <c r="J360" s="3" t="n">
         <v>44562</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>45426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/2915794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4123069</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>44133</v>
@@ -17666,51 +17666,51 @@
       <c r="J370" s="3" t="n">
         <v>44366</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>44764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/2917447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4713872</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45889</v>
@@ -18791,51 +18791,51 @@
       <c r="J393" s="3" t="n">
         <v>44366</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>45005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/3040832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5260385</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>44285</v>
@@ -19916,51 +19916,51 @@
       <c r="J416" s="3" t="n">
         <v>44972</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/3819814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116672787</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>44683</v>
@@ -23234,51 +23234,51 @@
       <c r="J484" s="3" t="n">
         <v>44972</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/4247355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119311300</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44721</v>
@@ -23967,51 +23967,51 @@
       <c r="J499" s="3" t="n">
         <v>44835</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/44124 — Construction of IAY House -IAY REG. NO. MP-36-011-070-001/349</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46135</v>
@@ -24994,51 +24994,51 @@
       <c r="J520" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/4635776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130691701</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>15759</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45673</v>
@@ -25090,51 +25090,51 @@
       <c r="J522" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>45831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/4636651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130211163</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>14823</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45680</v>
@@ -25921,51 +25921,51 @@
       <c r="J539" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>45758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/4754098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118168492</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>18603</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45707</v>
@@ -26066,73 +26066,73 @@
       <c r="J542" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/4786499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131107458</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>17226</v>
+        <v>23229</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -26456,78 +26456,80 @@
       <c r="J550" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>46014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5156721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118282006</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>21654</v>
+        <v>23481</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45786</v>
       </c>
-      <c r="K551" s="3"/>
+      <c r="K551" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27187,51 +27189,51 @@
       <c r="J565" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5584077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115726309</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45750</v>
@@ -28410,78 +28412,80 @@
       <c r="J590" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5762509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118283340</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>9396</v>
+        <v>20880</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K591" s="3"/>
+      <c r="K591" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -28506,51 +28510,51 @@
       <c r="J592" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5763031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148862966</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45897</v>
@@ -28651,78 +28655,80 @@
       <c r="J595" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5763284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119849871</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>15660</v>
+        <v>23490</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>46093</v>
       </c>
-      <c r="K596" s="3"/>
+      <c r="K596" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -28796,98 +28802,98 @@
       <c r="J598" s="3" t="n">
         <v>46020</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5763779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115654788</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5764001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127517385</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45737</v>
@@ -29135,73 +29141,73 @@
       <c r="J605" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5765142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117589653</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>15138</v>
+        <v>24273</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -29231,8305 +29237,8493 @@
       <c r="J607" s="3" t="n">
         <v>46020</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5814418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116668264</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5864956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116917541</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5874104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130458710</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5881556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129562015</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5950514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115863991</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5954202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130313315</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>9918</v>
+        <v>20880</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5954203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130313349</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>8091</v>
+        <v>20880</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5955308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130690911</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5955336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118285653</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>1827</v>
+        <v>12789</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5958943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131107762</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>12276</v>
+        <v>24282</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5961555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130460367</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>6264</v>
+        <v>21402</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116657326</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117705037</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>6264</v>
+        <v>18801</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119854831</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>12528</v>
+        <v>24795</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116636903</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116432503</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5967882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130298260</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>18531</v>
+        <v>24534</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5968270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130293993</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5968476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131108343</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>9918</v>
+        <v>21402</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5969721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130310196</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5992954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131108191</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5998109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130311863</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1736011070/IF/IAY/5998110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130312062</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/638871 — Construction of IAY House -IAY REG. NO. MP2520707</t>
+          <t>1736011070/IF/IAY/6254142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117321681</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>15856</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/651892 — Construction of IAY House -IAY REG. NO. MP3977363</t>
+          <t>1736011070/IF/IAY/6255939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118279180</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>14998</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/702017 — Construction of IAY House -IAY REG. NO. MP1457381</t>
+          <t>1736011070/IF/IAY/6270862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131108225</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42813</v>
+        <v>46083</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/750425 — Construction of IAY House -IAY REG. NO. MP2556436</t>
+          <t>1736011070/IF/IAY/638871 — Construction of IAY House -IAY REG. NO. MP2520707</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>14448</v>
+        <v>15856</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>43138</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/750707 — Construction of IAY House -IAY REG. NO. MP2567055</t>
+          <t>1736011070/IF/IAY/6402760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116434122</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>15496</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>45562</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/751089 — Construction of IAY House -IAY REG. NO. MP2582191</t>
+          <t>1736011070/IF/IAY/651892 — Construction of IAY House -IAY REG. NO. MP3977363</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>17762</v>
+        <v>14998</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>42881</v>
+        <v>42820</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>43369</v>
+        <v>43476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/751834 — Construction of IAY House -IAY REG. NO. MP2607048</t>
+          <t>1736011070/IF/IAY/702017 — Construction of IAY House -IAY REG. NO. MP1457381</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>42813</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/752319 — Construction of IAY House -IAY REG. NO. MP2622388</t>
+          <t>1736011070/IF/IAY/750425 — Construction of IAY House -IAY REG. NO. MP2556436</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>16898</v>
+        <v>14448</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>43369</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/753636 — Construction of IAY House -IAY REG. NO. MP2676459</t>
+          <t>1736011070/IF/IAY/750707 — Construction of IAY House -IAY REG. NO. MP2567055</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>14974</v>
+        <v>15496</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>43398</v>
+        <v>43476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/753970 — Construction of IAY House -IAY REG. NO. MP2689101</t>
+          <t>1736011070/IF/IAY/751089 — Construction of IAY House -IAY REG. NO. MP2582191</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>15480</v>
+        <v>17762</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>43138</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/753971 — Construction of IAY House -IAY REG. NO. MP2689133</t>
+          <t>1736011070/IF/IAY/751834 — Construction of IAY House -IAY REG. NO. MP2607048</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>15308</v>
+        <v>14620</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42881</v>
+        <v>42991</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/755141 — Construction of IAY House -IAY REG. NO. MP2738444</t>
+          <t>1736011070/IF/IAY/752319 — Construction of IAY House -IAY REG. NO. MP2622388</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>15136</v>
+        <v>16898</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43138</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/764673 — Construction of IAY House -IAY REG. NO. MP3176335</t>
+          <t>1736011070/IF/IAY/753636 — Construction of IAY House -IAY REG. NO. MP2676459</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>2064</v>
+        <v>14974</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42977</v>
+        <v>42881</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>44229</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/775004 — Construction of IAY House -IAY REG. NO. MP3673827</t>
+          <t>1736011070/IF/IAY/753970 — Construction of IAY House -IAY REG. NO. MP2689101</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/775807 — Construction of IAY House -IAY REG. NO. MP3723494</t>
+          <t>1736011070/IF/IAY/753971 — Construction of IAY House -IAY REG. NO. MP2689133</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>14276</v>
+        <v>15308</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/776039 — Construction of IAY House -IAY REG. NO. MP3735734</t>
+          <t>1736011070/IF/IAY/755141 — Construction of IAY House -IAY REG. NO. MP2738444</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>14792</v>
+        <v>15136</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/776321 — Construction of IAY House -IAY REG. NO. MP3753086</t>
+          <t>1736011070/IF/IAY/764673 — Construction of IAY House -IAY REG. NO. MP3176335</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>14792</v>
+        <v>2064</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42881</v>
+        <v>42977</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>43138</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/933372 — Construction of IAY House -IAY REG. NO. MP2681308</t>
+          <t>1736011070/IF/IAY/775004 — Construction of IAY House -IAY REG. NO. MP3673827</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>14448</v>
+        <v>14620</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1736011070/IF/IAY/933752 — Construction of IAY House -IAY REG. NO. MP2689668</t>
+          <t>1736011070/IF/IAY/775807 — Construction of IAY House -IAY REG. NO. MP3723494</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>14448</v>
+        <v>14276</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43019</v>
+        <v>42881</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/01 — खेल मैदान सह भूमी समतलीकरण हाईस्‍कूल चिचोलीबड</t>
+          <t>1736011070/IF/IAY/776039 — Construction of IAY House -IAY REG. NO. MP3735734</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>453000</v>
+        <v>15865</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>451559</v>
+        <v>14792</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>40912</v>
+        <v>42881</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>41545</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/165 — पशु अवरोधक खंती कार्य  AS 3154/57</t>
+          <t>1736011070/IF/IAY/776321 — Construction of IAY House -IAY REG. NO. MP3753086</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>140000</v>
+        <v>15865</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>109956</v>
+        <v>14792</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39783</v>
+        <v>42881</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>41940</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/22012034296438 — शांतीधाम एवं भुमि समतलीकरण ग्राम चिचोली बड</t>
+          <t>1736011070/IF/IAY/933372 — Construction of IAY House -IAY REG. NO. MP2681308</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>170000</v>
+        <v>16340</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>42760</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>43138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/22012034359146 — SHANTI DHAM KARYA CHICHOLI DHANA</t>
+          <t>1736011070/IF/IAY/933752 — Construction of IAY House -IAY REG. NO. MP2689668</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>201700</v>
+        <v>16340</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>166324.09</v>
+        <v>14448</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43040</v>
+        <v>43019</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>43332</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/22012034469606 — चारागाह विकास ग्राम चिचोलीबड</t>
+          <t>1736011070/LD/01 — खेल मैदान सह भूमी समतलीकरण हाईस्‍कूल चिचोलीबड</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>750924.38</v>
+        <v>453000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>123855.58</v>
+        <v>451559</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44027</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>40912</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>41545</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/22012034591726 — Khel Maidan Nirman karya Near Goushala</t>
+          <t>1736011070/LD/165 — पशु अवरोधक खंती कार्य  AS 3154/57</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>486091.83</v>
+        <v>140000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>202504</v>
+        <v>109956</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45171</v>
+        <v>39783</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>46202</v>
+        <v>41940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/382 — मेंड बंधान कार्य / सुलाचनबाई / चंद्रकुमार</t>
+          <t>1736011070/LD/22012034296438 — शांतीधाम एवं भुमि समतलीकरण ग्राम चिचोली बड</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>56700</v>
+        <v>170000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>5661.2</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39831</v>
-[...3 lines deleted...]
-      </c>
+        <v>42760</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1736011070/LD/9926706962 — शांती धाम भुमि समतलीकरण</t>
+          <t>1736011070/LD/22012034359146 — SHANTI DHAM KARYA CHICHOLI DHANA</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>871035</v>
+        <v>201700</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>319571.36</v>
+        <v>166324.09</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41795</v>
+        <v>43040</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>42517</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/01 — द्वितीय श्रेणी निर्माण कार्य चिचोलीबउ से हिवरा सेनाडवार तक 0 to 510 mitar</t>
+          <t>1736011070/LD/22012034469606 — चारागाह विकास ग्राम चिचोलीबड</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>488000</v>
+        <v>750924.38</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>318382</v>
+        <v>123855.58</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>40870</v>
-[...3 lines deleted...]
-      </c>
+        <v>44027</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/12178 — सी सी कंक्रिट रोड निर्माण कार्य चिचोलीबड</t>
+          <t>1736011070/LD/22012034591726 — Khel Maidan Nirman karya Near Goushala</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>100000</v>
+        <v>486091.83</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>67697</v>
+        <v>202504</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39842</v>
+        <v>45171</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>40603</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/12320 — पीसीसी आंतरिक मार्ग ईसमाइल के मकान से गंदा चौक 60</t>
+          <t>1736011070/LD/382 — मेंड बंधान कार्य / सुलाचनबाई / चंद्रकुमार</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>244000</v>
+        <v>56700</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>188397</v>
+        <v>5661.2</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41170</v>
+        <v>39831</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>41545</v>
+        <v>40511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034173343 — पीसीसी आंतरिक मार्ग  दामू के मकान से  अशोक के मकान</t>
+          <t>1736011070/LD/9926706962 — शांती धाम भुमि समतलीकरण</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>57000</v>
+        <v>871035</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>44704</v>
+        <v>319571.36</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41458</v>
+        <v>41795</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41484</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034176004 — PCC Aantrik Road Nirman Karya Moreshver Dongre ke</t>
+          <t>1736011070/RC/01 — द्वितीय श्रेणी निर्माण कार्य चिचोलीबउ से हिवरा सेनाडवार तक 0 to 510 mitar</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>135000</v>
+        <v>488000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>119986</v>
+        <v>318382</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41479</v>
+        <v>40870</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41547</v>
+        <v>41545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034185077 — Gravel road Chicholibad to Bothiya RD 0.000 Km to</t>
+          <t>1736011070/RC/12178 — सी सी कंक्रिट रोड निर्माण कार्य चिचोलीबड</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>497289</v>
+        <v>100000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>380347.5</v>
+        <v>67697</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41542</v>
+        <v>39842</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>42353</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034185350 — पीसीसी आंतरिक मार्ग सुरेश पाठे के मकान से किशोर दं</t>
+          <t>1736011070/RC/12320 — पीसीसी आंतरिक मार्ग ईसमाइल के मकान से गंदा चौक 60</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>72445</v>
+        <v>244000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>45566</v>
+        <v>188397</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41542</v>
+        <v>41170</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41617</v>
+        <v>41545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034186568 — pcc antrik rode nirman karya chokhraj kolhe ke mak</t>
+          <t>1736011070/RC/22012034173343 — पीसीसी आंतरिक मार्ग  दामू के मकान से  अशोक के मकान</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>113579</v>
+        <v>57000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>111888</v>
+        <v>44704</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41549</v>
+        <v>41458</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41619</v>
+        <v>41484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034186767 — ग्रेवल मार्ग निर्माण कार्य चिचोली बड से हिवरा सेना</t>
+          <t>1736011070/RC/22012034176004 — PCC Aantrik Road Nirman Karya Moreshver Dongre ke</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>497289</v>
+        <v>135000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>468493.29</v>
+        <v>119986</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41549</v>
+        <v>41479</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>42517</v>
+        <v>41547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034195714 — ग्रेवल मार्ग निर्माण कार्य चिचाेली बड से हिवरा सेन</t>
+          <t>1736011070/RC/22012034185077 — Gravel road Chicholibad to Bothiya RD 0.000 Km to</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>496735</v>
+        <v>497289</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>410822.06</v>
+        <v>380347.5</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41633</v>
+        <v>41542</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>42517</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034195732 — ग्रेवल मार्ग निर्माण चिचोली बड से बोथिया की तरफ Rd</t>
+          <t>1736011070/RC/22012034185350 — पीसीसी आंतरिक मार्ग सुरेश पाठे के मकान से किशोर दं</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>498622</v>
+        <v>72445</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>336702.9</v>
+        <v>45566</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41633</v>
+        <v>41542</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>42517</v>
+        <v>41617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034195735 — आंतरिक ग्रेवल मार्ग निर्माण कार्य चिचोली बड से घोग</t>
+          <t>1736011070/RC/22012034186568 — pcc antrik rode nirman karya chokhraj kolhe ke mak</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>499048</v>
+        <v>113579</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>311343.73</v>
+        <v>111888</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41633</v>
+        <v>41549</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>42353</v>
+        <v>41619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034202594 — Graval Road chicholi bad se bothiya rd 0.895 to 1.</t>
+          <t>1736011070/RC/22012034186767 — ग्रेवल मार्ग निर्माण कार्य चिचोली बड से हिवरा सेना</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>777323</v>
+        <v>497289</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>585120.99</v>
+        <v>468493.29</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41675</v>
+        <v>41549</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034220836 — खेत सडक कार्य किशोर के खेत से सुरेश के खेत तक</t>
+          <t>1736011070/RC/22012034195714 — ग्रेवल मार्ग निर्माण कार्य चिचाेली बड से हिवरा सेन</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>1242000</v>
+        <v>496735</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>758991.1</v>
+        <v>410822.06</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41802</v>
+        <v>41633</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>43210</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034222746 — पी सी सी आंतरिक मार्ग निर्माण कार्य इंदिरा कोम्‍पल</t>
+          <t>1736011070/RC/22012034195732 — ग्रेवल मार्ग निर्माण चिचोली बड से बोथिया की तरफ Rd</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>73576</v>
+        <v>498622</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>73438.8</v>
+        <v>336702.9</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41815</v>
+        <v>41633</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>42182</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034224407 — पी सी सी आंतरिक मार्ग निर्माण कार्य शंकर बेसरे के</t>
+          <t>1736011070/RC/22012034195735 — आंतरिक ग्रेवल मार्ग निर्माण कार्य चिचोली बड से घोग</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>73576</v>
+        <v>499048</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>63298.9</v>
+        <v>311343.73</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41829</v>
+        <v>41633</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>42517</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034302937 — KHET SADAK NIRMAN KARYA CHANDRABHAN UGHADE KE KHET SE GENDLAL KE KHET TAK</t>
+          <t>1736011070/RC/22012034202594 — Graval Road chicholi bad se bothiya rd 0.895 to 1.</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>777323</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>585120.99</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034302939 — KHET SADAK NIRMAN KARYA  GENDLAL KE KHET SE KISHOR DONGRE KE KHET TAK</t>
+          <t>1736011070/RC/22012034220836 — खेत सडक कार्य किशोर के खेत से सुरेश के खेत तक</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>1242000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>758991.1</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>43210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034322794 — sudur sadak work</t>
+          <t>1736011070/RC/22012034222746 — पी सी सी आंतरिक मार्ग निर्माण कार्य इंदिरा कोम्‍पल</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>73576</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>73438.8</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>41815</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034324307 — सुदुुर ग्राम सम्‍पर्क सडक निर्माण कार्यचिचोली बड से वाघोली 1 कि0 मी0</t>
+          <t>1736011070/RC/22012034224407 — पी सी सी आंतरिक मार्ग निर्माण कार्य शंकर बेसरे के</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>1200000</v>
+        <v>73576</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>1190939.88</v>
+        <v>63298.9</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42774</v>
+        <v>41829</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>43961</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034331173 — ccrod &amp;nali nirman nimbaji gaj ke makan se purush tak 44m 2)sadashiv ke makan serameshvar ke makan34</t>
+          <t>1736011070/RC/22012034302937 — KHET SADAK NIRMAN KARYA CHANDRABHAN UGHADE KE KHET SE GENDLAL KE KHET TAK</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>26090000000</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42761</v>
+        <v>42231</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034335170 — सुदुर ग्राम सम्‍पर्क सडक निर्माण कार्य चिचोली बड से घोगरी शाहनी 0.500 से 1.5 km</t>
+          <t>1736011070/RC/22012034302939 — KHET SADAK NIRMAN KARYA  GENDLAL KE KHET SE KISHOR DONGRE KE KHET TAK</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>130000000000</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42645</v>
+        <v>42231</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034361512 — पी सी सी रोड निर्माण कार्य प्रभाकर खवसे के मकान से लहु पठाडे के मकान तक</t>
+          <t>1736011070/RC/22012034322794 — sudur sadak work</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>51175</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>42580</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43004</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034361522 — pcc road nirman karya tukdya deshmukh ke makan se hemraj kukwas ke makan tak</t>
+          <t>1736011070/RC/22012034324307 — सुदुुर ग्राम सम्‍पर्क सडक निर्माण कार्यचिचोली बड से वाघोली 1 कि0 मी0</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>23823</v>
+        <v>1200000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>16512</v>
+        <v>1190939.88</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43005</v>
+        <v>42774</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>43701</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034361528 — pcc road nirman karya shankar pawankar ke makan se manohar nehare ke makan tak 50 m.</t>
+          <t>1736011070/RC/22012034331173 — ccrod &amp;nali nirman nimbaji gaj ke makan se purush tak 44m 2)sadashiv ke makan serameshvar ke makan34</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>22058</v>
+        <v>26090000000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>11008</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034361529 — PCC ROAD NIRMAN KARYA SHANKAR GAJBHIYE KE MAKAN SE KHAMRAJ DEHARI KE MAKAN TAK 42 M. WARD N. 16</t>
+          <t>1736011070/RC/22012034335170 — सुदुर ग्राम सम्‍पर्क सडक निर्माण कार्य चिचोली बड से घोगरी शाहनी 0.500 से 1.5 km</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>18529</v>
+        <v>130000000000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>4300</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43020</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034508474 — pcc road nirman karya babarav patil ke makan se mokshadham tak 309 m.</t>
+          <t>1736011070/RC/22012034361512 — पी सी सी रोड निर्माण कार्य प्रभाकर खवसे के मकान से लहु पठाडे के मकान तक</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>118193</v>
+        <v>51175</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>118800</v>
+        <v>42580</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43810</v>
+        <v>43004</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43961</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034522458 — सुदुर ग्राम संम्‍पर्क सडक निर्माण कार्य काटोल रोड से गौशाला एवं शंकरपट तालाब तक 1.00 km तक</t>
+          <t>1736011070/RC/22012034361522 — pcc road nirman karya tukdya deshmukh ke makan se hemraj kukwas ke makan tak</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>1479986.91</v>
+        <v>23823</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>1054670.3</v>
+        <v>16512</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43972</v>
+        <v>43005</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>44957</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034538231 — c c road nirman karya ward n. 04 and 05 me 110 m. chicholi bad</t>
+          <t>1736011070/RC/22012034361528 — pcc road nirman karya shankar pawankar ke makan se manohar nehare ke makan tak 50 m.</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>42075</v>
+        <v>22058</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>41800</v>
+        <v>11008</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44132</v>
+        <v>43005</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44177</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034541201 — ढाना रोड से शिशु मंदिर तक सीसी रोड बड़चिचोली</t>
+          <t>1736011070/RC/22012034361529 — PCC ROAD NIRMAN KARYA SHANKAR GAJBHIYE KE MAKAN SE KHAMRAJ DEHARI KE MAKAN TAK 42 M. WARD N. 16</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>22950</v>
+        <v>18529</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>20520</v>
+        <v>4300</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44146</v>
+        <v>43020</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>44344</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034544189 — c c road nirman karya katol road se kabrastan se moksha dham padhan tak 100m</t>
+          <t>1736011070/RC/22012034508474 — pcc road nirman karya babarav patil ke makan se mokshadham tak 309 m.</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>118193</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>118800</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>43810</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>43961</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034546042 — c c road nirman karya katol road se kabrastan tak 100 m</t>
+          <t>1736011070/RC/22012034522458 — सुदुर ग्राम संम्‍पर्क सडक निर्माण कार्य काटोल रोड से गौशाला एवं शंकरपट तालाब तक 1.00 km तक</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>27157</v>
+        <v>1479986.91</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>26220</v>
+        <v>1054670.3</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44195</v>
+        <v>43972</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44467</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034546777 — सुदुर सदक निर्मान कार्य गौशाला के पास भाग</t>
+          <t>1736011070/RC/22012034538231 — c c road nirman karya ward n. 04 and 05 me 110 m. chicholi bad</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>42075</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>41800</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>44132</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034546813 — sudur sadak nirman Goushala k pass part 2</t>
+          <t>1736011070/RC/22012034541201 — ढाना रोड से शिशु मंदिर तक सीसी रोड बड़चिचोली</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>294545.7</v>
+        <v>22950</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>157979</v>
+        <v>20520</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44174</v>
+        <v>44146</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>44957</v>
+        <v>44344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034554719 — c c road nirman karya diwakar sahare ke makan se ashok mule ke makan tak 45 m.</t>
+          <t>1736011070/RC/22012034544189 — c c road nirman karya katol road se kabrastan se moksha dham padhan tak 100m</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>17250</v>
+        <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>17100</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034558069 — c.c. road nirman karya ward n 19,20 me 188 meeter chicholi bad dhana</t>
+          <t>1736011070/RC/22012034546042 — c c road nirman karya katol road se kabrastan tak 100 m</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>71910</v>
+        <v>27157</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>71456</v>
+        <v>26220</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44233</v>
+        <v>44195</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>44258</v>
+        <v>44467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034561014 — cc road</t>
+          <t>1736011070/RC/22012034546777 — सुदुर सदक निर्मान कार्य गौशाला के पास भाग</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034588231 — c.c road nirman karya ward k.17 raju sharma ke makan se vijay nagre ke makan tak and nali nirman kar</t>
+          <t>1736011070/RC/22012034546813 — sudur sadak nirman Goushala k pass part 2</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>294545.7</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>157979</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>44174</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>44957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034588281 — C C road nirman karya raju sharma ke makan se vijay nagre ke makan tak 135 m.</t>
+          <t>1736011070/RC/22012034554719 — c c road nirman karya diwakar sahare ke makan se ashok mule ke makan tak 45 m.</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>17250</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>44504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034588282 — C C road nirman karya raju sharma ke makan se vijay nagre ke makan tak 135 m.</t>
+          <t>1736011070/RC/22012034558069 — c.c. road nirman karya ward n 19,20 me 188 meeter chicholi bad dhana</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>51638</v>
+        <v>71910</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>71456</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>44233</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>44258</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034674611 — sudur sadak nirman karya samshan ghat se semda tak</t>
+          <t>1736011070/RC/22012034561014 — cc road</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45317</v>
+        <v>44300</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034674916 — sudur sadak nirman karya samshan ghat se semda tak</t>
+          <t>1736011070/RC/22012034588231 — c.c road nirman karya ward k.17 raju sharma ke makan se vijay nagre ke makan tak and nali nirman kar</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45317</v>
+        <v>44471</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RC/22012034830971 — सी सी रोड निर्माण 83 मिटर वार्ड क्रमांक 06 मे विजयराव इंगले के मकान से वंसता कुमरे के मकान तक</t>
+          <t>1736011070/RC/22012034588281 — C C road nirman karya raju sharma ke makan se vijay nagre ke makan tak 135 m.</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>35850</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45469</v>
+        <v>44471</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034230018 — NIRMAL BHARAT ABHIYAN BARKAT SHEKH</t>
+          <t>1736011070/RC/22012034588282 — C C road nirman karya raju sharma ke makan se vijay nagre ke makan tak 135 m.</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>5400</v>
+        <v>51638</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>41754</v>
+        <v>44471</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034230033 — NIRMAL BHARAT ABHIYAN  ASARAM /CHANGOJI</t>
+          <t>1736011070/RC/22012034674611 — sudur sadak nirman karya samshan ghat se semda tak</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41766</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034230056 — NIRMAL BHARAT ABHIYAN MURAD B/ BARKAT</t>
+          <t>1736011070/RC/22012034674916 — sudur sadak nirman karya samshan ghat se semda tak</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41766</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034234929 — निर्मल भारत अभियान सुशिला हरी</t>
+          <t>1736011070/RC/22012034830971 — सी सी रोड निर्माण 83 मिटर वार्ड क्रमांक 06 मे विजयराव इंगले के मकान से वंसता कुमरे के मकान तक</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>5400</v>
+        <v>35850</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>41822</v>
-[...3 lines deleted...]
-      </c>
+        <v>45469</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034256487 — निर्मल भारत अभियान संतोष जंगल्‍या</t>
+          <t>1736011070/RS/22012034230018 — NIRMAL BHARAT ABHIYAN BARKAT SHEKH</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>41857</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034274580 — निर्मल भारत अभियान जानकु पाटिल</t>
+          <t>1736011070/RS/22012034230033 — NIRMAL BHARAT ABHIYAN  ASARAM /CHANGOJI</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>41920</v>
+        <v>41766</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>42182</v>
+        <v>41771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034490012 — Nadep Nirman Samuhik Swachata parisar ke pas Gram Badchicholi</t>
+          <t>1736011070/RS/22012034230056 — NIRMAL BHARAT ABHIYAN MURAD B/ BARKAT</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>12412.41</v>
+        <v>5400</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>41766</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>42031</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034579905 — varni campost nirman karya peyjal tanki dhana road ke pas</t>
+          <t>1736011070/RS/22012034234929 — निर्मल भारत अभियान सुशिला हरी</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1736011070/RS/22012034579929 — nadep nirman karya katol road gohtan parisar me</t>
+          <t>1736011070/RS/22012034256487 — निर्मल भारत अभियान संतोष जंगल्‍या</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>41857</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>42182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034547723 — Renovation of baoli baba farid vatika chicholi bad</t>
+          <t>1736011070/RS/22012034274580 — निर्मल भारत अभियान जानकु पाटिल</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>329144.5</v>
+        <v>5400</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>169151.78</v>
+        <v>5400</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44248</v>
+        <v>41920</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>46126</v>
+        <v>42182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034554494 — kantur trench nirman karya shankar pat pahadi par bhag 01</t>
+          <t>1736011070/RS/22012034490012 — Nadep Nirman Samuhik Swachata parisar ke pas Gram Badchicholi</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>1350009.32</v>
+        <v>12412.41</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>967170</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>43979</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034569733 — KANTUR TRENCH SHEL PARNA AND VRUKSHA ROPAN NIRMAN KARYA BHAG 02 CHICHOLI BAD</t>
+          <t>1736011070/RS/22012034579905 — varni campost nirman karya peyjal tanki dhana road ke pas</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>1077403.12</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>835662</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44041</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034591961 — Construction Of Water Tank Shankaerpat Pahadi Par No. 1</t>
+          <t>1736011070/RS/22012034579929 — nadep nirman karya katol road gohtan parisar me</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>102311.7</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>86203.6</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44174</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034591962 — Construction Of Water Tank Shankaerpat Pahadi Par No. 2</t>
+          <t>1736011070/WC/22012034547723 — Renovation of baoli baba farid vatika chicholi bad</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>102311.7</v>
+        <v>329144.5</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>86203.6</v>
+        <v>169151.78</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44174</v>
+        <v>44248</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44951</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034591963 — Construction Of Water Tank Shankaerpat Pahadi Par No. 3</t>
+          <t>1736011070/WC/22012034554494 — kantur trench nirman karya shankar pat pahadi par bhag 01</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>102311.7</v>
+        <v>1350009.32</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>114593.6</v>
+        <v>967170</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44195</v>
+        <v>43979</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>44509</v>
+        <v>44951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034591964 — Construction Of Water Tank Shankaerpat Pahadi Par No. 4</t>
+          <t>1736011070/WC/22012034569733 — KANTUR TRENCH SHEL PARNA AND VRUKSHA ROPAN NIRMAN KARYA BHAG 02 CHICHOLI BAD</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>102311.7</v>
+        <v>1077403.12</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>88183.6</v>
+        <v>835662</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44195</v>
+        <v>44041</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>44951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034593673 — check dam nirman baba farid vatika k pass gram badchicholi</t>
+          <t>1736011070/WC/22012034591961 — Construction Of Water Tank Shankaerpat Pahadi Par No. 1</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>1490722.29</v>
+        <v>102311.7</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>1428462.9</v>
+        <v>86203.6</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44281</v>
+        <v>44174</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>46123</v>
+        <v>44951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034595829 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART -01</t>
+          <t>1736011070/WC/22012034591962 — Construction Of Water Tank Shankaerpat Pahadi Par No. 2</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>28385.26</v>
+        <v>102311.7</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>86203.6</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>44174</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>44951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034595832 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART-02</t>
+          <t>1736011070/WC/22012034591963 — Construction Of Water Tank Shankaerpat Pahadi Par No. 3</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>102311.7</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>114593.6</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>44509</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034595835 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART 02</t>
+          <t>1736011070/WC/22012034591964 — Construction Of Water Tank Shankaerpat Pahadi Par No. 4</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>31040.28</v>
+        <v>102311.7</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>88183.6</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>44951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034596835 — Payjal Taka Nirman Shankar Pat Pahadi Par</t>
+          <t>1736011070/WC/22012034593673 — check dam nirman baba farid vatika k pass gram badchicholi</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>1490722.29</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>1428462.9</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>44281</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>46123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034596836 — Pani Ka Taka Nirman Shankar Pat Par</t>
+          <t>1736011070/WC/22012034595829 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART -01</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>28385.26</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44106</v>
+        <v>44058</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034596837 — Pani Ka Taka Nirman Shankar Pat Pahadi Par</t>
+          <t>1736011070/WC/22012034595832 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART-02</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44106</v>
+        <v>44058</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034596838 — Pani Ka Taka Nirman Shankar Pat Pahadi Par No.02</t>
+          <t>1736011070/WC/22012034595835 — GULLY PLUG NIRMAN SHANKAR PAT NALE ME PART 02</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>0</v>
+        <v>31040.28</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44106</v>
+        <v>44058</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034596839 — Payjal Taka Nirman Shankar Pat Pahadi Par No,03</t>
+          <t>1736011070/WC/22012034596835 — Payjal Taka Nirman Shankar Pat Pahadi Par</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034599009 — Boulder check Dam Nirman Shirpa Nale me</t>
+          <t>1736011070/WC/22012034596836 — Pani Ka Taka Nirman Shankar Pat Par</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>574324.81</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>350113</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44179</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034599019 — Construction of Water Tank Charagah me BSNL Office ke Pas</t>
+          <t>1736011070/WC/22012034596837 — Pani Ka Taka Nirman Shankar Pat Pahadi Par</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>102311.7</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034700415 — चेक डैम निर्माण कार्य वाघाई नाला</t>
+          <t>1736011070/WC/22012034596838 — Pani Ka Taka Nirman Shankar Pat Pahadi Par No.02</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034838645 — कंटूर ट्रेंच निर्माण कार्य शंकर पट पहाड़ी के पास भाग 03</t>
+          <t>1736011070/WC/22012034596839 — Payjal Taka Nirman Shankar Pat Pahadi Par No,03</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>1144702.26</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>1015262</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44484</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034838663 — कंटूर ट्रेंच निर्माण कार्य शंकर पट पहाड़ी के पास भाग 04</t>
+          <t>1736011070/WC/22012034599009 — Boulder check Dam Nirman Shirpa Nale me</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>0</v>
+        <v>574324.81</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>350113</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>44179</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>45716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034838677 — वृक्षा रोपण कार्य कब्रस्तान परिसर मे चिचोली बड़</t>
+          <t>1736011070/WC/22012034599019 — Construction of Water Tank Charagah me BSNL Office ke Pas</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>102311.7</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44423</v>
+        <v>44106</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034911609 — CTR नाला सौन्धरीकरण ग्राम चिचोलीबड ढाना</t>
+          <t>1736011070/WC/22012034700415 — चेक डैम निर्माण कार्य वाघाई नाला</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>556630.02</v>
+        <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>499967</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44630</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034921089 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
+          <t>1736011070/WC/22012034838645 — कंटूर ट्रेंच निर्माण कार्य शंकर पट पहाड़ी के पास भाग 03</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>972396.31</v>
+        <v>1144702.26</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>0</v>
+        <v>1015262</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K733" s="3"/>
+        <v>44484</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>46006</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034921093 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
+          <t>1736011070/WC/22012034838663 — कंटूर ट्रेंच निर्माण कार्य शंकर पट पहाड़ी के पास भाग 04</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034921099 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
+          <t>1736011070/WC/22012034838677 — वृक्षा रोपण कार्य कब्रस्तान परिसर मे चिचोली बड़</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034954127 — नवीन निस्‍तारी तालाब निर्माण कार्य गौशाला के पीछे ग्राम बडचिचोली अमृत सरोवर योजना</t>
+          <t>1736011070/WC/22012034911609 — CTR नाला सौन्धरीकरण ग्राम चिचोलीबड ढाना</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>1489701.21</v>
+        <v>556630.02</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>1457033.62</v>
+        <v>499967</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44674</v>
+        <v>44630</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>46123</v>
+        <v>45691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034954300 — नाला सौन्दरीकरण चिचोली बड़ भाग 2</t>
+          <t>1736011070/WC/22012034921089 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>1236175.5</v>
+        <v>972396.31</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>1018336</v>
+        <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012034954314 — कंटूर ट्रेंच निर्माण कार्य भाग 05 चिचोली बड़</t>
+          <t>1736011070/WC/22012034921093 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>1198534.97</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>1018554</v>
+        <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44714</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035080833 — nala sudhudikaran kraya pat nala chicholi bad</t>
+          <t>1736011070/WC/22012034921099 — NTR नाला सौन्धरीकरण ग्राम चिचोली बड</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>537824.68</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>411631</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45095</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035080835 — nala sudhudikaran kraya dol puliya nala chicholi bad</t>
+          <t>1736011070/WC/22012034954127 — नवीन निस्‍तारी तालाब निर्माण कार्य गौशाला के पीछे ग्राम बडचिचोली अमृत सरोवर योजना</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>526767.24</v>
+        <v>1489701.21</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>425659</v>
+        <v>1457033.62</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45095</v>
+        <v>44674</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>45691</v>
+        <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035277410 — RECHARGE PIT NIRAMAL NIR KE PAAS NARSARI</t>
+          <t>1736011070/WC/22012034954300 — नाला सौन्दरीकरण चिचोली बड़ भाग 2</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>25899.46</v>
+        <v>1236175.5</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>1018336</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>45716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035277416 — RECHARGE PIT SARVAJANIK NIRMALNIR KATOL NARSARI KE PAAS</t>
+          <t>1736011070/WC/22012034954314 — कंटूर ट्रेंच निर्माण कार्य भाग 05 चिचोली बड़</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>25899.46</v>
+        <v>1198534.97</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>0</v>
+        <v>1018554</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K742" s="3"/>
+        <v>44714</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>45811</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035277420 — RECHARGE PIT SARVAJNIK KUP ZANAKLAL UIKE KE GHAR KE PAAS</t>
+          <t>1736011070/WC/22012035080833 — nala sudhudikaran kraya pat nala chicholi bad</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>25899.46</v>
+        <v>537824.68</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>411631</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>45095</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>45691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035277422 — RECHARGE PIT SARVAJNIK KUP RAMESH MANGHATE KE GHAR KE PAAS</t>
+          <t>1736011070/WC/22012035080835 — nala sudhudikaran kraya dol puliya nala chicholi bad</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>25899.46</v>
+        <v>526767.24</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>425659</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>45095</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>45691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035288733 — RECHARG PIT NIRAMAL NIR NARSARI KE PAAS</t>
+          <t>1736011070/WC/22012035277410 — RECHARGE PIT NIRAMAL NIR KE PAAS NARSARI</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035288742 — RACHARGE PIT SARWAJANIK NIRAMAL NIR KATOL ROAD NARSARI KE PAAS</t>
+          <t>1736011070/WC/22012035277416 — RECHARGE PIT SARVAJANIK NIRMALNIR KATOL NARSARI KE PAAS</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035288759 — RACHARGE PIT SARVAJNIK KUP ZANAKLAL UIKE KE GHAR KE PAAS</t>
+          <t>1736011070/WC/22012035277420 — RECHARGE PIT SARVAJNIK KUP ZANAKLAL UIKE KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035288770 — RECHARG PITSARVAJNIK KUP RAMESH MANGHATE KE GHAR KE PAAS</t>
+          <t>1736011070/WC/22012035277422 — RECHARGE PIT SARVAJNIK KUP RAMESH MANGHATE KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035297673 — kapil dhara kup  panchshila gajbhiye</t>
+          <t>1736011070/WC/22012035288733 — RECHARG PIT NIRAMAL NIR NARSARI KE PAAS</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/22012035315739 — NAVIN NISTARI TALAB NIRMAN KARYA DHAMU GAJBHIYE KE KHET KE PAS GRAM CHICHOLIBAD</t>
+          <t>1736011070/WC/22012035288742 — RACHARGE PIT SARWAJANIK NIRAMAL NIR KATOL ROAD NARSARI KE PAAS</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>2481989.61</v>
+        <v>25899.46</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/32002 — कपिलधरा कुपनिर्माण शंकर/रामकिशन महाजन</t>
+          <t>1736011070/WC/22012035288759 — RACHARGE PIT SARVAJNIK KUP ZANAKLAL UIKE KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>137000</v>
+        <v>25899.46</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>79553</v>
+        <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>39548</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/32003 — सार्वजनिक कुपनिर्माण</t>
+          <t>1736011070/WC/22012035288770 — RECHARG PITSARVAJNIK KUP RAMESH MANGHATE KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>137000</v>
+        <v>25899.46</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>19394</v>
+        <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>39583</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/32004 — सार्वजनिक कुप</t>
+          <t>1736011070/WC/22012035297673 — kapil dhara kup  panchshila gajbhiye</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>137000</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>17588</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>39543</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/321 — तालाब गहरीकरण शंकर पट चिचोलीबड</t>
+          <t>1736011070/WC/22012035315739 — NAVIN NISTARI TALAB NIRMAN KARYA DHAMU GAJBHIYE KE KHET KE PAS GRAM CHICHOLIBAD</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>10000</v>
+        <v>2481989.61</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>49743</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>39842</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचोलीढाना/8/17 — चेक डेम निर्माण/ चिचोलीढाना</t>
+          <t>1736011070/WC/32002 — कपिलधरा कुपनिर्माण शंकर/रामकिशन महाजन</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>211600</v>
+        <v>137000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>181675</v>
+        <v>79553</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>39387</v>
+        <v>39548</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>40451</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचोली बढ/6/45 — कपिलधारा कूप निर्माण/सुलक्षणा/चंद्रकुमार</t>
+          <t>1736011070/WC/32003 — सार्वजनिक कुपनिर्माण</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>191800</v>
+        <v>137000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>173482.72</v>
+        <v>19394</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39458</v>
+        <v>39583</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>40379</v>
+        <v>41320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौली/10/1 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/32004 — सार्वजनिक कुप</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>0</v>
+        <v>17588</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39402</v>
-[...1 lines deleted...]
-      <c r="K757" s="3"/>
+        <v>39543</v>
+      </c>
+      <c r="K757" s="3" t="n">
+        <v>41320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीब6/10 — कपिल धारा योजना (हौसु दवलू उइके)</t>
+          <t>1736011070/WC/321 — तालाब गहरीकरण शंकर पट चिचोलीबड</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>137000</v>
+        <v>10000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>135055</v>
+        <v>49743</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>39471</v>
+        <v>39842</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>40282</v>
+        <v>39991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/01/02 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचोलीढाना/8/17 — चेक डेम निर्माण/ चिचोलीढाना</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>0</v>
+        <v>211600</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>181675</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>39402</v>
-[...1 lines deleted...]
-      <c r="K759" s="3"/>
+        <v>39387</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>40451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड10/20 — कपिल धारा योजना      ( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचोली बढ/6/45 — कपिलधारा कूप निर्माण/सुलक्षणा/चंद्रकुमार</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>137000</v>
+        <v>191800</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>46491</v>
+        <v>173482.72</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>39463</v>
+        <v>39458</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/20/30 — कपिल धारा योजना( शांती/ चिध्‍या हजारे)</t>
+          <t>1736011070/WC/चिचौली/10/1 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>54800</v>
+        <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>106532</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>39470</v>
-[...3 lines deleted...]
-      </c>
+        <v>39402</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/20/40 — कपिल धारा योजना( गुलाब /नागो कुमरे)</t>
+          <t>1736011070/WC/चिचौलीब6/10 — कपिल धारा योजना (हौसु दवलू उइके)</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>137000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>63101</v>
+        <v>135055</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>39464</v>
+        <v>39471</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>40379</v>
+        <v>40282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/20/50 — कपिल धारा योजना( दामु/ धरम्‍या)</t>
+          <t>1736011070/WC/चिचौलीबड/01/02 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>137000</v>
+        <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>183300</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>39477</v>
-[...3 lines deleted...]
-      </c>
+        <v>39402</v>
+      </c>
+      <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/20/60 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचौलीबड10/20 — कपिल धारा योजना      ( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>0</v>
+        <v>46491</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39402</v>
-[...1 lines deleted...]
-      <c r="K764" s="3"/>
+        <v>39463</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>40379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड22/23 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचौलीबड/20/30 — कपिल धारा योजना( शांती/ चिध्‍या हजारे)</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>54800</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>106532</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39402</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>39470</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>40290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/30/40 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचौलीबड/20/40 — कपिल धारा योजना( गुलाब /नागो कुमरे)</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>63101</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>39402</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>39464</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>40379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड7/20 — कपिल धारा योजना (बंसता बाबु टेकराम)</t>
+          <t>1736011070/WC/चिचौलीबड/20/50 — कपिल धारा योजना( दामु/ धरम्‍या)</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>137000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>103954</v>
+        <v>183300</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39464</v>
+        <v>39477</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WC/चिचौलीबड/90/1 — कपिल धारा योजना( शकर/ रामकिशन)</t>
+          <t>1736011070/WC/चिचौलीबड/20/60 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>39402</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WH/19959563 — तालाब जीर्णोद्वार मरम्‍मत निर्माण कार्य शंकरपात तालाब</t>
+          <t>1736011070/WC/चिचौलीबड22/23 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>136000</v>
+        <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>157218</v>
+        <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>39402</v>
+      </c>
+      <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1736011070/WH/19959564 — तालाब जीर्णोद्वार मरम्‍मत कार्य शमशानघाट तालाब</t>
+          <t>1736011070/WC/चिचौलीबड/30/40 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>159876</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>39402</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1736011/DP/12205 — वन वर्धनिक कार्य बिगडे वनों का सुधार AS 5835/35</t>
+          <t>1736011070/WC/चिचौलीबड7/20 — कपिल धारा योजना (बंसता बाबु टेकराम)</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>58800</v>
+        <v>137000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>35488</v>
+        <v>103954</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>40290</v>
+        <v>39464</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>40637</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1736011/DP/12241 — वन वर्धनिय कार्य AS 3154/354</t>
+          <t>1736011070/WC/चिचौलीबड/90/1 — कपिल धारा योजना( शकर/ रामकिशन)</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>19355</v>
+        <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>40163</v>
-[...3 lines deleted...]
-      </c>
+        <v>39402</v>
+      </c>
+      <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1736011/DP/9926693372 — VAN VARDHNIK KARYA  P. 1984</t>
+          <t>1736011070/WH/19959563 — तालाब जीर्णोद्वार मरम्‍मत निर्माण कार्य शंकरपात तालाब</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>15000</v>
+        <v>136000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>29768</v>
+        <v>157218</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>40932</v>
+        <v>42872</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>41186</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1736011/DP/9926693383 — van vardhnik work P. 1984</t>
+          <t>1736011070/WH/19959564 — तालाब जीर्णोद्वार मरम्‍मत कार्य शमशानघाट तालाब</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>159876</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>39963</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>43218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1736011/LD/380 — वन वधनिक कार्य कक्ष क्र 1982 AS 3154/334</t>
+          <t>1736011/DP/12205 — वन वर्धनिक कार्य बिगडे वनों का सुधार AS 5835/35</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>118000</v>
+        <v>58800</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>102984</v>
+        <v>35488</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>39814</v>
+        <v>40290</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>39480</v>
+        <v>40637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1736011/LD/496 — पशु अवरोधक खंती निर्माण कार्य क क्र p 1983 AS 3154/91</t>
+          <t>1736011/DP/12241 — वन वर्धनिय कार्य AS 3154/354</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>72000</v>
+        <v>30000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>57188</v>
+        <v>19355</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>39827</v>
+        <v>40163</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>39480</v>
+        <v>39688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1736011/LD/652 — पशु अवरोधक खंती निर्माण कार्य AS 3154/26</t>
+          <t>1736011/DP/9926693372 — VAN VARDHNIK KARYA  P. 1984</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>585000</v>
+        <v>15000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>287504</v>
+        <v>29768</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>39934</v>
+        <v>40932</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>40877</v>
+        <v>41186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1736011/WH/5371 — वन वर्धनिय कार्य चिचोलीबड AS 5835/22</t>
+          <t>1736011/DP/9926693383 — van vardhnik work P. 1984</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>13420</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40638</v>
-[...3 lines deleted...]
-      </c>
+        <v>39963</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA / PANDHURNA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C779" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D779" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E779" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F779" s="1" t="inlineStr">
+        <is>
+          <t>1736011/LD/380 — वन वधनिक कार्य कक्ष क्र 1982 AS 3154/334</t>
+        </is>
+      </c>
+      <c r="G779" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H779" s="2" t="n">
+        <v>118000</v>
+      </c>
+      <c r="I779" s="2" t="n">
+        <v>102984</v>
+      </c>
+      <c r="J779" s="3" t="n">
+        <v>39814</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>39480</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C780" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D780" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E780" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F780" s="1" t="inlineStr">
+        <is>
+          <t>1736011/LD/496 — पशु अवरोधक खंती निर्माण कार्य क क्र p 1983 AS 3154/91</t>
+        </is>
+      </c>
+      <c r="G780" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H780" s="2" t="n">
+        <v>72000</v>
+      </c>
+      <c r="I780" s="2" t="n">
+        <v>57188</v>
+      </c>
+      <c r="J780" s="3" t="n">
+        <v>39827</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>39480</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C781" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D781" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E781" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F781" s="1" t="inlineStr">
+        <is>
+          <t>1736011/LD/652 — पशु अवरोधक खंती निर्माण कार्य AS 3154/26</t>
+        </is>
+      </c>
+      <c r="G781" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H781" s="2" t="n">
+        <v>585000</v>
+      </c>
+      <c r="I781" s="2" t="n">
+        <v>287504</v>
+      </c>
+      <c r="J781" s="3" t="n">
+        <v>39934</v>
+      </c>
+      <c r="K781" s="3" t="n">
+        <v>40877</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C782" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D782" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E782" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F782" s="1" t="inlineStr">
+        <is>
+          <t>1736011/WH/5371 — वन वर्धनिय कार्य चिचोलीबड AS 5835/22</t>
+        </is>
+      </c>
+      <c r="G782" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H782" s="2" t="n">
+        <v>37000</v>
+      </c>
+      <c r="I782" s="2" t="n">
+        <v>13420</v>
+      </c>
+      <c r="J782" s="3" t="n">
+        <v>40638</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>40665</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / PANDHURNA</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C779" s="1" t="inlineStr">
+      <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D779" s="1" t="inlineStr">
+      <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E779" s="1" t="inlineStr">
+      <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F779" s="1" t="inlineStr">
+      <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1736/RC/22012034151967 — बडचिचोलीसेवरा से पिपलानारयणवार रोड</t>
         </is>
       </c>
-      <c r="G779" s="1" t="inlineStr">
+      <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H779" s="2" t="n">
+      <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I779" s="2" t="n">
+      <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J779" s="3" t="n">
+      <c r="J783" s="3" t="n">
         <v>39366</v>
       </c>
-      <c r="K779" s="3"/>
+      <c r="K783" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>