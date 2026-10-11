--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K825"/>
+  <dimension ref="A1:K826"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 09:18:31</t>
+          <t>Exported on: 2026-10-11 06:57:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7780,51 +7780,51 @@
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/22012035445470 — JGSA Khet Talab Nirman Kary Ramesh/Chironji Gond Gram v GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>199871.59</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>88201.16</v>
+        <v>88331.16</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
@@ -15094,70 +15094,70 @@
       <c r="J316" s="3" t="n">
         <v>43656</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>43743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2035751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3317484</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>3912</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>43721</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16562,70 +16562,70 @@
       <c r="J346" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>44127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2260407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3321877</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>5510</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17344,70 +17344,70 @@
       <c r="J362" s="3" t="n">
         <v>43968</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>44267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2488261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4188359</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>5018</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>44292</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17538,70 +17538,70 @@
       <c r="J366" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2532886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4864840</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>43968</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17732,70 +17732,70 @@
       <c r="J370" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>44788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2545334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5186666</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>10830</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17926,70 +17926,70 @@
       <c r="J374" s="3" t="n">
         <v>43968</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>44070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2546442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5238439</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>43968</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18071,70 +18071,70 @@
       <c r="J377" s="3" t="n">
         <v>44292</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/2710511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5558607</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>4596</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44274</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18706,70 +18706,70 @@
       <c r="J390" s="3" t="n">
         <v>44732</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/3750375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119314046</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>8568</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44749</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19047,70 +19047,70 @@
       <c r="J397" s="3" t="n">
         <v>44732</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/4003302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119308768</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>12852</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44732</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19731,70 +19731,70 @@
       <c r="J411" s="3" t="n">
         <v>44794</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/4352667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128198127</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>16524</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20121,73 +20121,73 @@
       <c r="J419" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/4769556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123820650</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>14162</v>
+        <v>17282</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20217,73 +20217,73 @@
       <c r="J421" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/4778477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126852331</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>20628</v>
+        <v>22968</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20313,70 +20313,70 @@
       <c r="J423" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/4804860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145112071</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20605,73 +20605,73 @@
       <c r="J429" s="3" t="n">
         <v>42816</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/5552735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123864266</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>19194</v>
+        <v>23874</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20701,211 +20701,211 @@
       <c r="J431" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/5556966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126841417</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/5559917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119895831</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>17058</v>
+        <v>21218</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/5563234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119314837</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1737001044/IF/IAY/5566328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119307299</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -23413,51 +23413,51 @@
       <c r="J487" s="3" t="n">
         <v>44170</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1737001044/LD/22012034961545 — CPW Nirman Kary Gram Bakhari 2026</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46029</v>
@@ -30041,9705 +30041,9752 @@
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>42609</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034319888 — निरमल नीर कूप निर्माण कार्य ग्राम मोहगाँव नागन</t>
+          <t>1737001044/RC/VB/YD/22012034854657 — CC Road Nirman Kary Mukhya Marg Se Sarvjanik Koop Tak Gram Mohgaonnagan GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>303000</v>
+        <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>312307.59</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034379264 — वोरी वन्धान निर्माण कार्य ग्राम बखारी</t>
+          <t>1737001044/WC/22012034319888 — निरमल नीर कूप निर्माण कार्य ग्राम मोहगाँव नागन</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>12000</v>
+        <v>303000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>6600</v>
+        <v>312307.59</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43061</v>
+        <v>42795</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43334</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034383189 — NAVEEN TALAB NIRMAN KARY GRAM MOHGAON NAGAN</t>
+          <t>1737001044/WC/22012034379264 — वोरी वन्धान निर्माण कार्य ग्राम बखारी</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>43061</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>43334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034467246 — नाला बिस्तार कार्य ग्राम बखारी</t>
+          <t>1737001044/WC/22012034383189 — NAVEEN TALAB NIRMAN KARY GRAM MOHGAON NAGAN</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43465</v>
+        <v>43020</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034529202 — Nala Vistarikaran Kary Gram Bakhari GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012034467246 — नाला बिस्तार कार्य ग्राम बखारी</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43856</v>
+        <v>43465</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034529205 — Nala Vistar Kary Gram Jhapni GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012034529202 — Nala Vistarikaran Kary Gram Bakhari GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034545181 — Nala Vistar Kary Gram Jhapni</t>
+          <t>1737001044/WC/22012034529205 — Nala Vistar Kary Gram Jhapni GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>405751.37</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034545184 — Nala Vistar Kary Gram - Bakhari</t>
+          <t>1737001044/WC/22012034545181 — Nala Vistar Kary Gram Jhapni</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>281709.2</v>
+        <v>405751.37</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>262326</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034546614 — नाला बिस्तार करी जोबान नाला Gram मोहगांव नागन</t>
+          <t>1737001044/WC/22012034545184 — Nala Vistar Kary Gram - Bakhari</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>517766.58</v>
+        <v>281709.2</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>429337</v>
+        <v>262326</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43964</v>
+        <v>43992</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>44448</v>
+        <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034618653 — नाला विस्तार कार्य ग्राम झपनी</t>
+          <t>1737001044/WC/22012034546614 — नाला बिस्तार करी जोबान नाला Gram मोहगांव नागन</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>517766.58</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>429337</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034643556 — CTR नाला विस्तार कार्य ग्राम झपनी लंबाई 550 मीटर</t>
+          <t>1737001044/WC/22012034618653 — नाला विस्तार कार्य ग्राम झपनी</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>468972.58</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>406070.93</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034643558 — CTR नाला विस्तार कार्य ग्राम बखारी नीम टोला</t>
+          <t>1737001044/WC/22012034643556 — CTR नाला विस्तार कार्य ग्राम झपनी लंबाई 550 मीटर</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>397679.68</v>
+        <v>468972.58</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>392931.63</v>
+        <v>406070.93</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44335</v>
+        <v>44346</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034726220 — CTR rein water harvesting work gp/ps/ms bildind gram mohgaonnagan gp Mohgaonnagan</t>
+          <t>1737001044/WC/22012034643558 — CTR नाला विस्तार कार्य ग्राम बखारी नीम टोला</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>14333.53</v>
+        <v>397679.68</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>6948</v>
+        <v>392931.63</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44443</v>
+        <v>44335</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44789</v>
+        <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034726231 — CTR Rein water harvesting work for High school GP mohgaonnagan</t>
+          <t>1737001044/WC/22012034726220 — CTR rein water harvesting work gp/ps/ms bildind gram mohgaonnagan gp Mohgaonnagan</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>14333.53</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4500</v>
+        <v>6948</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44450</v>
+        <v>44443</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>45152</v>
+        <v>44789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034726241 — CTR Rain water harvesting work PS Jhapni gp Mohgaonnagan</t>
+          <t>1737001044/WC/22012034726231 — CTR Rein water harvesting work for High school GP mohgaonnagan</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>14333.53</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>5790</v>
+        <v>4500</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44443</v>
+        <v>44450</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>45152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034726251 — CTR Rain water harvesting work PS Bakhari GP mohgaonnagan</t>
+          <t>1737001044/WC/22012034726241 — CTR Rain water harvesting work PS Jhapni gp Mohgaonnagan</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>14333.53</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>6300</v>
+        <v>5790</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44450</v>
+        <v>44443</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>44789</v>
+        <v>45152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034726252 — Rain water harvesting work PS Bakhari GP mohgaonnagan</t>
+          <t>1737001044/WC/22012034726251 — CTR Rain water harvesting work PS Bakhari GP mohgaonnagan</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>14333.53</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>44450</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>44789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034739598 — CTR Rain water harvesting work PS building Mohgaonnagan GP mohgaonnagan</t>
+          <t>1737001044/WC/22012034726252 — Rain water harvesting work PS Bakhari GP mohgaonnagan</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>14333.53</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44450</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034739609 — CTR Rain water harvesting work MS Building Mohgaonnagan GP mohgaonnagan</t>
+          <t>1737001044/WC/22012034739598 — CTR Rain water harvesting work PS building Mohgaonnagan GP mohgaonnagan</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>14333.53</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44480</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44450</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>45152</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034781095 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य स्कूल के पास ग्राम झपनी ग्राम पंचायत मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034739609 — CTR Rain water harvesting work MS Building Mohgaonnagan GP mohgaonnagan</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>14467.3</v>
+        <v>14333.53</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>7660.8</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44480</v>
       </c>
-      <c r="K643" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034781097 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य रज्जू के घर के पास ग्राम झपनी ग्राम पंचायत मोहगांव ना</t>
+          <t>1737001044/WC/22012034781095 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य स्कूल के पास ग्राम झपनी ग्राम पंचायत मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>6948</v>
+        <v>7660.8</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44443</v>
+        <v>44480</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>44789</v>
+        <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034781100 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य चेतराम के घर के पास ग्राम झप नी ग्राम पंचायत मोहगांव न</t>
+          <t>1737001044/WC/22012034781097 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य रज्जू के घर के पास ग्राम झपनी ग्राम पंचायत मोहगांव ना</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>10422</v>
+        <v>6948</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>44789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034806188 — CTR SLWM शोक पिट निर्माण कार्य ps school GP मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034781100 — CTR SLWM हैंडपंप के पास सोक पिट निर्माण कार्य चेतराम के घर के पास ग्राम झप नी ग्राम पंचायत मोहगांव न</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>10422</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44431</v>
+        <v>44443</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>45152</v>
+        <v>44789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034807410 — CTR SLWM शोक पिट निर्माण कार्य ps school GP मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034806188 — CTR SLWM शोक पिट निर्माण कार्य ps school GP मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>44431</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>45152</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034807412 — CTR SLWM शोक पिट निर्माण कार्य पुलिया के पास GP मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034807410 — CTR SLWM शोक पिट निर्माण कार्य ps school GP मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44431</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034807416 — CTR SLWM शोक पिट निर्माण कार्य हाई स्कूल के पास GP मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034807412 — CTR SLWM शोक पिट निर्माण कार्य पुलिया के पास GP मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>6300</v>
+        <v>10422</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44450</v>
+        <v>44431</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>44849</v>
+        <v>45150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034807421 — CTR SLWM शोक पिट निर्माण कार्य खिरखाGP मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034807416 — CTR SLWM शोक पिट निर्माण कार्य हाई स्कूल के पास GP मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>11580</v>
+        <v>6300</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44431</v>
+        <v>44450</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>45152</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034814449 — CTR सड़क किनारे नाली निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034807421 — CTR SLWM शोक पिट निर्माण कार्य खिरखाGP मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>44431</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>45152</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034814450 — CTR सड़क किनारे नाली निर्माण कार्य हाई स्कूल सड़क ग्राम व ग्राम पंचायत मोहगांव ना गन</t>
+          <t>1737001044/WC/22012034814449 — CTR सड़क किनारे नाली निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034818968 — CRR SLWM Shok Pit Tenk Nirman Kary Aangvadi Biulding Gram Jhapni GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012034814450 — CTR सड़क किनारे नाली निर्माण कार्य हाई स्कूल सड़क ग्राम व ग्राम पंचायत मोहगांव ना गन</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>16224.46</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44474</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034893161 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम मोहगाव salliya बीट ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034818968 — CRR SLWM Shok Pit Tenk Nirman Kary Aangvadi Biulding Gram Jhapni GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>460274.4</v>
+        <v>16224.46</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>44474</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>45156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034893177 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034893161 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम मोहगाव salliya बीट ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>460274.4</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034893178 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034893177 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034893179 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034893178 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>484322.74</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>437948.64</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44670</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034928875 — CTR (बेसिन एरिया)विस्तार कार्य 2nd पार्ट ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012034893179 — बोल्डर मेंढ बंधान कार्य वन सीमा में ग्राम बखारी बीट ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>484322.74</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>437948.64</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44589</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>44670</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>45180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979500 — निर्मल नीर निर्माण कार्य ख़िरखा टोला ग्राम व ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034928875 — CTR (बेसिन एरिया)विस्तार कार्य 2nd पार्ट ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44665</v>
+        <v>44589</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979514 — परकोलेशन टेंक निर्माण कार्य ख़िरखा टोला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012034979500 — निर्मल नीर निर्माण कार्य ख़िरखा टोला ग्राम व ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979537 — निर्मल नीर निर्माण कार्य  ग्राम बखारी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979514 — परकोलेशन टेंक निर्माण कार्य ख़िरखा टोला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979539 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979537 — निर्मल नीर निर्माण कार्य  ग्राम बखारी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979542 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979539 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979543 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979542 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979547 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979543 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979549 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979547 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979551 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979549 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012034979552 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
+          <t>1737001044/WC/22012034979551 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035020724 — सार्वजनिक कूप निर्माण कार्य खिरखा ग्राम व ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012034979552 — निर्मल नीर निर्माण कार्य  ग्राम झपनी ग्राम पंचायत मोहगाव नागन</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>456923.98</v>
+        <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>362956.1</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44975</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035020726 — सार्वजनिक कूप निर्माण कार्य झपनी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035020724 — सार्वजनिक कूप निर्माण कार्य खिरखा ग्राम व ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>456923.98</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>362956.1</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44888</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>44975</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>46151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035020728 — सार्वजनिक कूप निर्माण कार्य बखारी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035020726 — सार्वजनिक कूप निर्माण कार्य झपनी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035021416 — CPW Nirman Kary Gram Bakhari Gram Panchyat Mohgaonnagan</t>
+          <t>1737001044/WC/22012035020728 — सार्वजनिक कूप निर्माण कार्य बखारी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>412015.98</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>376509.36</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44888</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035029588 — नाला संवर्धन कार्य ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035021416 — CPW Nirman Kary Gram Bakhari Gram Panchyat Mohgaonnagan</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>412015.98</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>376509.36</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44889</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>44909</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>45180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035030611 — नाला संवर्धन सह चेक डेम निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035029588 — नाला संवर्धन कार्य ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035031193 — नाला संवर्धन सह चेक डेम पुलिया निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035030611 — नाला संवर्धन सह चेक डेम निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44888</v>
+        <v>44889</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035041296 — नाला संवर्धन सह लूज़ बोल्डर निर्माण कार्य ठकरान नाला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035031193 — नाला संवर्धन सह चेक डेम पुलिया निर्माण कार्य ग्राम झपनी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035059653 — निर्मल नीर निर्माण कार्य ग्राम झपनी gp मोहगांव नागन</t>
+          <t>1737001044/WC/22012035041296 — नाला संवर्धन सह लूज़ बोल्डर निर्माण कार्य ठकरान नाला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45030</v>
+        <v>44888</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035073984 — CTR (बेसिन एरिया)विस्तार कार्य 2nd पार्ट ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035059653 — निर्मल नीर निर्माण कार्य ग्राम झपनी gp मोहगांव नागन</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45032</v>
+        <v>45030</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035073988 — CTR बेसिन येरिया वृद्धि (नाला संवर्द्धन कार्य ठकरान नाल)ग्राम मोहगांव नागन ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035073984 — CTR (बेसिन एरिया)विस्तार कार्य 2nd पार्ट ग्राम बखारी ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45030</v>
+        <v>45032</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035133719 — CPW/CPT Nirman Kary Bakhari Gindu Ke Khet Ke Pas GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012035073988 — CTR बेसिन येरिया वृद्धि (नाला संवर्द्धन कार्य ठकरान नाल)ग्राम मोहगांव नागन ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>499717.45</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>404160</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45270</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035133727 — CPW/CPT Nirman Kary Bakhari Bajji Ke Khet Taraf GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012035133719 — CPW/CPT Nirman Kary Bakhari Gindu Ke Khet Ke Pas GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>480381.45</v>
+        <v>499717.45</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>397990</v>
+        <v>404160</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45305</v>
+        <v>45270</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>45760</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035156297 — नाला संवर्धन सह बोल्डर चेक निर्माण कार्य ठकराननाला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
+          <t>1737001044/WC/22012035133727 — CPW/CPT Nirman Kary Bakhari Bajji Ke Khet Taraf GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>592263.47</v>
+        <v>480381.45</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>419848</v>
+        <v>397990</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45364</v>
+        <v>45305</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>45760</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035259517 — JGSA Sarkari Koop ammat Kary Gram Jhapni GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012035156297 — नाला संवर्धन सह बोल्डर चेक निर्माण कार्य ठकराननाला ग्राम व ग्राम पंचायत मोहगांव नागन</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>592263.47</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>419848</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>45364</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>45760</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035261642 — JGSA डगविल रिचर्ड पिट निर्माण कार्य सरकारी कूप बखारी</t>
+          <t>1737001044/WC/22012035259517 — JGSA Sarkari Koop ammat Kary Gram Jhapni GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>24996.78</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>2401.2</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45766</v>
-[...3 lines deleted...]
-      </c>
+        <v>45754</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035261664 — JGSA डगविल रिचर्ड पिट निर्माण कार्य सरकार कूप ग्राम झपनी GP मोहगांव नागन</t>
+          <t>1737001044/WC/22012035261642 — JGSA डगविल रिचर्ड पिट निर्माण कार्य सरकारी कूप बखारी</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>24996.78</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>2401.2</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45755</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>45766</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>46130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035261668 — JGSA डगविल रिचर्ड पिट निर्माण कार्य खिरखा कूप ग्राम GP मोहगांव नागन</t>
+          <t>1737001044/WC/22012035261664 — JGSA डगविल रिचर्ड पिट निर्माण कार्य सरकार कूप ग्राम झपनी GP मोहगांव नागन</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035262738 — JGSA dugweel Richarg Pit Nirman Kary Sarkari Koop Gram Jhapni gram Mohgaonnagan</t>
+          <t>1737001044/WC/22012035261668 — JGSA डगविल रिचर्ड पिट निर्माण कार्य खिरखा कूप ग्राम GP मोहगांव नागन</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>24996.78</v>
+        <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>3601.8</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45766</v>
-[...3 lines deleted...]
-      </c>
+        <v>45755</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/22012035329340 — CPW Nirman Kary Gram Bakhari GP Mohgaonnagan</t>
+          <t>1737001044/WC/22012035262738 — JGSA dugweel Richarg Pit Nirman Kary Sarkari Koop Gram Jhapni gram Mohgaonnagan</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>24996.78</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>3601.8</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>45766</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>46130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65379 — बोल्‍डरमेड निमार्ण कार्य ग्राम मोहगांव नागन</t>
+          <t>1737001044/WC/22012035329340 — CPW Nirman Kary Gram Bakhari GP Mohgaonnagan</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39634</v>
+        <v>46126</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65380 — बोल्‍डर मेड निमार्ण कार्य ग्राम मोहगांवनागन</t>
+          <t>1737001044/WC/65379 — बोल्‍डरमेड निमार्ण कार्य ग्राम मोहगांव नागन</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39657</v>
+        <v>39634</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65381 — बोल्‍डर मेड निमार्ण कार्य ग्राम मोहगावं नागन</t>
+          <t>1737001044/WC/65380 — बोल्‍डर मेड निमार्ण कार्य ग्राम मोहगांवनागन</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>39625</v>
+        <v>39657</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65382 — बोल्‍डर मेड निर्माण कार्य मोहगावं नागन</t>
+          <t>1737001044/WC/65381 — बोल्‍डर मेड निमार्ण कार्य ग्राम मोहगावं नागन</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39643</v>
+        <v>39625</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65383 — रामबगस/गयादीन बोल्‍ड मेढ निर्माण कार्य बखारी</t>
+          <t>1737001044/WC/65382 — बोल्‍डर मेड निर्माण कार्य मोहगावं नागन</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>39655</v>
+        <v>39643</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65384 — दशरथ/छिकोडी कुईया निर्माण कार्य मोह,नागन</t>
+          <t>1737001044/WC/65383 — रामबगस/गयादीन बोल्‍ड मेढ निर्माण कार्य बखारी</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>36000</v>
+        <v>47000</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39575</v>
+        <v>39655</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65385 — प्रेमलाल/रामा कुईया निर्माण कार्य मोह,नागन</t>
+          <t>1737001044/WC/65384 — दशरथ/छिकोडी कुईया निर्माण कार्य मोह,नागन</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>39575</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65386 — मोतीलाल/जीवनलाल कुईया निर्माण कार्य मोह,नागन</t>
+          <t>1737001044/WC/65385 — प्रेमलाल/रामा कुईया निर्माण कार्य मोह,नागन</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>24000</v>
+        <v>36000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39611</v>
+        <v>39575</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65387 — गोपल/छिदानी कुईश्‍स निर्माण कार्य झपनी</t>
+          <t>1737001044/WC/65386 — मोतीलाल/जीवनलाल कुईया निर्माण कार्य मोह,नागन</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>28000</v>
+        <v>24000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39581</v>
+        <v>39611</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65388 — रामलाल/झुमकलाल कुईया निर्माण कार्य मोह,नागन</t>
+          <t>1737001044/WC/65387 — गोपल/छिदानी कुईश्‍स निर्माण कार्य झपनी</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>39581</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65389 — बजीलाल/भग्‍गी कुईया निर्माण कार्य झपनी</t>
+          <t>1737001044/WC/65388 — रामलाल/झुमकलाल कुईया निर्माण कार्य मोह,नागन</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39589</v>
+        <v>39581</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65390 — पुसउ/बाबूलाल कुईया निर्माण कार्य ग्राम मोह,नागन</t>
+          <t>1737001044/WC/65389 — बजीलाल/भग्‍गी कुईया निर्माण कार्य झपनी</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>39589</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65392 — कुइया निमार्ण्‍ाकार्य पूसउ /बाबूलालग्रामीणजल ग्रहण्‍ अभिेषेक समिति ग्राम झपनी</t>
+          <t>1737001044/WC/65390 — पुसउ/बाबूलाल कुईया निर्माण कार्य ग्राम मोह,नागन</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>7000</v>
+        <v>28000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39532</v>
+        <v>39589</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65393 — कुइया निमार्ण्‍ाकार्य नोकेलाल/रगलालजलग्रहण्‍ा अभिेषेक समिति ग्राम झपनी</t>
+          <t>1737001044/WC/65392 — कुइया निमार्ण्‍ाकार्य पूसउ /बाबूलालग्रामीणजल ग्रहण्‍ अभिेषेक समिति ग्राम झपनी</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39525</v>
+        <v>39532</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65394 — कुईया निमार्ण कार्य बखारी गिरानीलाल/घसीटा ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
+          <t>1737001044/WC/65393 — कुइया निमार्ण्‍ाकार्य नोकेलाल/रगलालजलग्रहण्‍ा अभिेषेक समिति ग्राम झपनी</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>6849.2</v>
+        <v>7000</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>39525</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65395 — कुईया निमार्ण कार्य बखारी हरवंशा/रातलाल ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
+          <t>1737001044/WC/65394 — कुईया निमार्ण कार्य बखारी गिरानीलाल/घसीटा ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>6849.2</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>6486</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>39525</v>
       </c>
-      <c r="K704" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65396 — कुईया निमार्ण कार्य बखारी भदई/गनेशा ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
+          <t>1737001044/WC/65395 — कुईया निमार्ण कार्य बखारी हरवंशा/रातलाल ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>6849.2</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>6486</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>39525</v>
       </c>
-      <c r="K705" s="3"/>
+      <c r="K705" s="3" t="n">
+        <v>40436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65397 — कुईया निमार्ण कार्य झपनी आजुदी/झमकलाल ग्रामीण जल अभिषे‍क जल ग्रहण समिति झपनी</t>
+          <t>1737001044/WC/65396 — कुईया निमार्ण कार्य बखारी भदई/गनेशा ग्रामीण जल अभिषे‍क जल ग्रहण समिति बखारी</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>6849.2</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39532</v>
+        <v>39525</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65398 — कुईया निमार्ण कार्य मोहगांवनागन ईश्‍वरप्रसाद/गरई ग्रामीण जल अभिषे‍क जल ग्रहण समिति मोहगांवनागन</t>
+          <t>1737001044/WC/65397 — कुईया निमार्ण कार्य झपनी आजुदी/झमकलाल ग्रामीण जल अभिषे‍क जल ग्रहण समिति झपनी</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>6849.2</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>4830</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39525</v>
-[...3 lines deleted...]
-      </c>
+        <v>39532</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65399 — ग्रामीण जल अभिषेक समिती बखारी</t>
+          <t>1737001044/WC/65398 — कुईया निमार्ण कार्य मोहगांवनागन ईश्‍वरप्रसाद/गरई ग्रामीण जल अभिषे‍क जल ग्रहण समिति मोहगांवनागन</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>7000</v>
+        <v>6849.2</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>4830</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>39531</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>39525</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>40436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65400 — मिटीलाल/छिदामी निजीभुमिमिटीलाल/छिदामी निजीभुमि में कुईया निर्माण कार्य  में कुईया निर्माण कार्य झपनी</t>
+          <t>1737001044/WC/65399 — ग्रामीण जल अभिषेक समिती बखारी</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39525</v>
+        <v>39531</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65401 — ग्रामीण जल अभिषेक समिती बखारी शांति/छिकोडी़</t>
+          <t>1737001044/WC/65400 — मिटीलाल/छिदामी निजीभुमिमिटीलाल/छिदामी निजीभुमि में कुईया निर्माण कार्य  में कुईया निर्माण कार्य झपनी</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>3864</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>39531</v>
-[...3 lines deleted...]
-      </c>
+        <v>39525</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65403 — इत्‍तू/पुन्‍नू ग्रीमीण जल अभिषेक सम‍िति बखारी</t>
+          <t>1737001044/WC/65401 — ग्रामीण जल अभिषेक समिती बखारी शांति/छिकोडी़</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>3864</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39525</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>39531</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>39884</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65405 — संतोष/परताप ग्रामीण जल अभिषेक समिती झपनी</t>
+          <t>1737001044/WC/65403 — इत्‍तू/पुन्‍नू ग्रीमीण जल अभिषेक सम‍िति बखारी</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>71000</v>
+        <v>7000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>39556</v>
+        <v>39525</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65406 — मोहगाव नागन छतरसिंह/बजारी कुईया निर्माण कार्य</t>
+          <t>1737001044/WC/65405 — संतोष/परताप ग्रामीण जल अभिषेक समिती झपनी</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39539</v>
+        <v>39556</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65407 — रंगेलाल/छिदामी ग्रामीण जल अभिषेक समिती झपनी</t>
+          <t>1737001044/WC/65406 — मोहगाव नागन छतरसिंह/बजारी कुईया निर्माण कार्य</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>39556</v>
+        <v>39539</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65408 — गुलो/चमर कुईया निर्माण कार्य मोहगाव नागन</t>
+          <t>1737001044/WC/65407 — रंगेलाल/छिदामी ग्रामीण जल अभिषेक समिती झपनी</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>39539</v>
+        <v>39556</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65409 — अन्‍नीलाल/ सुकलाल कुईया निर्माण कार्य</t>
+          <t>1737001044/WC/65408 — गुलो/चमर कुईया निर्माण कार्य मोहगाव नागन</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65410 — पुन्‍नू/लक्ष्‍मण ग्रामीण जल अभिषेक समिती झपनी</t>
+          <t>1737001044/WC/65409 — अन्‍नीलाल/ सुकलाल कुईया निर्माण कार्य</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>39556</v>
+        <v>39539</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65411 — माहूलाल/ चमरू कुईया निर्माण कार्य मोहगावनागन</t>
+          <t>1737001044/WC/65410 — पुन्‍नू/लक्ष्‍मण ग्रामीण जल अभिषेक समिती झपनी</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>39616</v>
+        <v>39556</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65475 — कुइयां/कुडी निमार्ण कार्यभावनी/फोजी एवं 9अन्‍य‍ हितगाही ग्राम बखारी</t>
+          <t>1737001044/WC/65411 — माहूलाल/ चमरू कुईया निर्माण कार्य मोहगावनागन</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>39573</v>
+        <v>39616</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65476 — बोल्‍डर वेक निमार्ण्‍ा कार्य विनोद कुमार/धूरन ग्रामीण जल अभिषेक जल ग्रहण्‍ा समिति बखारी</t>
+          <t>1737001044/WC/65475 — कुइयां/कुडी निमार्ण कार्यभावनी/फोजी एवं 9अन्‍य‍ हितगाही ग्राम बखारी</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>7000</v>
+        <v>71000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>39551</v>
+        <v>39573</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65477 — कुईया निमार्ण कार्य सेकरतीबाई/मायाराम ग्रामीण जल अभिषेक जल ग्रहण समिति झपनी</t>
+          <t>1737001044/WC/65476 — बोल्‍डर वेक निमार्ण्‍ा कार्य विनोद कुमार/धूरन ग्रामीण जल अभिषेक जल ग्रहण्‍ा समिति बखारी</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39539</v>
+        <v>39551</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65478 — कुईया निमार्ण कार्य राजाराम/दमई ग्रामीणजलअभिषेक जल ग्रहण समिति ग्रामझपनी</t>
+          <t>1737001044/WC/65477 — कुईया निमार्ण कार्य सेकरतीबाई/मायाराम ग्रामीण जल अभिषेक जल ग्रहण समिति झपनी</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39548</v>
+        <v>39539</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65479 — कूईया निर्माण कार्य पुन्‍नालाल/दयाल ग्रामीणजल अभिषेक जल ग्रहण्‍ा समिति झपनी</t>
+          <t>1737001044/WC/65478 — कुईया निमार्ण कार्य राजाराम/दमई ग्रामीणजलअभिषेक जल ग्रहण समिति ग्रामझपनी</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>39548</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65480 — कुईया निर्माण कार्य बंजलाल/मिठई ग्रामीण जल्रअभिषेकसमितिग्राम झपनी</t>
+          <t>1737001044/WC/65479 — कूईया निर्माण कार्य पुन्‍नालाल/दयाल ग्रामीणजल अभिषेक जल ग्रहण्‍ा समिति झपनी</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39539</v>
+        <v>39548</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65481 — कुइया निमार्ण कार्य विलसो/रोशन ग्रामीणजल अभिषेंक जल ग्रहण समिति झपनी</t>
+          <t>1737001044/WC/65480 — कुईया निर्माण कार्य बंजलाल/मिठई ग्रामीण जल्रअभिषेकसमितिग्राम झपनी</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>39548</v>
+        <v>39539</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65589 — कूप निमार्ण कार्य माहू/लक्ष्‍मण गौड मोहगांव नागन</t>
+          <t>1737001044/WC/65481 — कुइया निमार्ण कार्य विलसो/रोशन ग्रामीणजल अभिषेंक जल ग्रहण समिति झपनी</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>92000</v>
+        <v>7000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>39514</v>
+        <v>39548</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65590 — कूप निमार्ण कार्य जगदीश/उजयार गौड मोहगांवनागन (झपनी)</t>
+          <t>1737001044/WC/65589 — कूप निमार्ण कार्य माहू/लक्ष्‍मण गौड मोहगांव नागन</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>39512</v>
+        <v>39514</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65591 — कूप निमार्ण कार्य श्रीराम/बैनी गौड मोहगांवनागन(झपनी)</t>
+          <t>1737001044/WC/65590 — कूप निमार्ण कार्य जगदीश/उजयार गौड मोहगांवनागन (झपनी)</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>39513</v>
+        <v>39512</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65592 — कूप निमार्ण कार्य रेवाराम/कल्‍याण गौड मोहगांव नागन</t>
+          <t>1737001044/WC/65591 — कूप निमार्ण कार्य श्रीराम/बैनी गौड मोहगांवनागन(झपनी)</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>39513</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65593 — कूप निमार्ण कार्य मिहीलाल/छिदामी गौड मोहगांवनागन(बखारी)</t>
+          <t>1737001044/WC/65592 — कूप निमार्ण कार्य रेवाराम/कल्‍याण गौड मोहगांव नागन</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>39531</v>
+        <v>39513</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65594 — कूप निमार्ण कार्य रामदयाल/राजाराम गौड मोहगांवनागन(बखारी रैयत)</t>
+          <t>1737001044/WC/65593 — कूप निमार्ण कार्य मिहीलाल/छिदामी गौड मोहगांवनागन(बखारी)</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>39523</v>
+        <v>39531</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65595 — कूप निमार्ण कार्य तुलाराम/संतलाल गौड मोहगांव नागन(बखारी रैयत)</t>
+          <t>1737001044/WC/65594 — कूप निमार्ण कार्य रामदयाल/राजाराम गौड मोहगांवनागन(बखारी रैयत)</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>39524</v>
+        <v>39523</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65596 — कूप निमार्ण कार्य खुमान/परताप गौड मोहगांव नागन</t>
+          <t>1737001044/WC/65595 — कूप निमार्ण कार्य तुलाराम/संतलाल गौड मोहगांव नागन(बखारी रैयत)</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>39514</v>
+        <v>39524</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65597 — कूप निर्माण कार्य चेतरामकालूराम मेहरा ग्राम मोहगांव ना्गन</t>
+          <t>1737001044/WC/65596 — कूप निमार्ण कार्य खुमान/परताप गौड मोहगांव नागन</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>91800</v>
+        <v>92000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>42500</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39539</v>
+        <v>39514</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65598 — कूप निर्माण कार्य इत्‍तूलाल/उजयार गौड मोहगांवनागन (झपनी)</t>
+          <t>1737001044/WC/65597 — कूप निर्माण कार्य चेतरामकालूराम मेहरा ग्राम मोहगांव ना्गन</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>91800</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>42500</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>39513</v>
+        <v>39539</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65599 — गामीण जलअभिषेक/जल ग्रहण समिती बखारी शिवदीन/हुलकर</t>
+          <t>1737001044/WC/65598 — कूप निर्माण कार्य इत्‍तूलाल/उजयार गौड मोहगांवनागन (झपनी)</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>71000</v>
+        <v>91800</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39551</v>
+        <v>39513</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65640 — ग्रामीण/अभिषेक जल ग्रहण समिती झपनी मेलाराम/अन्‍य[7]हितग्राही</t>
+          <t>1737001044/WC/65599 — गामीण जलअभिषेक/जल ग्रहण समिती बखारी शिवदीन/हुलकर</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>39556</v>
+        <v>39551</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/65641 — ग्रामीण/अभिषेक जल ग्रहण समिती बखारी/कुइंया/नन्‍हीबाई/अन्‍य[10]हितग्राही</t>
+          <t>1737001044/WC/65640 — ग्रामीण/अभिषेक जल ग्रहण समिती झपनी मेलाराम/अन्‍य[7]हितग्राही</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>39558</v>
+        <v>39556</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66288 — कपिल कूप निर्माण कार्य/चम्‍पो बाई पुन्‍नू वखारी</t>
+          <t>1737001044/WC/65641 — ग्रामीण/अभिषेक जल ग्रहण समिती बखारी/कुइंया/नन्‍हीबाई/अन्‍य[10]हितग्राही</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>92000</v>
+        <v>71000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>15673</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>39884</v>
-[...3 lines deleted...]
-      </c>
+        <v>39558</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66446 — निजि भुमि पर बोल्‍डर मेढ निमार्ण कार्य रामदीन/हुलकर ग्राम बखारी</t>
+          <t>1737001044/WC/66288 — कपिल कूप निर्माण कार्य/चम्‍पो बाई पुन्‍नू वखारी</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>18000</v>
+        <v>92000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>9945</v>
+        <v>15673</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>39736</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>39884</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>40372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66447 — शा:भूमि पर बोल्‍उर मेउ बंधान निर्माण कार्य</t>
+          <t>1737001044/WC/66446 — निजि भुमि पर बोल्‍डर मेढ निमार्ण कार्य रामदीन/हुलकर ग्राम बखारी</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>8800</v>
+        <v>18000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>10824</v>
+        <v>9945</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>39766</v>
-[...3 lines deleted...]
-      </c>
+        <v>39736</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66448 — शा:भूमि पर बोल्‍उर मेउ बंधान निर्माण कार्य</t>
+          <t>1737001044/WC/66447 — शा:भूमि पर बोल्‍उर मेउ बंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>9768</v>
+        <v>10824</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>39740</v>
+        <v>39766</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>40436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66449 — कुंईया निर्माण कार्य शांतिबाई/झुमरू झपनी</t>
+          <t>1737001044/WC/66448 — शा:भूमि पर बोल्‍उर मेउ बंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>11600</v>
+        <v>8800</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>12965</v>
+        <v>9768</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>39552</v>
+        <v>39740</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>39884</v>
+        <v>40436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66452 — कुईया निमार्ण कार्य गेदलाल/सतलाल ग्रामझपनी</t>
+          <t>1737001044/WC/66449 — कुंईया निर्माण कार्य शांतिबाई/झुमरू झपनी</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>11600</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>1530</v>
+        <v>12965</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>39873</v>
+        <v>39552</v>
       </c>
       <c r="K744" s="3" t="n">
         <v>39884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66453 — बोल्‍डर मेढ निमार्ण कार्य बलई/मिहिलाल ग्राम मोहगांव नागन</t>
+          <t>1737001044/WC/66452 — कुईया निमार्ण कार्य गेदलाल/सतलाल ग्रामझपनी</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>5610</v>
+        <v>1530</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>39936</v>
+        <v>39873</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>39884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66454 — बोल्‍डर मेढ निमार्ण कार्य शंकर/लिखई मेहरा ग्राम मोहगांव नागन</t>
+          <t>1737001044/WC/66453 — बोल्‍डर मेढ निमार्ण कार्य बलई/मिहिलाल ग्राम मोहगांव नागन</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>7925</v>
+        <v>5610</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>39936</v>
       </c>
       <c r="K746" s="3" t="n">
         <v>39884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66548 — कूप निमार्ण कार्य अर्जुल/सिरजु ग्राम  गोवन्दिगढ</t>
+          <t>1737001044/WC/66454 — बोल्‍डर मेढ निमार्ण कार्य शंकर/लिखई मेहरा ग्राम मोहगांव नागन</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>0</v>
+        <v>7925</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K747" s="3"/>
+        <v>39936</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>39884</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66549 — कूप निमार्ण कार्य अर्जुल/सिरजु ग्राम  गोवन्दिगढ</t>
+          <t>1737001044/WC/66548 — कूप निमार्ण कार्य अर्जुल/सिरजु ग्राम  गोवन्दिगढ</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>36800</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>70810</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>39546</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66550 — कूप निमार्ण कार्य घूरसिह/ननई ग्राम गोविन्‍दगढ</t>
+          <t>1737001044/WC/66549 — कूप निमार्ण कार्य अर्जुल/सिरजु ग्राम  गोवन्दिगढ</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>36800</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>89125</v>
+        <v>70810</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>39546</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>40159</v>
+        <v>39884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66551 — कूप निमार्ण कार्य दुर्जन/डबबू ग्राम गोविन्‍दगढ</t>
+          <t>1737001044/WC/66550 — कूप निमार्ण कार्य घूरसिह/ननई ग्राम गोविन्‍दगढ</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>36800</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>88430</v>
+        <v>89125</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>39546</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>39856</v>
+        <v>40159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66710 — Not Known1</t>
+          <t>1737001044/WC/66551 — कूप निमार्ण कार्य दुर्जन/डबबू ग्राम गोविन्‍दगढ</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>0</v>
+        <v>36800</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>136750</v>
+        <v>88430</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>40295</v>
+        <v>39546</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>41622</v>
+        <v>39856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66713 — Not Known1</t>
+          <t>1737001044/WC/66710 — Not Known1</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>167799.5</v>
+        <v>136750</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>40295</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>41620</v>
+        <v>41622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66716 — Not Known1</t>
+          <t>1737001044/WC/66713 — Not Known1</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>89300</v>
+        <v>167799.5</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>40295</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66717 — Not Known1</t>
+          <t>1737001044/WC/66716 — Not Known1</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>196250</v>
+        <v>89300</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>40295</v>
       </c>
       <c r="K754" s="3" t="n">
         <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66718 — Not Known1</t>
+          <t>1737001044/WC/66717 — Not Known1</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>116800</v>
+        <v>196250</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>40295</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/66720 — कपिल धारा कूप निर्माण कार्य माहू/लक्ष्‍मण गोंड झपनी</t>
+          <t>1737001044/WC/66718 — Not Known1</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>44800</v>
+        <v>116800</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>40364</v>
+        <v>40295</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>40312</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/6 कूप 1 — मोहगांव नागन/सार्वजनिक कूप निर्माण कार्य /मोहगांव नागन</t>
+          <t>1737001044/WC/66720 — कपिल धारा कूप निर्माण कार्य माहू/लक्ष्‍मण गोंड झपनी</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>149000</v>
+        <v>92000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>6531</v>
+        <v>44800</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39845</v>
+        <v>40364</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>41633</v>
+        <v>40312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648085 — Kundi Kuiya Niraman/gram bakhari/gp mohgaon nagan/</t>
+          <t>1737001044/WC/6 कूप 1 — मोहगांव नागन/सार्वजनिक कूप निर्माण कार्य /मोहगांव नागन</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>57000</v>
+        <v>149000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>6531</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41703</v>
-[...1 lines deleted...]
-      <c r="K758" s="3"/>
+        <v>39845</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>41633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648572 — kheat talab nirman kary ramchandra jhumak bakharia</t>
+          <t>1737001044/WC/9993648085 — Kundi Kuiya Niraman/gram bakhari/gp mohgaon nagan/</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>96000</v>
+        <v>57000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>72480.31</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>41703</v>
       </c>
-      <c r="K759" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648599 — khettalab nirmadh kary Pammu/Jhumak Gond Bakhari</t>
+          <t>1737001044/WC/9993648572 — kheat talab nirman kary ramchandra jhumak bakharia</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>72480.31</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>41703</v>
       </c>
-      <c r="K760" s="3"/>
+      <c r="K760" s="3" t="n">
+        <v>42434</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648606 — khettalab nirmadh kary Pammu/Jhumak Gond Bakhari</t>
+          <t>1737001044/WC/9993648599 — khettalab nirmadh kary Pammu/Jhumak Gond Bakhari</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41505</v>
+        <v>41703</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648611 — Mohgaon nagan kundi kuiya nirmad kary /gindu lal /</t>
+          <t>1737001044/WC/9993648606 — khettalab nirmadh kary Pammu/Jhumak Gond Bakhari</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>57000</v>
+        <v>96000</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>41703</v>
+        <v>41505</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993648614 — Mohgaon nagan kundi kuiya nirmad kary /rammu lal /</t>
+          <t>1737001044/WC/9993648611 — Mohgaon nagan kundi kuiya nirmad kary /gindu lal /</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993649681 — Mendh Bandhan Nirmadh Kary Champo/Punnu Gond Bakhari</t>
+          <t>1737001044/WC/9993648614 — Mohgaon nagan kundi kuiya nirmad kary /rammu lal /</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>93862</v>
+        <v>57000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>94844.87</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41703</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993649860 — बेलखेडी/खेत तालाब निर्माण रामदास/रेवाराम गौड</t>
+          <t>1737001044/WC/9993649681 — Mendh Bandhan Nirmadh Kary Champo/Punnu Gond Bakhari</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>96000</v>
+        <v>93862</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>57918.88</v>
+        <v>94844.87</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41720</v>
+        <v>41808</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>42205</v>
+        <v>42286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993650259 — मोहगांवनागन/कुण्‍डी कुईया मुनीम/हरनाम गौड ग्राम बख</t>
+          <t>1737001044/WC/9993649860 — बेलखेडी/खेत तालाब निर्माण रामदास/रेवाराम गौड</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>57000</v>
+        <v>96000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>34921.2</v>
+        <v>57918.88</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>41710</v>
+        <v>41720</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>42434</v>
+        <v>42205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993650261 — मोहगांवनागन/कुण्‍डी कुईया छतउ/पुन्‍नूगौड ग्रा म बख</t>
+          <t>1737001044/WC/9993650259 — मोहगांवनागन/कुण्‍डी कुईया मुनीम/हरनाम गौड ग्राम बख</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>34921.2</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>41710</v>
       </c>
-      <c r="K767" s="3"/>
+      <c r="K767" s="3" t="n">
+        <v>42434</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993655363 — Kundi Kuiya Niman Kary H-Jeetlal/Premlal Gond Gram Govindgadh GP Belkhedi</t>
+          <t>1737001044/WC/9993650261 — मोहगांवनागन/कुण्‍डी कुईया छतउ/पुन्‍नूगौड ग्रा म बख</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>57000</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>43922</v>
+        <v>41710</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993656090 — नबीन तालाब निर्माण कार्य</t>
+          <t>1737001044/WC/9993655363 — Kundi Kuiya Niman Kary H-Jeetlal/Premlal Gond Gram Govindgadh GP Belkhedi</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>41908</v>
+        <v>43922</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993662609 — नाडेप कम्‍पोसिस्‍ट टेंक निर्माण कार्य गोंविंदगण</t>
+          <t>1737001044/WC/9993656090 — नबीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>42413</v>
+        <v>41908</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993662615 — हैण्‍ड पम्‍प के पास शोकफिट निर्माण ग्राम गोविन्‍दगण</t>
+          <t>1737001044/WC/9993662609 — नाडेप कम्‍पोसिस्‍ट टेंक निर्माण कार्य गोंविंदगण</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>2783.5</v>
+        <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>42392</v>
-[...3 lines deleted...]
-      </c>
+        <v>42413</v>
+      </c>
+      <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WC/9993670801 — कपिल कूप िनमाण काय हित - मुन्ना /नन्हा मोहगाव नागन</t>
+          <t>1737001044/WC/9993662615 — हैण्‍ड पम्‍प के पास शोकफिट निर्माण ग्राम गोविन्‍दगण</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>2783.5</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>42392</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>42546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1038 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में डवरा डवरी निर्माण कार्य सुमद्रा बेनी</t>
+          <t>1737001044/WC/9993670801 — कपिल कूप िनमाण काय हित - मुन्ना /नन्हा मोहगाव नागन</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>116000</v>
+        <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>119824</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>41005</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1039 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में डवरा डवरी निर्माण कार्य चेतराम/कलुआ</t>
+          <t>1737001044/WH/1038 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में डवरा डवरी निर्माण कार्य सुमद्रा बेनी</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>119824</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>41005</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>41044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1040 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में बोल्‍डर मेंड निर्माण कार्य रेवाराम कल्‍याण</t>
+          <t>1737001044/WH/1039 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में डवरा डवरी निर्माण कार्य चेतराम/कलुआ</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>51000</v>
+        <v>116000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1041 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में बोल्‍डर मेंड निर्माण कार्य माहूलाल चमरू</t>
+          <t>1737001044/WH/1040 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में बोल्‍डर मेंड निर्माण कार्य रेवाराम कल्‍याण</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>55000</v>
+        <v>51000</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1046 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में कुईया कुन्‍डी बिलसो/रोशन झपनी</t>
+          <t>1737001044/WH/1041 — मोहगांवनागन समेकित माईक्रोप्‍लान /निजि भूमि में बोल्‍डर मेंड निर्माण कार्य माहूलाल चमरू</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>47000</v>
+        <v>55000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>43778</v>
+        <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>41021</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1047 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/मोहन जीवन झपनी</t>
+          <t>1737001044/WH/1046 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में कुईया कुन्‍डी बिलसो/रोशन झपनी</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>18000</v>
+        <v>47000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>17582</v>
+        <v>43778</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>41014</v>
+        <v>41021</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1048 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/रामलाल झुमक झपनी</t>
+          <t>1737001044/WH/1047 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/मोहन जीवन झपनी</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>16874</v>
+        <v>17582</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41000</v>
+        <v>41014</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1049 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/श्‍यामलाल छिदामी झपनी</t>
+          <t>1737001044/WH/1048 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/रामलाल झुमक झपनी</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>24000</v>
+        <v>18000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>0</v>
+        <v>16874</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K780" s="3"/>
+        <v>41000</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>41044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1050 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/अजुददी झुमक झपनी</t>
+          <t>1737001044/WH/1049 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/श्‍यामलाल छिदामी झपनी</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>18000</v>
+        <v>24000</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1051 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/पुसउ बाबूलाल झपनी</t>
+          <t>1737001044/WH/1050 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/अजुददी झुमक झपनी</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>24000</v>
+        <v>18000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>27612</v>
+        <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>41019</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1052 — झपनी/निजि भूमि मेंड वंधान कार्य/मदन/बेनी झपनी</t>
+          <t>1737001044/WH/1051 — देवरी/समेकित माईक्रोप्‍लान/निजि भूमि में मिटटी मेंड वंधान/पुसउ बाबूलाल झपनी</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>0</v>
+        <v>27612</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K783" s="3"/>
+        <v>41019</v>
+      </c>
+      <c r="K783" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1053 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/दयाराम अंतराम बखारी</t>
+          <t>1737001044/WH/1052 — झपनी/निजि भूमि मेंड वंधान कार्य/मदन/बेनी झपनी</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>90000</v>
+        <v>24000</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1054 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/दयाराम अंतराम बखारी</t>
+          <t>1737001044/WH/1053 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/दयाराम अंतराम बखारी</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1055 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/शिवलाल गनेशा बखारी</t>
+          <t>1737001044/WH/1054 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/दयाराम अंतराम बखारी</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1056 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/ शिवलाल गनेश् बखारी</t>
+          <t>1737001044/WH/1055 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/शिवलाल गनेशा बखारी</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>36000</v>
+        <v>90000</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1057 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/लिखनलाल पुहुप बखारी</t>
+          <t>1737001044/WH/1056 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/ शिवलाल गनेश् बखारी</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>51000</v>
+        <v>36000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>47640</v>
+        <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>41005</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1058 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/लिखनलाल पुहुप बखारी</t>
+          <t>1737001044/WH/1057 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर/मेंड कार्य/लिखनलाल पुहुप बखारी</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>115000</v>
+        <v>51000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>114886</v>
+        <v>47640</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41035</v>
+        <v>41005</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>41046</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1059 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ चतुर/ ि‍गरनलाल बखारी</t>
+          <t>1737001044/WH/1058 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/लिखनलाल पुहुप बखारी</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>116000</v>
+        <v>115000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>0</v>
+        <v>114886</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K790" s="3"/>
+        <v>41035</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>41046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1060 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/दयाराम अंतराम बखारी</t>
+          <t>1737001044/WH/1059 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ चतुर/ ि‍गरनलाल बखारी</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>40969</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1061 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ अच्‍छेलाल झीनो बखारी</t>
+          <t>1737001044/WH/1060 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/दयाराम अंतराम बखारी</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>132000</v>
+        <v>116000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>113850</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>41047</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1062 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ शिवलाल गनेशा बखारी</t>
+          <t>1737001044/WH/1061 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ अच्‍छेलाल झीनो बखारी</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>162000</v>
+        <v>132000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>0</v>
+        <v>113850</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K793" s="3"/>
+        <v>41047</v>
+      </c>
+      <c r="K793" s="3" t="n">
+        <v>41096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1063 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड वंधान कार्य/ बखारी</t>
+          <t>1737001044/WH/1062 — बखारी समेकित माईकोप्‍लान/निजि भूमि डवरा डवरी कार्य/ शिवलाल गनेशा बखारी</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>69000</v>
+        <v>162000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>66205</v>
+        <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>41067</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1064 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/चतुर/गिरन बखारी</t>
+          <t>1737001044/WH/1063 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड वंधान कार्य/ बखारी</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>0</v>
+        <v>66205</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K795" s="3"/>
+        <v>41067</v>
+      </c>
+      <c r="K795" s="3" t="n">
+        <v>41078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1065 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/ गिरानी घासीटा बखारी</t>
+          <t>1737001044/WH/1064 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/चतुर/गिरन बखारी</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>90000</v>
+        <v>69000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>93630</v>
+        <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>41016</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1066 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/गिरानी घसीटा बखारी</t>
+          <t>1737001044/WH/1065 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/ गिरानी घासीटा बखारी</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>28000</v>
+        <v>90000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>27485</v>
+        <v>93630</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>41027</v>
+        <v>41016</v>
       </c>
       <c r="K797" s="3" t="n">
         <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1067 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/अच्‍छेलाल नन्‍हेलाल बखारी</t>
+          <t>1737001044/WH/1066 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/गिरानी घसीटा बखारी</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>97000</v>
+        <v>28000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>64544</v>
+        <v>27485</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>41054</v>
+        <v>41027</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>41066</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1068 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/ अच्‍छेलाल नन्‍हे बखारी</t>
+          <t>1737001044/WH/1067 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/अच्‍छेलाल नन्‍हेलाल बखारी</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>55000</v>
+        <v>97000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>60850</v>
+        <v>64544</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>41073</v>
+        <v>41054</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>41096</v>
+        <v>41066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1338 — मोहगावॅनागन/खेत तालाब निर्माण कार्य/चम्‍पा/पुन्‍नू/ग्राम बखारी</t>
+          <t>1737001044/WH/1068 — बखारी समेकित माईकोप्‍लान/निजि भूमि बोल्‍डर मेंड कार्य/ अच्‍छेलाल नन्‍हे बखारी</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>78000</v>
+        <v>55000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>73200</v>
+        <v>60850</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>41068</v>
+        <v>41073</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>41081</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/1339 — मोहगावॅनागन/खेत तालाब निर्माण कार्य/रामसनेही/पूरन/ग्राम बखारी</t>
+          <t>1737001044/WH/1338 — मोहगावॅनागन/खेत तालाब निर्माण कार्य/चम्‍पा/पुन्‍नू/ग्राम बखारी</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>78000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>53193</v>
+        <v>73200</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>41068</v>
       </c>
       <c r="K801" s="3" t="n">
         <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/19953907 — बेलखेडी/नाला विस्‍तार कार्य गोविंदगड</t>
+          <t>1737001044/WH/1339 — मोहगावॅनागन/खेत तालाब निर्माण कार्य/रामसनेही/पूरन/ग्राम बखारी</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>0</v>
+        <v>78000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>53193</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>41068</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>41081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/19953908 — बेलखेडी/नाला विस्‍तार कार्य गोविंदगड</t>
+          <t>1737001044/WH/19953907 — बेलखेडी/नाला विस्‍तार कार्य गोविंदगड</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>41706</v>
+        <v>41501</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/22012034943242 — नाला किनारे पुनभरण गड्ढों का निर्माण कार्य गड़रिया नाला ग्राम पंचायत मोहगावनागन</t>
+          <t>1737001044/WH/19953908 — बेलखेडी/नाला विस्‍तार कार्य गोविंदगड</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45684</v>
+        <v>41706</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1737001044/WH/660 — नाला विस्‍तारी करण कार्य/झपनी</t>
+          <t>1737001044/WH/22012034943242 — नाला किनारे पुनभरण गड्ढों का निर्माण कार्य गड़रिया नाला ग्राम पंचायत मोहगावनागन</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>374000</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>414769</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Lining of Canals / Lining of distributary Canal for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Lining of Canal</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1737001086/IC/नहर14/1 — मोहगांव नागन/बखारी जला.नहर मरम्‍मत कार्य/जल संसाधन विभाग</t>
+          <t>1737001044/WH/660 — नाला विस्‍तारी करण कार्य/झपनी</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>1667000</v>
+        <v>374000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>1527194.97</v>
+        <v>414769</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>39173</v>
+        <v>40702</v>
       </c>
       <c r="K806" s="3" t="n">
-        <v>39535</v>
+        <v>41480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Lining of Canals / Lining of distributary Canal for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1737001/DP/438 — ओषधीरोपण पुराने व्रक्षो मे झपन‍ि कूप न XI R.F.-31</t>
+          <t>1737001086/IC/नहर14/1 — मोहगांव नागन/बखारी जला.नहर मरम्‍मत कार्य/जल संसाधन विभाग</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>500000</v>
+        <v>1667000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>552130</v>
+        <v>1527194.97</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>40339</v>
+        <v>39173</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>41136</v>
+        <v>39535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5971 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/जवाहर/चैता मोहगांव नागन</t>
+          <t>1737001/DP/438 — ओषधीरोपण पुराने व्रक्षो मे झपन‍ि कूप न XI R.F.-31</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>49834.8</v>
+        <v>500000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>30510</v>
+        <v>552130</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>40288</v>
+        <v>40339</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>40393</v>
+        <v>41136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5972 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/बिजई/पीतम मोहगांव नागन</t>
+          <t>1737001/LD/5971 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/जवाहर/चैता मोहगांव नागन</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>29774.8</v>
+        <v>49834.8</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>19980</v>
+        <v>30510</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>40294</v>
+        <v>40288</v>
       </c>
       <c r="K809" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5973 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/भूलन/ज्ञानी मोहगांव नागन</t>
+          <t>1737001/LD/5972 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/बिजई/पीतम मोहगांव नागन</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>23294</v>
+        <v>29774.8</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>22050</v>
+        <v>19980</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>40300</v>
+        <v>40294</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>40305</v>
+        <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5974 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/लीलाबाई/चन्‍दू मोहगांव नागन</t>
+          <t>1737001/LD/5973 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/भूलन/ज्ञानी मोहगांव नागन</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>23294</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>21060</v>
+        <v>22050</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>40306</v>
+        <v>40300</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>40393</v>
+        <v>40305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5975 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/गोपाल/छिदामी मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5974 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/लीलाबाई/चन्‍दू मोहगांव नागन</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>33014.8</v>
+        <v>23294</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>45360</v>
+        <v>21060</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>40270</v>
+        <v>40306</v>
       </c>
       <c r="K812" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5976 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मदनप्रसाद/गोपाल मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5975 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/गोपाल/छिदामी मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>16813.2</v>
+        <v>33014.8</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>7600</v>
+        <v>45360</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>40413</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>40270</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>40393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5977 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/तुलसीराम/गोपाल मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5976 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मदनप्रसाद/गोपाल मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>38495.6</v>
+        <v>16813.2</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>44300</v>
+        <v>7600</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>40282</v>
-[...3 lines deleted...]
-      </c>
+        <v>40413</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5978 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/संतोष/प्रताप मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5977 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/तुलसीराम/गोपाल मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>16813.2</v>
+        <v>38495.6</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>7600</v>
+        <v>44300</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>40413</v>
-[...1 lines deleted...]
-      <c r="K815" s="3"/>
+        <v>40282</v>
+      </c>
+      <c r="K815" s="3" t="n">
+        <v>40393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5979 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्रीराम/बेनीप्रसाद मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5978 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/संतोष/प्रताप मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>26534.4</v>
+        <v>16813.2</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>32220</v>
+        <v>7600</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>40294</v>
-[...3 lines deleted...]
-      </c>
+        <v>40413</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5980 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/अजुद्वी/झुमक मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5979 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्रीराम/बेनीप्रसाद मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>16813.2</v>
+        <v>26534.4</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>11540</v>
+        <v>32220</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>40301</v>
+        <v>40294</v>
       </c>
       <c r="K817" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5981 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्‍यामलाल/छिदामी मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5980 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/अजुद्वी/झुमक मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>16813.2</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>16380</v>
+        <v>11540</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>40301</v>
       </c>
       <c r="K818" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5982 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मोतीलाल/जीवनलाल मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5981 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्‍यामलाल/छिदामी मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>23294</v>
+        <v>16813.2</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>25920</v>
+        <v>16380</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>40308</v>
+        <v>40301</v>
       </c>
       <c r="K819" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5983 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्रीराम/बेनीप्रसाद मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5982 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मोतीलाल/जीवनलाल मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>21642</v>
+        <v>23294</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>28620</v>
+        <v>25920</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>40314</v>
+        <v>40308</v>
       </c>
       <c r="K820" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/5984 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मदनप्रसाद/बेनी मोहगांव नागन झपनी</t>
+          <t>1737001/LD/5983 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/श्रीराम/बेनीप्रसाद मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>10332.8</v>
+        <v>21642</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>8860</v>
+        <v>28620</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>40320</v>
+        <v>40314</v>
       </c>
       <c r="K821" s="3" t="n">
         <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1737001/LD/6542 — झपनी मोहगावनागनग्रा जल ग्रहण समिति/बोल्‍डर मेढ निमार्ण कार्य/बज्‍जी/छोटेलाल</t>
+          <t>1737001/LD/5984 — . ग्रा:जल अभि जल ग्रा:स मिटटी मेढ बंधान निर्माण/मदनप्रसाद/बेनी मोहगांव नागन झपनी</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>150000</v>
+        <v>10332.8</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>138340</v>
+        <v>8860</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>40579</v>
+        <v>40320</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>40610</v>
+        <v>40393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1737001/WC/66445 — निजी भूमि बोल्‍डर मेढ बंधान निर्माण/ कार्य/रामदीन/हुलकर बखारी</t>
+          <t>1737001/LD/6542 — झपनी मोहगावनागनग्रा जल ग्रहण समिति/बोल्‍डर मेढ निमार्ण कार्य/बज्‍जी/छोटेलाल</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>17936.4</v>
+        <v>150000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>25480</v>
+        <v>138340</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>39716</v>
+        <v>40579</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>39884</v>
+        <v>40610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1737001/WC/66450 — कुंईया निर्माण कार्य दारका/बल्‍ली</t>
+          <t>1737001/WC/66445 — निजी भूमि बोल्‍डर मेढ बंधान निर्माण/ कार्य/रामदीन/हुलकर बखारी</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>11600</v>
+        <v>17936.4</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>5100</v>
+        <v>25480</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>39766</v>
+        <v>39716</v>
       </c>
       <c r="K824" s="3" t="n">
         <v>39884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1737001/WC/66451 — कुंईया निर्माण कार्य कढोरी/दयाल</t>
+          <t>1737001/WC/66450 — कुंईया निर्माण कार्य दारका/बल्‍ली</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>11600</v>
       </c>
       <c r="I825" s="2" t="n">
+        <v>5100</v>
+      </c>
+      <c r="J825" s="3" t="n">
+        <v>39766</v>
+      </c>
+      <c r="K825" s="3" t="n">
+        <v>39884</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>SEONI / LAKHNADON</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C826" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D826" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E826" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F826" s="1" t="inlineStr">
+        <is>
+          <t>1737001/WC/66451 — कुंईया निर्माण कार्य कढोरी/दयाल</t>
+        </is>
+      </c>
+      <c r="G826" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H826" s="2" t="n">
+        <v>11600</v>
+      </c>
+      <c r="I826" s="2" t="n">
         <v>5610</v>
       </c>
-      <c r="J825" s="3" t="n">
+      <c r="J826" s="3" t="n">
         <v>39867</v>
       </c>
-      <c r="K825" s="3" t="n">
+      <c r="K826" s="3" t="n">
         <v>39884</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>