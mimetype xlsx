--- v0 (2026-08-15)
+++ v1 (2026-10-01)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K47"/>
+  <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 02:42:33</t>
+          <t>Exported on: 2026-10-01 00:52:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -342,51 +342,51 @@
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1737001065/AV/22012034633427 — शांति धाम शेट सह समतलीकरण निर्माण कार्य ग्राम भिलमा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>403087.11</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>4420</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
@@ -1091,905 +1091,952 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/2454149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3064922</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/2714474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2794135</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44336</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/2715133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2857649</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44160</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/2717242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1246916</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44141</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3196562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2797083</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44314</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3403319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4341043</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3405021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4359574</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3405023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4359581</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3410162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4586637</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3410899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4655259</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3411203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4678386</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3412337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4612860</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44530</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3435714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5366440</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44607</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3435716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5366452</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3435805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5368290</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3439825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5512775</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44530</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/3458537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1626012</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44903</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1737001065/IF/IAY/4381922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117868203</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44866</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1737001065/IF/VB/YD/22012035665015 — Kapil Dhara Koop Nirman Kary Hit Teksingh Pita Hariram Lodhi Gram Bhilma GP Bhilma</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>46250</v>
+      </c>
+      <c r="K47" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>SEONI / LAKHNADON</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1737001065/WC/22012034909871 — शास.तालाब जीर्णोद्धार कार्य बारिया तालाब ग्राम भिलम ग्रा.पांच. भिलमा</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H47" s="2" t="n">
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
         <v>400192.13</v>
       </c>
-      <c r="I47" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J47" s="3" t="n">
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
         <v>44626</v>
       </c>
-      <c r="K47" s="3"/>
+      <c r="K48" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>