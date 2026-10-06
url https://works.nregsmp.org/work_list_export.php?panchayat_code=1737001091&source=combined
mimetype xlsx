--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K737"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 06:46:27</t>
+          <t>Exported on: 2026-10-06 08:12:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1678,73 +1678,73 @@
       <c r="J40" s="3" t="n">
         <v>45056</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1737001091/DP/22012034575534 — NIRMAL NEER NIRMAN KARY KHAIRI RAIYAT</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>523110.34</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>351414.42</v>
+        <v>353092.32</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45056</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
@@ -2109,51 +2109,51 @@
       <c r="J49" s="3" t="n">
         <v>41830</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>42155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1737001091/FR/22012034321564 — Khet talab nirman kary Omprakash/Mangle</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45455</v>
@@ -7648,51 +7648,51 @@
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>44837</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035076353 — KAPILDHARA KOOP NIRMAN KARY MASTAN/TANTU BADNOUR</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>245888.32</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>154021.86</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45323</v>
@@ -7742,51 +7742,51 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45024</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035076375 — KAPILDHARA KOOP NIRMAN KARY PANNALAL/SHIVLAL</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>260888.32</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>188480.79</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45108</v>
@@ -8271,51 +8271,51 @@
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45325</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035215559 — KAPIL DHARA KOOP NIRMAN KARY JUBBO BAI</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>246154.63</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>178898.59</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45368</v>
@@ -8798,51 +8798,51 @@
       <c r="J188" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035351430 — JGSA FORM POND NIRMAN KARY HEMRAJ/BHAKKU GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>199851.94</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45752</v>
@@ -17839,70 +17839,70 @@
       <c r="J373" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4787438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170868</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17935,70 +17935,70 @@
       <c r="J375" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4787442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132177034</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18129,98 +18129,98 @@
       <c r="J379" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4792578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341095</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4792579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341616</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>20664</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45645</v>
@@ -18274,117 +18274,117 @@
       <c r="J382" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>45982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4793965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145729119</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4849982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145710886</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18711,70 +18711,70 @@
       <c r="J391" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5553395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345196</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18905,70 +18905,70 @@
       <c r="J395" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>45982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5556095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122092078</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19001,70 +19001,70 @@
       <c r="J397" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5559035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145119362</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19146,70 +19146,70 @@
       <c r="J400" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>45982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5563691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122095746</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19291,70 +19291,70 @@
       <c r="J403" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5567312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144338559</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19534,966 +19534,970 @@
       <c r="J408" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5695852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144160431</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6059910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345444</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>11745</v>
+        <v>20745</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6059911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345571</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6060879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170179</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46051</v>
       </c>
-      <c r="K412" s="3"/>
+      <c r="K412" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6062472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122090181</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46051</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6064949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162274</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6065306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132165359</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6081884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122089534</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6081889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122095140</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130488361</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130488431</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130489359</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130489479</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162249</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162537</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170577</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170682</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144339424</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341885</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144344852</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -33509,192 +33513,192 @@
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266233 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY DUNGRIYA RAIYAT GP BADNOUR</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266246 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY KHAIRY  RAIYAT GP BADNOUR</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266252 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY GRAM KHAIRY MALL GP BADNOUR</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266258 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45752</v>
@@ -33744,51 +33748,51 @@
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035326681 — परकुलेशन टेंक निर्माण कार्य ग्राम बदनौर पार्ट3  ग्राम पंचायत बदनोर</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45932</v>
@@ -34992,192 +34996,192 @@
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034943666 — PERCOLATION  TANK NIRMAN KARY KHAIRY RYT GP BADNOUR</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034943667 — PERCOLATION  TANK NIRMAN KARY GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034944534 — JGSA PERCOLATION  TANK NIRMAN KARY KHAIRY RYT GP BADNOUR</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034945661 — CPT बॉल निर्माण कार्य ग्राम बदनौर</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>46049</v>