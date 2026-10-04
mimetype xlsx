--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 17:45:10</t>
+          <t>Exported on: 2026-10-04 18:56:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1737001091/DP/22012034575534 — NIRMAL NEER NIRMAN KARY KHAIRI RAIYAT</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>523110.34</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>1677.9</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45056</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1737001091/FR/22012034321564 — Khet talab nirman kary Omprakash/Mangle</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035076353 — KAPILDHARA KOOP NIRMAN KARY MASTAN/TANTU BADNOUR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>245888.32</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45323</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035076375 — KAPILDHARA KOOP NIRMAN KARY PANNALAL/SHIVLAL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>260888.32</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035215559 — KAPIL DHARA KOOP NIRMAN KARY JUBBO BAI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>246154.63</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/22012035351430 — JGSA FORM POND NIRMAN KARY HEMRAJ/BHAKKU GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>199851.94</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45752</v>
@@ -743,1485 +743,1485 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4787438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170868</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4787442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132177034</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4792578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341095</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4792579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341616</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4793965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145729119</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/4849982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145710886</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5553395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345196</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5556095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122092078</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5559035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145119362</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5563691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122095746</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5567312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144338559</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/5695852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144160431</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6059910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345444</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6059911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144345571</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6060879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170179</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6062472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122090181</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6064949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162274</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>46051</v>
+        <v>46288</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6065306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132165359</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46051</v>
+        <v>46288</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6081884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122089534</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6081889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122095140</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130488361</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>46051</v>
+        <v>46288</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130488431</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130489359</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6092951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130489479</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162249</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132162537</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46051</v>
+        <v>46288</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170577</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6094202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132170682</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144339424</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144341885</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1737001091/IF/IAY/6096724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144344852</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
@@ -2343,427 +2343,427 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266233 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY DUNGRIYA RAIYAT GP BADNOUR</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266246 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY KHAIRY  RAIYAT GP BADNOUR</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266252 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY GRAM KHAIRY MALL GP BADNOUR</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035266258 — JGSA DUGWELL RICHARCH PIT NIRMAN KARY GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1737001091/WC/22012035326681 — परकुलेशन टेंक निर्माण कार्य ग्राम बदनौर पार्ट3  ग्राम पंचायत बदनोर</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034943666 — PERCOLATION  TANK NIRMAN KARY KHAIRY RYT GP BADNOUR</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034943667 — PERCOLATION  TANK NIRMAN KARY GRAM BADNOUR GP BADNOUR</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034944534 — JGSA PERCOLATION  TANK NIRMAN KARY KHAIRY RYT GP BADNOUR</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SEONI / LAKHNADON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1737001091/WH/22012034945661 — CPT बॉल निर्माण कार्य ग्राम बदनौर</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46049</v>