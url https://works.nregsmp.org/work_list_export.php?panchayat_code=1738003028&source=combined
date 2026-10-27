--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K912"/>
+  <dimension ref="A1:K913"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 14:40:22</t>
+          <t>Exported on: 2026-10-27 22:24:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -759,51 +759,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738003028/DP/22012034617700 — plantation work Gouthan Se Mokch Dham Rode Tak</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45451</v>
@@ -7890,51 +7890,51 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45274</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035200443 — केटल शेड  निर्माण कार्य बैगीन / गेंदलाल</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45315</v>
@@ -7984,73 +7984,73 @@
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45274</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035233832 — Plantation Work Santlal / Saktu Pipariya Chi</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>155819.83</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>30293</v>
+        <v>36409</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -8129,98 +8129,98 @@
       <c r="J173" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035276351 — Kapildhara Kup Nirman Kary kamlesh / Chainlal</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035285442 — KapilDhara KoopNirman Kary Kamlesh /Chainlal</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45657</v>
@@ -8321,51 +8321,51 @@
       <c r="J177" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035303073 — KAPIL DHARA KUP NIRMAN WORK KAMLESH/CHAINLAL</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45586</v>
@@ -8417,51 +8417,51 @@
       <c r="J179" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035307400 — KAPIL DHARA KUP NIRMAN WORK DHANIRAM /JHINGRU</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45685</v>
@@ -8513,51 +8513,51 @@
       <c r="J181" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035316456 — KAPIL DHARA KUP NIRMAN WORK DHANIRAM / JINGRU</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45685</v>
@@ -8754,51 +8754,51 @@
         <v>100</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/22012035360033 — Recharge Pit Nirman Kary Jivan / Dheeran</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23677.32</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45749</v>
@@ -13999,51 +13999,51 @@
       <c r="J295" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>44020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1738003028/IF/IAY/199041 — Construction of IAY House -IAY REG. NO. MP-38-003-028-001/5533</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42283</v>
@@ -24228,19729 +24228,19776 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/005066 — मेंड बंधान कार्य खुलीचंद/सम्‍मेलाल पिपरिया छि0</t>
+          <t>1738003028/IF/IAY/6289674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126590871</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>27000</v>
+        <v>28500</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>27000</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>40672</v>
-[...3 lines deleted...]
-      </c>
+        <v>45545</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/005067 — मेंड बंधान कार्य धुरनसिंह/बाला   पिपरिया छि0</t>
+          <t>1738003028/LD/005066 — मेंड बंधान कार्य खुलीचंद/सम्‍मेलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>47000</v>
+        <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>7669</v>
+        <v>27000</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40680</v>
+        <v>40672</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>40684</v>
+        <v>40677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/005068 — मेंड बंधान कार्य हरू/बकाराम  पिपरिया छि0</t>
+          <t>1738003028/LD/005067 — मेंड बंधान कार्य धुरनसिंह/बाला   पिपरिया छि0</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>15000</v>
+        <v>47000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>14331</v>
+        <v>7669</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40672</v>
+        <v>40680</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>40676</v>
+        <v>40684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/005069 — मेंड बंधान कार्य छदामी/नत्‍थूलाल   पिपरिया छि0</t>
+          <t>1738003028/LD/005068 — मेंड बंधान कार्य हरू/बकाराम  पिपरिया छि0</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>47000</v>
+        <v>15000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>46866</v>
+        <v>14331</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>40672</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>40693</v>
+        <v>40676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007017 — मेढबंधान कार्य हितग्राही कोमल/बस्‍ताराम पिपरिया छि</t>
+          <t>1738003028/LD/005069 — मेंड बंधान कार्य छदामी/नत्‍थूलाल   पिपरिया छि0</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>43303</v>
+        <v>46866</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>40681</v>
+        <v>40672</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>40690</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007018 — मेढबंधान कार्य हितग्राही लेखराम/मंशाराम पिपरिया छि</t>
+          <t>1738003028/LD/007017 — मेढबंधान कार्य हितग्राही कोमल/बस्‍ताराम पिपरिया छि</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>46389</v>
+        <v>43303</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>40693</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007019 — मेढबंधान कार्य हितग्राही रामप्‍यारी/शिवलाल पिपरिया छि</t>
+          <t>1738003028/LD/007018 — मेढबंधान कार्य हितग्राही लेखराम/मंशाराम पिपरिया छि</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>15685</v>
+        <v>46389</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>40692</v>
+        <v>40681</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>40696</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007020 — मेढबंधान कार्य हितग्राही ठमाजी/झाडु</t>
+          <t>1738003028/LD/007019 — मेढबंधान कार्य हितग्राही रामप्‍यारी/शिवलाल पिपरिया छि</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>46958</v>
+        <v>15685</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>40691</v>
+        <v>40692</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>40703</v>
+        <v>40696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007021 — मेढबंधान कार्य हितग्राही सोमजी /माहू पिपरिया छि</t>
+          <t>1738003028/LD/007020 — मेढबंधान कार्य हितग्राही ठमाजी/झाडु</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>42810</v>
+        <v>46958</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40688</v>
+        <v>40691</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>40693</v>
+        <v>40703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007022 — मेढबंधान कार्य हितग्राही ज्ञानीराम/मनीराम पिपरिया छि</t>
+          <t>1738003028/LD/007021 — मेढबंधान कार्य हितग्राही सोमजी /माहू पिपरिया छि</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>44371</v>
+        <v>42810</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>40688</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>40696</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/007089 — मेढबंधान कार्य हितग्राही मयाराम /सदरू पिपरिया छि</t>
+          <t>1738003028/LD/007022 — मेढबंधान कार्य हितग्राही ज्ञानीराम/मनीराम पिपरिया छि</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>38000</v>
+        <v>45000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>37856</v>
+        <v>44371</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40693</v>
+        <v>40688</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>40704</v>
+        <v>40696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008058 — मेढबंधान कार्य हितग्राही भरतलाल/सेवकराम पिपरिया छि</t>
+          <t>1738003028/LD/007089 — मेढबंधान कार्य हितग्राही मयाराम /सदरू पिपरिया छि</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>47000</v>
+        <v>38000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>46367</v>
+        <v>37856</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>40697</v>
+        <v>40693</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>40707</v>
+        <v>40704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008059 — मेढबंधान कार्य हितग्राही दलपत/ढोडू पिपरिया छि</t>
+          <t>1738003028/LD/008058 — मेढबंधान कार्य हितग्राही भरतलाल/सेवकराम पिपरिया छि</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>41000</v>
+        <v>47000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>41267</v>
+        <v>46367</v>
       </c>
       <c r="J517" s="3" t="n">
+        <v>40697</v>
+      </c>
+      <c r="K517" s="3" t="n">
         <v>40707</v>
-      </c>
-[...1 lines deleted...]
-        <v>40963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008060 — मेढबंधान कार्य हितग्राही भूसिंह/हिराजी पिपरिया छि</t>
+          <t>1738003028/LD/008059 — मेढबंधान कार्य हितग्राही दलपत/ढोडू पिपरिया छि</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>43000</v>
+        <v>41000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>42547</v>
+        <v>41267</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40696</v>
+        <v>40707</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>40706</v>
+        <v>40963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008061 — मेढबंधान कार्य हितग्राही धुरपता/रामचरण पिपरिया छि</t>
+          <t>1738003028/LD/008060 — मेढबंधान कार्य हितग्राही भूसिंह/हिराजी पिपरिया छि</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>33000</v>
+        <v>43000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>31784</v>
+        <v>42547</v>
       </c>
       <c r="J519" s="3" t="n">
+        <v>40696</v>
+      </c>
+      <c r="K519" s="3" t="n">
         <v>40706</v>
-      </c>
-[...1 lines deleted...]
-        <v>40965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008062 — मेढबंधान कार्य हितग्राही गोहनसिंह/चर्रा  पिपरिया छि</t>
+          <t>1738003028/LD/008061 — मेढबंधान कार्य हितग्राही धुरपता/रामचरण पिपरिया छि</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>44149</v>
+        <v>31784</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40700</v>
+        <v>40706</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>40705</v>
+        <v>40965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008063 — मेढबंधान कार्य हितग्राही सोहनसिंह /गोंगा पिपरिया छि0</t>
+          <t>1738003028/LD/008062 — मेढबंधान कार्य हितग्राही गोहनसिंह/चर्रा  पिपरिया छि</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>45381</v>
+        <v>44149</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40694</v>
+        <v>40700</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>40699</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008097 — मेढबंधान कार्य हितग्राही श्‍यामकली/रतनलाल पिपरिया छि0</t>
+          <t>1738003028/LD/008063 — मेढबंधान कार्य हितग्राही सोहनसिंह /गोंगा पिपरिया छि0</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>45328</v>
+        <v>45381</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40707</v>
+        <v>40694</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41019</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008693 — मेढबंधान कार्य हितग्राही चिरवन/रूध्‍धू पिपरिया छि0</t>
+          <t>1738003028/LD/008097 — मेढबंधान कार्य हितग्राही श्‍यामकली/रतनलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>46015</v>
+        <v>45328</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41014</v>
+        <v>40707</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41028</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008694 — मेढबंधान कार्य हितग्राही उदेलाल/टिकउ पिपरिया छि0</t>
+          <t>1738003028/LD/008693 — मेढबंधान कार्य हितग्राही चिरवन/रूध्‍धू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>30000</v>
+        <v>47000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>29693</v>
+        <v>46015</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41015</v>
+        <v>41014</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41024</v>
+        <v>41028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008695 — मेढबंधान कार्य हितग्राही चैनलाल/गोविंद पिपरिया छि0</t>
+          <t>1738003028/LD/008694 — मेढबंधान कार्य हितग्राही उदेलाल/टिकउ पिपरिया छि0</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>16000</v>
+        <v>30000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>15806</v>
+        <v>29693</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41015</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>41024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008696 — मेढबंधान कार्य हितग्राही बाबूलाल/फन्‍दू पिपरिया छि0</t>
+          <t>1738003028/LD/008695 — मेढबंधान कार्य हितग्राही चैनलाल/गोविंद पिपरिया छि0</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>32000</v>
+        <v>16000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>31780</v>
+        <v>15806</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41015</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>41024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008697 — मेढबंधान कार्य हितग्राही सीताराम/धरमाजी पिपरिया छि0</t>
+          <t>1738003028/LD/008696 — मेढबंधान कार्य हितग्राही बाबूलाल/फन्‍दू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>23000</v>
+        <v>32000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>22529</v>
+        <v>31780</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41014</v>
+        <v>41015</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>41017</v>
+        <v>41024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008698 — मेढबंधान कार्य हितग्राही खेलन/यादोराव  पिपरिया छि0</t>
+          <t>1738003028/LD/008697 — मेढबंधान कार्य हितग्राही सीताराम/धरमाजी पिपरिया छि0</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>47000</v>
+        <v>23000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>46850</v>
+        <v>22529</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41015</v>
+        <v>41014</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41023</v>
+        <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008699 — मेढबंधान कार्य हितग्राही मनीराम/ढोंढू छि0</t>
+          <t>1738003028/LD/008698 — मेढबंधान कार्य हितग्राही खेलन/यादोराव  पिपरिया छि0</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>46496</v>
+        <v>46850</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>41015</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41045</v>
+        <v>41023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008700 — मेढबंधान कार्य हितग्राही दशरथ/संतलाल कावरे छि0</t>
+          <t>1738003028/LD/008699 — मेढबंधान कार्य हितग्राही मनीराम/ढोंढू छि0</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>46828</v>
+        <v>46496</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41024</v>
+        <v>41015</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41029</v>
+        <v>41045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008701 — मेढबंधान कार्य हितग्राही बाबूलाल/मारा  छि0</t>
+          <t>1738003028/LD/008700 — मेढबंधान कार्य हितग्राही दशरथ/संतलाल कावरे छि0</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>46306</v>
+        <v>46828</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41026</v>
+        <v>41024</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41059</v>
+        <v>41029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008702 — मेढबंधान कार्य हितग्राही नंदकिशोर /शंकर  छि0</t>
+          <t>1738003028/LD/008701 — मेढबंधान कार्य हितग्राही बाबूलाल/मारा  छि0</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>36000</v>
+        <v>47000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>33103</v>
+        <v>46306</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41027</v>
+        <v>41026</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41030</v>
+        <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008703 — मेढबंधान कार्य हितग्राही ईमरत/गुहरन  छि0</t>
+          <t>1738003028/LD/008702 — मेढबंधान कार्य हितग्राही नंदकिशोर /शंकर  छि0</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>22000</v>
+        <v>36000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>21337</v>
+        <v>33103</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41029</v>
+        <v>41027</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41032</v>
+        <v>41030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008704 — मेढबंधान कार्य हितग्राही बलीराम/गुहरन  छि0</t>
+          <t>1738003028/LD/008703 — मेढबंधान कार्य हितग्राही ईमरत/गुहरन  छि0</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>21292</v>
+        <v>21337</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41033</v>
+        <v>41029</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>41041</v>
+        <v>41032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008787 — मेढबंधान कार्य हितग्राही मोतीलाल/ठोटू</t>
+          <t>1738003028/LD/008704 — मेढबंधान कार्य हितग्राही बलीराम/गुहरन  छि0</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>19000</v>
+        <v>22000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>18873</v>
+        <v>21292</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41043</v>
+        <v>41033</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41046</v>
+        <v>41041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/008788 — मेढबंधान कार्य हितग्राही जयराम/लोठू पिपरिया छि0</t>
+          <t>1738003028/LD/008787 — मेढबंधान कार्य हितग्राही मोतीलाल/ठोटू</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>34000</v>
+        <v>19000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>32839</v>
+        <v>18873</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41043</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41048</v>
+        <v>41046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034247795 — भूमी शिल्प मेंड़ बंधान तिरजलाल /तेजराम (पिपरिया छि.)</t>
+          <t>1738003028/LD/008788 — मेढबंधान कार्य हितग्राही जयराम/लोठू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>75000</v>
+        <v>34000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>68230</v>
+        <v>32839</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42374</v>
+        <v>41043</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42546</v>
+        <v>41048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034303656 — भूमीशिल्प मेड बंधान कार्य समूह क्र. 01 पिपरिया (छि.)</t>
+          <t>1738003028/LD/22012034247795 — भूमी शिल्प मेंड़ बंधान तिरजलाल /तेजराम (पिपरिया छि.)</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>346000</v>
+        <v>75000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>323759</v>
+        <v>68230</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42796</v>
+        <v>42374</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43121</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034361266 — माध्यमिक शाला पटेल्टोला मे बाउंड्रीवाल, सी. सी. नाली , मैदान समतलीकरण कार्य</t>
+          <t>1738003028/LD/22012034303656 — भूमीशिल्प मेड बंधान कार्य समूह क्र. 01 पिपरिया (छि.)</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>984000</v>
+        <v>346000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>323759</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>42796</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>43121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034361321 — माध्य. शाला. पटेलटोला मे बाउंड्रीवाल, सी. सी नली ,मैदान समतलिकरण कार्य</t>
+          <t>1738003028/LD/22012034361266 — माध्यमिक शाला पटेल्टोला मे बाउंड्रीवाल, सी. सी. नाली , मैदान समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>984000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>1015651.11</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43196</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034368988 — इशुटोला प्रा शा के सामने भूमी समतलीकरण कार्य</t>
+          <t>1738003028/LD/22012034361321 — माध्य. शाला. पटेलटोला मे बाउंड्रीवाल, सी. सी नली ,मैदान समतलिकरण कार्य</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>1098000</v>
+        <v>984000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>831278</v>
+        <v>1015651.11</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43299</v>
+        <v>43196</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43593</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034463688 — ईसुटॉला खिलिया मुठिया परिसर मे भूमी समतलीकरण कार्य</t>
+          <t>1738003028/LD/22012034368988 — इशुटोला प्रा शा के सामने भूमी समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>1057000</v>
+        <v>1098000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>643868.55</v>
+        <v>831278</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43534</v>
+        <v>43299</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>45698</v>
+        <v>43593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034574334 — MAA KI BAGIYA NIRMAN KARY PATEL TOLA PIPRIYA CHHI</t>
+          <t>1738003028/LD/22012034463688 — ईसुटॉला खिलिया मुठिया परिसर मे भूमी समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>8000</v>
+        <v>1057000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>2509</v>
+        <v>643868.55</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44565</v>
+        <v>43534</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44896</v>
+        <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/22012034588983 — Pateltola se chindlai पहुंच marg pr पाइप पुलिया निर्माण कार्य</t>
+          <t>1738003028/LD/22012034574334 — MAA KI BAGIYA NIRMAN KARY PATEL TOLA PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>2509</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44565</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/3799409201 — GARAMIN KRINDAGAN (PIPARIYA CHI )</t>
+          <t>1738003028/LD/22012034588983 — Pateltola se chindlai पहुंच marg pr पाइप पुलिया निर्माण कार्य</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>465740</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41551</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1738003028/LD/3799433047 — भूमी शिल्प मेंड   बन्धान  सदरु /सुनाउ ( पिपारिया छ</t>
+          <t>1738003028/LD/3799409201 — GARAMIN KRINDAGAN (PIPARIYA CHI )</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>465740</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>42261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1738003028/OP/9425884809 — नाला पथोपचार भाग-1(पिपारिया छि.)</t>
+          <t>1738003028/LD/3799433047 — भूमी शिल्प मेंड   बन्धान  सदरु /सुनाउ ( पिपारिया छ</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>485000</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>383261</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41804</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1738003028/PG/22012034312811 — आंगनवाडी केंद्र क्रमांक 01 के सामने खेल मैदान समतलीकरण कार्य पिपरिया (छि.)</t>
+          <t>1738003028/OP/9425884809 — नाला पथोपचार भाग-1(पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>186600</v>
+        <v>485000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>186511.16</v>
+        <v>383261</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42902</v>
+        <v>41804</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43266</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/000087 — पिपरिया से शमशानघाट रोड का मिटटीकरण कार्य पिपरिया छि.</t>
+          <t>1738003028/PG/22012034312811 — आंगनवाडी केंद्र क्रमांक 01 के सामने खेल मैदान समतलीकरण कार्य पिपरिया (छि.)</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>346000</v>
+        <v>186600</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>65767</v>
+        <v>186511.16</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>38879</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>43266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/000088 — पिपरिया से बडटोला पंहुच मार्ग ग्रेवल रोड निर्माण पिपरिया‍ छि.</t>
+          <t>1738003028/RC/000087 — पिपरिया से शमशानघाट रोड का मिटटीकरण कार्य पिपरिया छि.</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>495000</v>
+        <v>346000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>318776</v>
+        <v>65767</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>38969</v>
+        <v>38879</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/0010104 — जयराम के घर से देवराम के घर तक सी0सी0 रोड निर्माण कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/000088 — पिपरिया से बडटोला पंहुच मार्ग ग्रेवल रोड निर्माण पिपरिया‍ छि.</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>160000</v>
+        <v>495000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>136771</v>
+        <v>318776</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41349</v>
-[...3 lines deleted...]
-      </c>
+        <v>38969</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/001734 — पी डब्‍लु डी रोड से बबरिया सीमा तक पाडन सडक निर्माण पिपरिया छि</t>
+          <t>1738003028/RC/0010104 — जयराम के घर से देवराम के घर तक सी0सी0 रोड निर्माण कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>101000</v>
+        <v>160000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>53811</v>
+        <v>136771</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39254</v>
+        <v>41349</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>39263</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/001966 — पटेल टोला वार्ड न0 7 से श्‍मशानघाट पहुच मार्ग मि0 मु0 पिपरिया छि0</t>
+          <t>1738003028/RC/001734 — पी डब्‍लु डी रोड से बबरिया सीमा तक पाडन सडक निर्माण पिपरिया छि</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>479000</v>
+        <v>101000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>446977</v>
+        <v>53811</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40160</v>
+        <v>39254</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>40861</v>
+        <v>39263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/002458 — पटेल टोला से छिंदलई पहुच मार्ग मे पुलिया निमार्ण कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/001966 — पटेल टोला वार्ड न0 7 से श्‍मशानघाट पहुच मार्ग मि0 मु0 पिपरिया छि0</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>497000</v>
+        <v>479000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>446977</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40154</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>40160</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>40861</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/002701 — ग्राम के आंतरिक मार्गो का मुरमीकरण पिपरिया छि0</t>
+          <t>1738003028/RC/002458 — पटेल टोला से छिंदलई पहुच मार्ग मे पुलिया निमार्ण कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>438000</v>
+        <v>497000</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39868</v>
+        <v>40154</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/003001 — इसुटोला पिपरिया मार्ग से श्‍मशानघाट तक मि0 मु0 कार</t>
+          <t>1738003028/RC/002701 — ग्राम के आंतरिक मार्गो का मुरमीकरण पिपरिया छि0</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>465000</v>
+        <v>438000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>202479.9</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>40593</v>
-[...3 lines deleted...]
-      </c>
+        <v>39868</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/008284 — पटेल टोला से छिंदलई पहुच मार्ग मि0मु0 निमार्ण कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/003001 — इसुटोला पिपरिया मार्ग से श्‍मशानघाट तक मि0 मु0 कार</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>497000</v>
+        <v>465000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>96130</v>
+        <v>202479.9</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>40935</v>
+        <v>40593</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>40949</v>
+        <v>41733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/008296 — इसुटोला से गायसागर रोड मि0मु0 एवं पाइप निर्माण कार्य पि0 छि0</t>
+          <t>1738003028/RC/008284 — पटेल टोला से छिंदलई पहुच मार्ग मि0मु0 निमार्ण कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>484000</v>
+        <v>497000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>263966</v>
+        <v>96130</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40600</v>
+        <v>40935</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40893</v>
+        <v>40949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/008709 — पटेल टोला गौठान से खेलन बांते के खेत तक मि0 मु0 कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/008296 — इसुटोला से गायसागर रोड मि0मु0 एवं पाइप निर्माण कार्य पि0 छि0</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>469000</v>
+        <v>484000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>451070</v>
+        <v>263966</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41029</v>
+        <v>40600</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>41363</v>
+        <v>40893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/008785 — खेलन के खेत से सोमजी बाहेश्‍वर के खेत तक मि0 मु0 कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/008709 — पटेल टोला गौठान से खेलन बांते के खेत तक मि0 मु0 कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>409000</v>
+        <v>469000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>266239</v>
+        <v>451070</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41036</v>
+        <v>41029</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>41346</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/008786 — सोमजी बाहेश्‍वर के खेत से पी डब्‍ल्‍यू डी रोड छिंदलई पहुुच मार्ग एवं मि0 मु0 पिपरिया छि0</t>
+          <t>1738003028/RC/008785 — खेलन के खेत से सोमजी बाहेश्‍वर के खेत तक मि0 मु0 कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>345000</v>
+        <v>409000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>318803</v>
+        <v>266239</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41036</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41336</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/009792 — हरू सार्वे के मकान से आगनबाडी केन्‍द्र 03 तक सी0सी0रोड एवं पक्‍की नाली निर्माण कार्य पिपरिया छि0</t>
+          <t>1738003028/RC/008786 — सोमजी बाहेश्‍वर के खेत से पी डब्‍ल्‍यू डी रोड छिंदलई पहुुच मार्ग एवं मि0 मु0 पिपरिया छि0</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>515680</v>
+        <v>345000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>166514</v>
+        <v>318803</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41146</v>
+        <v>41036</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41212</v>
+        <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/12 — पिपरिया से श्‍मशानघाट रोड का मिटटीकरण कार्य</t>
+          <t>1738003028/RC/009792 — हरू सार्वे के मकान से आगनबाडी केन्‍द्र 03 तक सी0सी0रोड एवं पक्‍की नाली निर्माण कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>515680</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>552.33</v>
+        <v>166514</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39044</v>
+        <v>41146</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45058</v>
+        <v>41212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034167474 — MANIRAM/DHONDU K KHET S DASHARAM TAKRE KKHET TAK K</t>
+          <t>1738003028/RC/12 — पिपरिया से श्‍मशानघाट रोड का मिटटीकरण कार्य</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>469000</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>378181.5</v>
+        <v>552.33</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41421</v>
+        <v>39044</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41732</v>
+        <v>45058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034167755 — श्रीराम नाखाते के खेत से बबरिया पहुंच मार्ग तक मि</t>
+          <t>1738003028/RC/22012034167474 — MANIRAM/DHONDU K KHET S DASHARAM TAKRE KKHET TAK K</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>469000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>434324.6</v>
+        <v>378181.5</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>41421</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>42607</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184480 — शामसान घाट रोड से मनीराम नखाते के खेत तक पाड्न सड्</t>
+          <t>1738003028/RC/22012034167755 — श्रीराम नाखाते के खेत से बबरिया पहुंच मार्ग तक मि</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>178000</v>
+        <v>469000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>147475</v>
+        <v>434324.6</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41541</v>
+        <v>41421</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41659</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184540 — शिव मंदिर के पास से छन्‍नूलाल मानेश्‍वर के मकान तक</t>
+          <t>1738003028/RC/22012034184480 — शामसान घाट रोड से मनीराम नखाते के खेत तक पाड्न सड्</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>119680</v>
+        <v>178000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>84792</v>
+        <v>147475</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>41631</v>
+        <v>41659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184545 — तिरजलाल कावरे के मकान से गजेलाल कावरे के मकान तक स</t>
+          <t>1738003028/RC/22012034184540 — शिव मंदिर के पास से छन्‍नूलाल मानेश्‍वर के मकान तक</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>133760</v>
+        <v>119680</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>112165</v>
+        <v>84792</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41726</v>
+        <v>41631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184589 — गजेलाल कावरे के घर से तिलक्चन्द कावरे के खेत तक मि</t>
+          <t>1738003028/RC/22012034184545 — तिरजलाल कावरे के मकान से गजेलाल कावरे के मकान तक स</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>178000</v>
+        <v>133760</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>131038</v>
+        <v>112165</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>42607</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184599 — जगदीश के घर से दलखा खेट तक पाड्न सड्क निर्माण कार्</t>
+          <t>1738003028/RC/22012034184589 — गजेलाल कावरे के घर से तिलक्चन्द कावरे के खेत तक मि</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>401850</v>
+        <v>178000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>304926.8</v>
+        <v>131038</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>41726</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184604 — लाटारु सार्वे के मकान से कोकर्रा तक पाड्न सड्क निर</t>
+          <t>1738003028/RC/22012034184599 — जगदीश के घर से दलखा खेट तक पाड्न सड्क निर्माण कार्</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>401850</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>385186.9</v>
+        <v>304926.8</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>42607</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034184607 — टेकलाल कावरे के खेत से अशोक के खेत तक पाडन सड्क नि</t>
+          <t>1738003028/RC/22012034184604 — लाटारु सार्वे के मकान से कोकर्रा तक पाड्न सड्क निर</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>401850</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>22192</v>
+        <v>385186.9</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41541</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41617</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034211068 — चिरवन के घर से रुपसिंह के खेत तक सड्क निर्माण कार्</t>
+          <t>1738003028/RC/22012034184607 — टेकलाल कावरे के खेत से अशोक के खेत तक पाडन सड्क नि</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>1495000</v>
+        <v>401850</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>22192</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>41541</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>41617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034228102 — जयसिन्ह बिसेन के घर से महावीर मन्दीर तक सी सी रोड</t>
+          <t>1738003028/RC/22012034211068 — चिरवन के घर से रुपसिंह के खेत तक सड्क निर्माण कार्</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>176320</v>
+        <v>1495000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>155230</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41881</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034288255 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034228102 — जयसिन्ह बिसेन के घर से महावीर मन्दीर तक सी सी रोड</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>176320</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>155230</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>42607</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034288256 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034288255 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>42108</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034288257 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034288256 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>42108</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034288298 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034288257 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>48338</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>43680</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42311</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034350257 — पी डब्ल्यु डी रोड हनुमान मंदिर से शेरसिन्ह के घर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034288298 — कुशनाजी सार्वे के घर से हनुमान मंदिर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>21600</v>
+        <v>48338</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>20804</v>
+        <v>43680</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42968</v>
+        <v>42311</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43206</v>
+        <v>42362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034361121 — अदंसिन्ह अड्मे के घर से सीता बाई के घर तक सी. सी रोड सह सी. सी नाली निर्माण कार्य</t>
+          <t>1738003028/RC/22012034350257 — पी डब्ल्यु डी रोड हनुमान मंदिर से शेरसिन्ह के घर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>22500</v>
+        <v>21600</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>21616</v>
+        <v>20804</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43018</v>
+        <v>42968</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034362120 — पुनाराम उइके के घर से सोहनसिंह के घर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034361121 — अदंसिन्ह अड्मे के घर से सीता बाई के घर तक सी. सी रोड सह सी. सी नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>13560</v>
+        <v>22500</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>14352</v>
+        <v>21616</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43013</v>
+        <v>43018</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034364183 — हनुमान मंदिर से सहेशराम के घर तक सी.सी.रोड सह नाली निर्माण कार्य</t>
+          <t>1738003028/RC/22012034362120 — पुनाराम उइके के घर से सोहनसिंह के घर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>13560</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>14352</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>43013</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>43206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034364184 — हनुमान मंदिर से सहेशराम के घर तक सी.सी.रोड सह नाली निर्माण कार्य</t>
+          <t>1738003028/RC/22012034364183 — हनुमान मंदिर से सहेशराम के घर तक सी.सी.रोड सह नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>8850</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>9456</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43025</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034380482 — हनुमान मंदिर से गौठान तक सी.सी.रोड सह नाली निर्माण कार्य</t>
+          <t>1738003028/RC/22012034364184 — हनुमान मंदिर से सहेशराम के घर तक सी.सी.रोड सह नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>40650</v>
+        <v>8850</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>34056</v>
+        <v>9456</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43118</v>
+        <v>43025</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034383677 — नानकचंद पारधी के घर से दुर्गी बाई सहारे के घर तक सी. सी. रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034380482 — हनुमान मंदिर से गौठान तक सी.सी.रोड सह नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>71700</v>
+        <v>40650</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>63406</v>
+        <v>34056</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43145</v>
+        <v>43118</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034384420 — पी डब्ल्यु डी रोड चैनलाल कावडे के घर से सेवकराम पंचेश्वर के घर तक सी.सी.रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034383677 — नानकचंद पारधी के घर से दुर्गी बाई सहारे के घर तक सी. सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>78900</v>
+        <v>71700</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>78392</v>
+        <v>63406</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>43145</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034434528 — वार्ड न.06 राजू बाई के घर से हरिचंद  के घर तक सिमेंट कांक्रीट सडक एव नाली निर्माण कार्य</t>
+          <t>1738003028/RC/22012034384420 — पी डब्ल्यु डी रोड चैनलाल कावडे के घर से सेवकराम पंचेश्वर के घर तक सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>31000</v>
+        <v>78900</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>27418</v>
+        <v>78392</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43528</v>
+        <v>43145</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>43821</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034443584 — वार्ड 02 सेवकराम के घर से लिक्‍खन कावरे के  घर तक सी सी रोड निर्माण</t>
+          <t>1738003028/RC/22012034434528 — वार्ड न.06 राजू बाई के घर से हरिचंद  के घर तक सिमेंट कांक्रीट सडक एव नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>73000</v>
+        <v>31000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>39012</v>
+        <v>27418</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43508</v>
+        <v>43528</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>43821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034449905 — लिक्खनलाल कावरे के घर से सुखदेव बाहेश्वर के खेत तक सी. सी. रोड निर्माण कार्य</t>
+          <t>1738003028/RC/22012034443584 — वार्ड 02 सेवकराम के घर से लिक्‍खन कावरे के  घर तक सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>141000</v>
+        <v>73000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>18754</v>
+        <v>39012</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43533</v>
+        <v>43508</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>43821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034555853 — patel tola se chindlai pahuch marg sudur sadak</t>
+          <t>1738003028/RC/22012034449905 — लिक्खनलाल कावरे के घर से सुखदेव बाहेश्वर के खेत तक सी. सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>1490984.28</v>
+        <v>141000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>1442864.6</v>
+        <v>18754</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44295</v>
+        <v>43533</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>45698</v>
+        <v>43821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034590046 — PCC ROAD NIRMAN KARY W NO 10 AMARWATI KE GHAR SE LAKHAN KE GHAR TAK GP PIPRIYA CHHI</t>
+          <t>1738003028/RC/22012034555853 — patel tola se chindlai pahuch marg sudur sadak</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>49000</v>
+        <v>1490984.28</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>42267</v>
+        <v>1442864.6</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44534</v>
+        <v>44295</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>44778</v>
+        <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034634991 — Pateltola se chindlai pahuch Marg me pipe pulia nirman</t>
+          <t>1738003028/RC/22012034590046 — PCC ROAD NIRMAN KARY W NO 10 AMARWATI KE GHAR SE LAKHAN KE GHAR TAK GP PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>49000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>42267</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>44778</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034634992 — Pateltola se chindlai pahuch Marg me pipe pulia nirman</t>
+          <t>1738003028/RC/22012034634991 — Pateltola se chindlai pahuch Marg me pipe pulia nirman</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>1496999.74</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>1454772.62</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45060</v>
+        <v>45017</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034634995 — पटेल टोला से छिंद्लई पहुंच मार्ग पर पुलिया निर्माण कार्य</t>
+          <t>1738003028/RC/22012034634992 — Pateltola se chindlai pahuch Marg me pipe pulia nirman</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>1496999.74</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>1454772.62</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45030</v>
+        <v>45060</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/22012034635965 — SUDUR SADAK NIRMAN KARY PATEL TOLA SE MOKSHDHAM PAHUCH MARG</t>
+          <t>1738003028/RC/22012034634995 — पटेल टोला से छिंद्लई पहुंच मार्ग पर पुलिया निर्माण कार्य</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>1218686.49</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>1198486.3</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45064</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/29 — पी डब्‍ल्‍यू कंटगझरी से टेकडी सडक</t>
+          <t>1738003028/RC/22012034635965 — SUDUR SADAK NIRMAN KARY PATEL TOLA SE MOKSHDHAM PAHUCH MARG</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>0</v>
+        <v>1218686.49</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>1198486.3</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>38889</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>45064</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>46115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/3727 पिपरीया से वाराटोला सडक निर्माण — पी डब्‍ल्‍यू डी पिप‍रीया से वाराटोला सडक निर्माण कार्य</t>
+          <t>1738003028/RC/29 — पी डब्‍ल्‍यू कंटगझरी से टेकडी सडक</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39128</v>
+        <v>38889</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/75 — मीटटी एंव मुरमीकरण</t>
+          <t>1738003028/RC/3727 पिपरीया से वाराटोला सडक निर्माण — पी डब्‍ल्‍यू डी पिप‍रीया से वाराटोला सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>38887</v>
+        <v>39128</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RC/83 — पी डब्‍ल्‍यू कंटगझरी से टेकडी सडक</t>
+          <t>1738003028/RC/75 — मीटटी एंव मुरमीकरण</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>38888</v>
+        <v>38887</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034185380 — शौचालय निर्माण कार्य रामकिशोर /सेवकराम( पिपारिया छ</t>
+          <t>1738003028/RC/83 — पी डब्‍ल्‍यू कंटगझरी से टेकडी सडक</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41640</v>
+        <v>38888</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034193946 — शौचालय निर्माण कार्य सम्पती/मोहनसिंह( पिपारिया छि.</t>
+          <t>1738003028/RS/22012034185380 — शौचालय निर्माण कार्य रामकिशोर /सेवकराम( पिपारिया छ</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41013</v>
+        <v>41640</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034193972 — शौचालय निर्माण कार्य किसन /बाडु( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034193946 — शौचालय निर्माण कार्य सम्पती/मोहनसिंह( पिपारिया छि.</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034195125 — शौचालय निर्माण कार्य नारायण /बहादर( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034193972 — शौचालय निर्माण कार्य किसन /बाडु( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>4284</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41854</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034197634 — शौचालय निर्माण कार्य सम्भलसिन्ह /सुरजू( पिपारिया छ</t>
+          <t>1738003028/RS/22012034195125 — शौचालय निर्माण कार्य नारायण /बहादर( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>41854</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199084 — शौचालय निर्माण कार्य मयाराम /नत्थुलाल ( पिपारिया छ</t>
+          <t>1738003028/RS/22012034197634 — शौचालय निर्माण कार्य सम्भलसिन्ह /सुरजू( पिपारिया छ</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>41854</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>41936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199089 — शौचालय निर्माण कार्य मांता /रतनलाल ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199084 — शौचालय निर्माण कार्य मयाराम /नत्थुलाल ( पिपारिया छ</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199090 — शौचालय निर्माण कार्य बालचन्द् /बहादर( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199089 — शौचालय निर्माण कार्य मांता /रतनलाल ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199254 — शौचालय निर्माण कार्य लक्ष्मी /उदेलाल पिपारिया( छि.</t>
+          <t>1738003028/RS/22012034199090 — शौचालय निर्माण कार्य बालचन्द् /बहादर( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>4284</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199296 — शौचालय निर्माण कार्य साहेबलाल /टिकाउ ( पिपारिया छि</t>
+          <t>1738003028/RS/22012034199254 — शौचालय निर्माण कार्य लक्ष्मी /उदेलाल पिपारिया( छि.</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199302 — शौचालय निर्माण कार्य ताराचन्द /झनकलाल ( पिपारिया छ</t>
+          <t>1738003028/RS/22012034199296 — शौचालय निर्माण कार्य साहेबलाल /टिकाउ ( पिपारिया छि</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199429 — शौचालय निर्माण कार्य रामेश्वर /मयाराम( पिपारिया छि</t>
+          <t>1738003028/RS/22012034199302 — शौचालय निर्माण कार्य ताराचन्द /झनकलाल ( पिपारिया छ</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199443 — शौचालय निर्माण कार्य लीलावतीद/दशरथ( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034199429 — शौचालय निर्माण कार्य रामेश्वर /मयाराम( पिपारिया छि</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199445 — शौचालय निर्माण कार्य सुकवन /सुखलाल( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034199443 — शौचालय निर्माण कार्य लीलावतीद/दशरथ( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199446 — शौचालय निर्माण कार्य अन्न्दा /भैयालाल( पिपारिया छि</t>
+          <t>1738003028/RS/22012034199445 — शौचालय निर्माण कार्य सुकवन /सुखलाल( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199448 — शौचालय निर्माण कार्य पवन /सिरपत( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034199446 — शौचालय निर्माण कार्य अन्न्दा /भैयालाल( पिपारिया छि</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199451 — शौचालय निर्माण कार्य कलाबाइ /हरीलाल( पिपारिया छि.)</t>
+          <t>1738003028/RS/22012034199448 — शौचालय निर्माण कार्य पवन /सिरपत( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199454 — शौचालय निर्माण कार्य सेवकराम /बैसाखू( पिपारिया छि.</t>
+          <t>1738003028/RS/22012034199451 — शौचालय निर्माण कार्य कलाबाइ /हरीलाल( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199455 — शौचालय निर्माण कार्य राजुबाइ /जगतराय( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199454 — शौचालय निर्माण कार्य सेवकराम /बैसाखू( पिपारिया छि.</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199457 — शौचालय निर्माण कार्य अनुश्या /भीम( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199455 — शौचालय निर्माण कार्य राजुबाइ /जगतराय( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199458 — शौचालय निर्माण कार्य कपुरा /भिकारी( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199457 — शौचालय निर्माण कार्य अनुश्या /भीम( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199459 — शौचालय निर्माण कार्य बलीराम /गुहरन( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199458 — शौचालय निर्माण कार्य कपुरा /भिकारी( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199460 — शौचालय निर्माण कार्य रुखमन /बलीराम( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199459 — शौचालय निर्माण कार्य बलीराम /गुहरन( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199461 — शौचालय निर्माण कार्य बसंती /रामा( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199460 — शौचालय निर्माण कार्य रुखमन /बलीराम( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034199463 — शौचालय निर्माण कार्य भागरता /फेकन( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199461 — शौचालय निर्माण कार्य बसंती /रामा( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201159 — शौचालय निर्माण कार्य इमला /बेनीराम ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034199463 — शौचालय निर्माण कार्य भागरता /फेकन( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201162 — शौचालय निर्माण कार्य मोहन /लालाजी ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201159 — शौचालय निर्माण कार्य इमला /बेनीराम ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201163 — शौचालय निर्माण कार्य दिनेश /सियालाल( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201162 — शौचालय निर्माण कार्य मोहन /लालाजी ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201165 — शौचालय निर्माण कार्य छोटुराम /बलीराम( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201163 — शौचालय निर्माण कार्य दिनेश /सियालाल( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201168 — शौचालय निर्माण कार्य लक्ष्मीचन्द /सुन्नेलाल ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201165 — शौचालय निर्माण कार्य छोटुराम /बलीराम( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201169 — शौचालय निर्माण कार्य संतोष /चुन्नीलाल ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201168 — शौचालय निर्माण कार्य लक्ष्मीचन्द /सुन्नेलाल ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201171 — शौचालय निर्माण कार्य उम्मेदसिन्ह /ठोटु ( पिपारिया</t>
+          <t>1738003028/RS/22012034201169 — शौचालय निर्माण कार्य संतोष /चुन्नीलाल ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41674</v>
+        <v>41013</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201172 — शौचालय निर्माण कार्य दलपत /ढोन्दु ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201171 — शौचालय निर्माण कार्य उम्मेदसिन्ह /ठोटु ( पिपारिया</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41881</v>
+        <v>41674</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201174 — शौचालय निर्माण कार्य भिकुलाल /सियालाल( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201172 — शौचालय निर्माण कार्य दलपत /ढोन्दु ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41013</v>
+        <v>41881</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201175 — शौचालय निर्माण कार्य दिपचन्द /दिनाजी( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201174 — शौचालय निर्माण कार्य भिकुलाल /सियालाल( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201176 — शौचालय निर्माण कार्य घनश्याम /शक्कर( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201175 — शौचालय निर्माण कार्य दिपचन्द /दिनाजी( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201177 — शौचालय निर्माण कार्य नकुल /हरिचन्द ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201176 — शौचालय निर्माण कार्य घनश्याम /शक्कर( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201178 — शौचालय निर्माण कार्य जैराम /लोंढु ( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201177 — शौचालय निर्माण कार्य नकुल /हरिचन्द ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41881</v>
+        <v>41013</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201182 — शौचालय निर्माण कार्य पतीराम /मयाराम( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201178 — शौचालय निर्माण कार्य जैराम /लोंढु ( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41013</v>
+        <v>41881</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201817 — शौचालय निर्माण कार्य सेवकराम /चैतराम पिपारिया(छि.)</t>
+          <t>1738003028/RS/22012034201182 — शौचालय निर्माण कार्य पतीराम /मयाराम( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034201820 — शौचालय निर्माण कार्य गुलाबसिन्ह/सिलेसिन्ह( पिपारिय</t>
+          <t>1738003028/RS/22012034201817 — शौचालय निर्माण कार्य सेवकराम /चैतराम पिपारिया(छि.)</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>4127</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41854</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034250004 — शौचालय निर्माण कार्य मोतिलाल/ठोटु( पिपारिया छि)</t>
+          <t>1738003028/RS/22012034201820 — शौचालय निर्माण कार्य गुलाबसिन्ह/सिलेसिन्ह( पिपारिय</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>4067</v>
+        <v>4127</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41839</v>
+        <v>41854</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034250013 — शौचालय निर्माण कार्य दरबारी /तिरजलाल पिपारिया( छि.</t>
+          <t>1738003028/RS/22012034250004 — शौचालय निर्माण कार्य मोतिलाल/ठोटु( पिपारिया छि)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>4284</v>
+        <v>4067</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41837</v>
+        <v>41839</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034250016 — शौचालय निर्माण कार्य पुनाराम /मेहतर पिपारिया (छि.)</t>
+          <t>1738003028/RS/22012034250013 — शौचालय निर्माण कार्य दरबारी /तिरजलाल पिपारिया( छि.</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>4244</v>
+        <v>4284</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41854</v>
+        <v>41837</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034264387 — शौचालय निर्माण कार्य यादोराव /सुकाजी पिपारिया( छि.</t>
+          <t>1738003028/RS/22012034250016 — शौचालय निर्माण कार्य पुनाराम /मेहतर पिपारिया (छि.)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>4127</v>
+        <v>4244</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>41854</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>42195</v>
+        <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034273226 — शौचालय निर्माण कार्य भरतलाल /जियालाल पिपारिया( छि.</t>
+          <t>1738003028/RS/22012034264387 — शौचालय निर्माण कार्य यादोराव /सुकाजी पिपारिया( छि.</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>4127</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>41854</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>41987</v>
+        <v>42195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034273240 — शौचालय निर्माण कार्य सुगन  /गोधन पिपारिया( छि. )</t>
+          <t>1738003028/RS/22012034273226 — शौचालय निर्माण कार्य भरतलाल /जियालाल पिपारिया( छि.</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>4127</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>41854</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034273247 — शौचालय निर्माण कार्य सिलेसिंह/छोटेलाल पिपारिया( छि</t>
+          <t>1738003028/RS/22012034273240 — शौचालय निर्माण कार्य सुगन  /गोधन पिपारिया( छि. )</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>4127</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41551</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>41854</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034275355 — शौचालय निर्माण कार्य गोविंद  /चर्रा पिपारिया( छि.</t>
+          <t>1738003028/RS/22012034273247 — शौचालय निर्माण कार्य सिलेसिंह/छोटेलाल पिपारिया( छि</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>3342</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>41923</v>
-[...3 lines deleted...]
-      </c>
+        <v>41551</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034275360 — शौचालय निर्माण कार्य मनीराम /ढोंडु पिपारिया( छि. )</t>
+          <t>1738003028/RS/22012034275355 — शौचालय निर्माण कार्य गोविंद  /चर्रा पिपारिया( छि.</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>3342</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>41923</v>
       </c>
-      <c r="K649" s="3"/>
+      <c r="K649" s="3" t="n">
+        <v>41936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034279183 — शौचालय निर्माण कार्य अन्तलाल/सुकचरण पिपरिया( छि.)</t>
+          <t>1738003028/RS/22012034275360 — शौचालय निर्माण कार्य मनीराम /ढोंडु पिपारिया( छि. )</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>4284</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41854</v>
-[...3 lines deleted...]
-      </c>
+        <v>41923</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034323085 — शौचलय निर्माण कार्य (आत्माराम/इमरत)</t>
+          <t>1738003028/RS/22012034279183 — शौचालय निर्माण कार्य अन्तलाल/सुकचरण पिपरिया( छि.)</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>11500</v>
+        <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>10722</v>
+        <v>4284</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42770</v>
+        <v>41854</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>42779</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034323103 — शौचलय निर्माण कार्य (जीवन/धीरन)</t>
+          <t>1738003028/RS/22012034323085 — शौचलय निर्माण कार्य (आत्माराम/इमरत)</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>11587</v>
+        <v>10722</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>42779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034339087 — शौचालय निर्माण कार्य (कोठूराम/बलीराम)</t>
+          <t>1738003028/RS/22012034323103 — शौचलय निर्माण कार्य (जीवन/धीरन)</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>10564</v>
+        <v>11587</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>42826</v>
+        <v>42770</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>42842</v>
+        <v>42779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034339095 — शौचालय निर्मान कार्य (प्रेमलाल/धरमलाल)</t>
+          <t>1738003028/RS/22012034339087 — शौचालय निर्माण कार्य (कोठूराम/बलीराम)</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>11177</v>
+        <v>10564</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>42906</v>
+        <v>42826</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>43110</v>
+        <v>42842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034339097 — शौचालय निर्माण कार्य (बैगीन/गेंदलाल)</t>
+          <t>1738003028/RS/22012034339095 — शौचालय निर्मान कार्य (प्रेमलाल/धरमलाल)</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>11352</v>
+        <v>11177</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43025</v>
+        <v>42906</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43120</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034339405 — शौचालय निर्माण कार्य (सखाराम/लोंढू)</t>
+          <t>1738003028/RS/22012034339097 — शौचालय निर्माण कार्य (बैगीन/गेंदलाल)</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>9236</v>
+        <v>11352</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>43025</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>43125</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340022 — शौचालय निर्माण कार्य (दयाराम/नत्थूलाल)</t>
+          <t>1738003028/RS/22012034339405 — शौचालय निर्माण कार्य (सखाराम/लोंढू)</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>11308</v>
+        <v>9236</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>42836</v>
+        <v>43025</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>42883</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340028 — शौचालय निर्माण कार्य (रमेश/अम्मूलाल)</t>
+          <t>1738003028/RS/22012034340022 — शौचालय निर्माण कार्य (दयाराम/नत्थूलाल)</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>11662</v>
+        <v>11308</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42827</v>
+        <v>42836</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>42883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340144 — शौचालय निर्माण कार्य (तिलकचंद/सुंदरलाल)</t>
+          <t>1738003028/RS/22012034340028 — शौचालय निर्माण कार्य (रमेश/अम्मूलाल)</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>11652</v>
+        <v>11662</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42833</v>
+        <v>42827</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>42856</v>
+        <v>42883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340318 — शौचालय निर्माण कार्य (कैलाश/फगलाल)</t>
+          <t>1738003028/RS/22012034340144 — शौचालय निर्माण कार्य (तिलकचंद/सुंदरलाल)</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>11824</v>
+        <v>11652</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42870</v>
+        <v>42833</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42905</v>
+        <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340331 — शौचालय निर्माण कार्य (दयाराम/सदरलाल)</t>
+          <t>1738003028/RS/22012034340318 — शौचालय निर्माण कार्य (कैलाश/फगलाल)</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>11834</v>
+        <v>11824</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42882</v>
+        <v>42870</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>42898</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034340356 — शौचालय निर्माण कार्य (फेकलाल/सूक्के)</t>
+          <t>1738003028/RS/22012034340331 — शौचालय निर्माण कार्य (दयाराम/सदरलाल)</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>9316</v>
+        <v>11834</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42850</v>
+        <v>42882</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>43686</v>
+        <v>42898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034348144 — शौचालय निर्माण कार्य (दिनेश/सियालाल)</t>
+          <t>1738003028/RS/22012034340356 — शौचालय निर्माण कार्य (फेकलाल/सूक्के)</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>9316</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42878</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>42850</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>43686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352202 — शौचालय निर्माण कार्य (संतू/नट्टी) पिपरिया छि.</t>
+          <t>1738003028/RS/22012034348144 — शौचालय निर्माण कार्य (दिनेश/सियालाल)</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>11834</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>42878</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352354 — शौचालय निर्माण कार्य (झनकार्सिन्ह/भोजनलाल)</t>
+          <t>1738003028/RS/22012034352202 — शौचालय निर्माण कार्य (संतू/नट्टी) पिपरिया छि.</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42906</v>
+        <v>42899</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>43026</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352356 — शौचालय निर्माण कार्य (सीता/महेश)</t>
+          <t>1738003028/RS/22012034352354 — शौचालय निर्माण कार्य (झनकार्सिन्ह/भोजनलाल)</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42899</v>
+        <v>42906</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>42905</v>
+        <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352357 — शौचालय निर्माण कार्य (अशोक/अम्मूलाल)</t>
+          <t>1738003028/RS/22012034352356 — शौचालय निर्माण कार्य (सीता/महेश)</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42906</v>
+        <v>42899</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>43047</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352360 — शौचालय निर्माण कार्य (सेवकराम/अंतराम)</t>
+          <t>1738003028/RS/22012034352357 — शौचालय निर्माण कार्य (अशोक/अम्मूलाल)</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>42899</v>
+        <v>42906</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>42905</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352362 — शौचालय निर्माण कार्य (शांता/चर्रा)</t>
+          <t>1738003028/RS/22012034352360 — शौचालय निर्माण कार्य (सेवकराम/अंतराम)</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>11996</v>
+        <v>11834</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43120</v>
+        <v>42899</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>43259</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352380 — शौचालय निर्माण कार्य (बनेलाल/मनबोध)</t>
+          <t>1738003028/RS/22012034352362 — शौचालय निर्माण कार्य (शांता/चर्रा)</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>12000</v>
+        <v>11996</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43109</v>
+        <v>43120</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352382 — शौचालय निर्माण कार्य (दिनेश/मंशाराम)</t>
+          <t>1738003028/RS/22012034352380 — शौचालय निर्माण कार्य (बनेलाल/मनबोध)</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>11834</v>
+        <v>12000</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>42899</v>
+        <v>43109</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>42905</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352386 — शौचालय निर्माण कार्य रमेश/मंशाराम)</t>
+          <t>1738003028/RS/22012034352382 — शौचालय निर्माण कार्य (दिनेश/मंशाराम)</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>42914</v>
+        <v>42899</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>43026</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352387 — शौचालय निर्माण कार्य (रामप्रसाद/हिरालाल)</t>
+          <t>1738003028/RS/22012034352386 — शौचालय निर्माण कार्य रमेश/मंशाराम)</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>11839</v>
+        <v>11834</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42909</v>
+        <v>42914</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352391 — शौचालय निर्माण कार्य (सुकवंती/गन्नूलाल)</t>
+          <t>1738003028/RS/22012034352387 — शौचालय निर्माण कार्य (रामप्रसाद/हिरालाल)</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>11834</v>
+        <v>11839</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42898</v>
+        <v>42909</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>42905</v>
+        <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352395 — शौचालय निर्माण कार्य (उमेश/अन्हैया)</t>
+          <t>1738003028/RS/22012034352391 — शौचालय निर्माण कार्य (सुकवंती/गन्नूलाल)</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>42898</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352404 — शौचालय निर्माण कार्य (सदरलाल/बाबूलाल)</t>
+          <t>1738003028/RS/22012034352395 — शौचालय निर्माण कार्य (उमेश/अन्हैया)</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>11352</v>
+        <v>11834</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>42898</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034352406 — शौचालय निर्माण कार्य (सहदर/मंगलू)</t>
+          <t>1738003028/RS/22012034352404 — शौचालय निर्माण कार्य (सदरलाल/बाबूलाल)</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>11352</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42906</v>
+        <v>42898</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>43047</v>
+        <v>42905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034354181 — शौचालय निर्माण कार्य (मंशाराम/धरमलाल)</t>
+          <t>1738003028/RS/22012034352406 — शौचालय निर्माण कार्य (सहदर/मंगलू)</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>10517</v>
+        <v>11352</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>42906</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>43089</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034355745 — शौचालय निर्माण कार्य (लेखराम/मंशाराम)</t>
+          <t>1738003028/RS/22012034354181 — शौचालय निर्माण कार्य (मंशाराम/धरमलाल)</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>9636</v>
+        <v>10517</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42914</v>
+        <v>42906</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>43047</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034355751 — शौचालय निर्माण कार्य (भागरता/फेकन)</t>
+          <t>1738003028/RS/22012034355745 — शौचालय निर्माण कार्य (लेखराम/मंशाराम)</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>9636</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>42914</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>43047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034359766 — शौचालय निर्माण कार्य (सोमजी/माहू)</t>
+          <t>1738003028/RS/22012034355751 — शौचालय निर्माण कार्य (भागरता/फेकन)</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>11834</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>42909</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034359772 — शौचालय निर्माण कार्य (परदेशी/गोंडू)</t>
+          <t>1738003028/RS/22012034359766 — शौचालय निर्माण कार्य (सोमजी/माहू)</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>11839</v>
+        <v>11834</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>43018</v>
+        <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034366644 — शौचालय निर्माण कार्य (तुकाराम/बुधाजी)</t>
+          <t>1738003028/RS/22012034359772 — शौचालय निर्माण कार्य (परदेशी/गोंडू)</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>12000</v>
+        <v>11839</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43130</v>
+        <v>42909</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>43259</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034378465 — SAUCHALAY NIRMAN JAYRAM/ANTRAM</t>
+          <t>1738003028/RS/22012034366644 — शौचालय निर्माण कार्य (तुकाराम/बुधाजी)</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>11197</v>
+        <v>12000</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43025</v>
+        <v>43130</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43125</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389233 — SAOUCHALAY NIRMAN KARY DHANEERAM /FANDUJI</t>
+          <t>1738003028/RS/22012034378465 — SAUCHALAY NIRMAN JAYRAM/ANTRAM</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>11996</v>
+        <v>11197</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43109</v>
+        <v>43025</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>43259</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389234 — शौचालय निर्माण कार्य प्रताप/ रामदयाल</t>
+          <t>1738003028/RS/22012034389233 — SAOUCHALAY NIRMAN KARY DHANEERAM /FANDUJI</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>10621</v>
+        <v>11996</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>43114</v>
+        <v>43109</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>43261</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389235 — SAOUCHALAY NIRMAN KARY SULICHAND /SAMMELAL</t>
+          <t>1738003028/RS/22012034389234 — शौचालय निर्माण कार्य प्रताप/ रामदयाल</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>12000</v>
+        <v>10621</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43102</v>
+        <v>43114</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43259</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389236 — SAOUCHALAY NIRMAN KARY JAILAL / BAISAKHOO</t>
+          <t>1738003028/RS/22012034389235 — SAOUCHALAY NIRMAN KARY SULICHAND /SAMMELAL</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43109</v>
+        <v>43102</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>43261</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389237 — शौचालय निर्माण कार्य लोकचंद / शंकरलाल</t>
+          <t>1738003028/RS/22012034389236 — SAOUCHALAY NIRMAN KARY JAILAL / BAISAKHOO</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43102</v>
+        <v>43109</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>43259</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389238 — SAOUCHALAY NIRMAN KARY LIKHHANLAL /GAMBHEER</t>
+          <t>1738003028/RS/22012034389237 — शौचालय निर्माण कार्य लोकचंद / शंकरलाल</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>43102</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389239 — शौचालय निर्माण कार्य बस्ताराम/ डोमाजी</t>
+          <t>1738003028/RS/22012034389238 — SAOUCHALAY NIRMAN KARY LIKHHANLAL /GAMBHEER</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>11996</v>
+        <v>12000</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43116</v>
+        <v>43102</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389240 — SAOUCHALAY NIRMAN KARY BASTARAM / LONDHOO</t>
+          <t>1738003028/RS/22012034389239 — शौचालय निर्माण कार्य बस्ताराम/ डोमाजी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>12000</v>
+        <v>11996</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43130</v>
+        <v>43116</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389241 — SAOUCHALAY NIRMAN KARY DEVRAM/ MAYARAM</t>
+          <t>1738003028/RS/22012034389240 — SAOUCHALAY NIRMAN KARY BASTARAM / LONDHOO</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>11996</v>
+        <v>12000</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43116</v>
+        <v>43130</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389242 — SAOUCHALAY NIRMAN KARY KRSHNAKUMAR / SEVAKRAM</t>
+          <t>1738003028/RS/22012034389241 — SAOUCHALAY NIRMAN KARY DEVRAM/ MAYARAM</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>12000</v>
+        <v>11996</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43101</v>
+        <v>43116</v>
       </c>
       <c r="K694" s="3" t="n">
         <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389243 — SAOUCHALAY NIRMAN KARY SAMPATI / MOHANSINGH</t>
+          <t>1738003028/RS/22012034389242 — SAOUCHALAY NIRMAN KARY KRSHNAKUMAR / SEVAKRAM</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43102</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>43101</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>43259</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034389392 — शौचालय निर्माण कार्य लेखेश्वरी / लखाराम</t>
+          <t>1738003028/RS/22012034389243 — SAOUCHALAY NIRMAN KARY SAMPATI / MOHANSINGH</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43118</v>
-[...3 lines deleted...]
-      </c>
+        <v>43102</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034396648 — शौचालय निर्माण कार्य अनीता/ रुपचंद (पिपरिया छि)</t>
+          <t>1738003028/RS/22012034389392 — शौचालय निर्माण कार्य लेखेश्वरी / लखाराम</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43254</v>
+        <v>43118</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>43301</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034396649 — शौचालय निर्माण कार्य उमाशंकर/ काशीराम (पिपरिया छि)</t>
+          <t>1738003028/RS/22012034396648 — शौचालय निर्माण कार्य अनीता/ रुपचंद (पिपरिया छि)</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43144</v>
+        <v>43254</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>43259</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034408938 — शौचालय निर्माण कार्य तिलकचंद/ मन्नू</t>
+          <t>1738003028/RS/22012034396649 — शौचालय निर्माण कार्य उमाशंकर/ काशीराम (पिपरिया छि)</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11510</v>
+        <v>11996</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43200</v>
+        <v>43144</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43327</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034412124 — शौचालय निर्माण कार्य उम्मेदसिन्ह/ ठोटू</t>
+          <t>1738003028/RS/22012034408938 — शौचालय निर्माण कार्य तिलकचंद/ मन्नू</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>11510</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>43195</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>43200</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>43327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034412316 — शौचालय निर्माण कार्य मूलचंद/ शिवलाल</t>
+          <t>1738003028/RS/22012034412124 — शौचालय निर्माण कार्य उम्मेदसिन्ह/ ठोटू</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>12035</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43291</v>
-[...3 lines deleted...]
-      </c>
+        <v>43195</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034412325 — शौचालय निर्माण कार्य अमरवंती/ नंदराम</t>
+          <t>1738003028/RS/22012034412316 — शौचालय निर्माण कार्य मूलचंद/ शिवलाल</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>12032</v>
+        <v>12035</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43270</v>
+        <v>43291</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43327</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034412326 — शौचालय निर्माण कार्य इमला/ बेनीराम</t>
+          <t>1738003028/RS/22012034412325 — शौचालय निर्माण कार्य अमरवंती/ नंदराम</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>12032</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43090</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>43270</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>43327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034412482 — शौचालय निर्माण कार्य इमला/ बेनीराम</t>
+          <t>1738003028/RS/22012034412326 — शौचालय निर्माण कार्य इमला/ बेनीराम</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>43090</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034548666 — NADEP NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034412482 — शौचालय निर्माण कार्य इमला/ बेनीराम</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>239999.74</v>
+        <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>236381</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44458</v>
-[...3 lines deleted...]
-      </c>
+        <v>43090</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034548668 — SOAK PIT NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034548666 — NADEP NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>239711.66</v>
+        <v>239999.74</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>269778</v>
+        <v>236381</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44514</v>
+        <v>44458</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>44735</v>
+        <v>44694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034574314 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034548668 — SOAK PIT NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>720000.05</v>
+        <v>239711.66</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>731061</v>
+        <v>269778</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44484</v>
+        <v>44514</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>44801</v>
+        <v>44735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034591355 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI (1)</t>
+          <t>1738003028/RS/22012034574314 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>720000.05</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>731061</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>44484</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034592861 — KACHCHI NALI NIRMAN KARY PATEL TOLA SEAKHAR CHOUK SE MOKSHDHAM TAK</t>
+          <t>1738003028/RS/22012034591355 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI (1)</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>149008.64</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>118309</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44491</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034592862 — KACHCHI NALI NIRMAN KARYLATARU SARVE KE GHAR KI OR PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034592861 — KACHCHI NALI NIRMAN KARY PATEL TOLA SEAKHAR CHOUK SE MOKSHDHAM TAK</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>76197.07</v>
+        <v>149008.64</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>75849</v>
+        <v>118309</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>44491</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>44896</v>
+        <v>44694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034598402 — RCC NALI NIRMAN KARY NEMICHAND KE GHAR SE DEVRAS BISEN KE GHAR TAK</t>
+          <t>1738003028/RS/22012034592862 — KACHCHI NALI NIRMAN KARYLATARU SARVE KE GHAR KI OR PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>36000</v>
+        <v>76197.07</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>75849</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44493</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>44491</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034605123 — KACHCHI NALI NIRMAN KARY PWD ROAD SE MOKSHDHAM TAK</t>
+          <t>1738003028/RS/22012034598402 — RCC NALI NIRMAN KARY NEMICHAND KE GHAR SE DEVRAS BISEN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>95572.41</v>
+        <v>36000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>76042</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>44493</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034605128 — KACHCHI NALI NIRMAN KARY PWD ROAD SE KATANGA PAHUCH MARG</t>
+          <t>1738003028/RS/22012034605123 — KACHCHI NALI NIRMAN KARY PWD ROAD SE MOKSHDHAM TAK</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>231431.03</v>
+        <v>95572.41</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>193</v>
+        <v>76042</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44534</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>44694</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034609929 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI 02</t>
+          <t>1738003028/RS/22012034605128 — KACHCHI NALI NIRMAN KARY PWD ROAD SE KATANGA PAHUCH MARG</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>231431.03</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44287</v>
+        <v>44534</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034617737 — Nadeb nirman karya samuh me pateltola</t>
+          <t>1738003028/RS/22012034609929 — NADEP  NIRMAN KARY ( COMMUNITY) GP PIPRIYA CHHI 02</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>750000.3</v>
+        <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>777455</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44520</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034617740 — Nadeb nirman kary road ke kinare Pipariya Chii</t>
+          <t>1738003028/RS/22012034617737 — Nadeb nirman karya samuh me pateltola</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>399999.83</v>
+        <v>750000.3</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>410132</v>
+        <v>777455</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44519</v>
+        <v>44520</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>44694</v>
+        <v>44668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034617741 — Nadeb nirman Kary samuh me Isutola</t>
+          <t>1738003028/RS/22012034617740 — Nadeb nirman kary road ke kinare Pipariya Chii</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>639999.89</v>
+        <v>399999.83</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>693691</v>
+        <v>410132</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>44519</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>44678</v>
+        <v>44694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034633695 — KACHCHI NALI NIRMAN KARY PAT TIKRA SE PATEL TOLA MOKSHDHAM TAK PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034617741 — Nadeb nirman Kary samuh me Isutola</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>82626.73</v>
+        <v>639999.89</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>79561</v>
+        <v>693691</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44677</v>
+        <v>44519</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>44823</v>
+        <v>44678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034662040 — SAMUDAYIK BHAVAN NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034633695 — KACHCHI NALI NIRMAN KARY PAT TIKRA SE PATEL TOLA MOKSHDHAM TAK PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>82626.73</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>79561</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>44677</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>44823</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034662043 — SAMUDAYIK SWACHYATA PARISAR  NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034662040 — SAMUDAYIK BHAVAN NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44652</v>
+        <v>44788</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034663297 — SAMUDAYAIK SWACHYALAYA NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034662043 — SAMUDAYIK SWACHYATA PARISAR  NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>43877</v>
+        <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44816</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034667267 — GHARELU SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034663297 — SAMUDAYAIK SWACHYALAYA NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>109617.56</v>
+        <v>44000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>43877</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>44816</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>45158</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034667276 — COMMUNITY SOAK PIT NIRMAN KARYPIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034667267 — GHARELU SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>109617.56</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034669210 — GHARELU SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034667276 — COMMUNITY SOAK PIT NIRMAN KARYPIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>163426.32</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034669754 — KACHCHI NALI NIRMAN KARY PIPRIYA</t>
+          <t>1738003028/RS/22012034669210 — GHARELU SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>252821.4</v>
+        <v>163426.32</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>208284</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44845</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034671562 — KACHCHI NALI NIRMAN KARY PATEL TOLA PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034669754 — KACHCHI NALI NIRMAN KARY PIPRIYA</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>214681.4</v>
+        <v>252821.4</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>208284</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>44845</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>44907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034671563 — KACHCHI NALI NIRMAN KARY ESUTOLA PATTIKRA TOLA ME</t>
+          <t>1738003028/RS/22012034671562 — KACHCHI NALI NIRMAN KARY PATEL TOLA PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>229432.48</v>
+        <v>214681.4</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/22012034685239 — SAMUDAYIK SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/RS/22012034671563 — KACHCHI NALI NIRMAN KARY ESUTOLA PATTIKRA TOLA ME</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>229432.48</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44897</v>
+        <v>44788</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72792 — शौचालय निर्माण कार्य तुलसीराम /अन्हैया( पिपारिया छ</t>
+          <t>1738003028/RS/22012034685239 — SAMUDAYIK SOAK PIT NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>41013</v>
+        <v>44897</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72839 — शौचालय निर्माण कार्य (भिवलाल /रतीराम ) पिपारिया छि</t>
+          <t>1738003028/RS/72792 — शौचालय निर्माण कार्य तुलसीराम /अन्हैया( पिपारिया छ</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>41551</v>
+        <v>41013</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72856 — शौचालय निर्माण कार्य (चैंनलाल /अम्मुलाल ) पिपारिया</t>
+          <t>1738003028/RS/72839 — शौचालय निर्माण कार्य (भिवलाल /रतीराम ) पिपारिया छि</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72863 — शौचालय निर्माण कार्य (हिरेलाल/अमीर ) पिपरिया छि.</t>
+          <t>1738003028/RS/72856 — शौचालय निर्माण कार्य (चैंनलाल /अम्मुलाल ) पिपारिया</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72872 — शौचालय निर्माण कार्य (गजनलाल /टिकाउ ) पिपारिया छि.</t>
+          <t>1738003028/RS/72863 — शौचालय निर्माण कार्य (हिरेलाल/अमीर ) पिपरिया छि.</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>4204</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>41551</v>
       </c>
-      <c r="K733" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72875 — शौचालय निर्माण कार्य (राम्स्वारूप /दुर्जनलाल ) पिप</t>
+          <t>1738003028/RS/72872 — शौचालय निर्माण कार्य (गजनलाल /टिकाउ ) पिपारिया छि.</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>0</v>
+        <v>4204</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>41551</v>
       </c>
-      <c r="K734" s="3"/>
+      <c r="K734" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72878 — शौचालय निर्माण कार्य (किसनी /रामचरण )</t>
+          <t>1738003028/RS/72875 — शौचालय निर्माण कार्य (राम्स्वारूप /दुर्जनलाल ) पिप</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72897 — शौचालय निर्माण कार्य (छ्न्नुलाल /भोलू ) पिपारिया छ</t>
+          <t>1738003028/RS/72878 — शौचालय निर्माण कार्य (किसनी /रामचरण )</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72929 — शौचालय निर्माण कार्य गजेलाल /चमरु (पिपारिया छि )</t>
+          <t>1738003028/RS/72897 — शौचालय निर्माण कार्य (छ्न्नुलाल /भोलू ) पिपारिया छ</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72933 — शौचालय निर्माण कार्य धीरन /तानु (पिपारिया छि. )</t>
+          <t>1738003028/RS/72929 — शौचालय निर्माण कार्य गजेलाल /चमरु (पिपारिया छि )</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41013</v>
+        <v>41551</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/72951 — shouchal nirman kary  ranglal/ chamru</t>
+          <t>1738003028/RS/72933 — शौचालय निर्माण कार्य धीरन /तानु (पिपारिया छि. )</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>41551</v>
+        <v>41013</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78178 — असरबती /दुलीचन</t>
+          <t>1738003028/RS/72951 — shouchal nirman kary  ranglal/ chamru</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>41013</v>
+        <v>41551</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78184 — शौचालय निर्माण कार्य अशोक /अम्मुलाल (पिपारिया छि.)</t>
+          <t>1738003028/RS/78178 — असरबती /दुलीचन</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78190 — शौचालय निर्माण कार्य परधान /सुमेद (पिपारिया छि.)</t>
+          <t>1738003028/RS/78184 — शौचालय निर्माण कार्य अशोक /अम्मुलाल (पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>4224</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>41667</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78194 — शौचालय निर्माण कार्य जैतलाल /सहारु (पिपारिया छि.)</t>
+          <t>1738003028/RS/78190 — शौचालय निर्माण कार्य परधान /सुमेद (पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>4224</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>41667</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>41997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78204 — शौचालय निर्माण कार्य दिलीप /बुधाजी (पिपारिया छि)</t>
+          <t>1738003028/RS/78194 — शौचालय निर्माण कार्य जैतलाल /सहारु (पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78210 — शौचालय निर्माण कार्य संतलाल /सक्टु( पिपारिया छि.)</t>
+          <t>1738003028/RS/78204 — शौचालय निर्माण कार्य दिलीप /बुधाजी (पिपारिया छि)</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78220 — शौचालय निर्माण कार्य बारेलाल /अमीर( पिपारिया छि.)</t>
+          <t>1738003028/RS/78210 — शौचालय निर्माण कार्य संतलाल /सक्टु( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78221 — शौचालय निर्माण कार्य टिकाराम/संतु( पिपारिया छि.)</t>
+          <t>1738003028/RS/78220 — शौचालय निर्माण कार्य बारेलाल /अमीर( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78222 — शौचालय निर्माण कार्य कारुलाल /रमनू( पिपारिया छि.)</t>
+          <t>1738003028/RS/78221 — शौचालय निर्माण कार्य टिकाराम/संतु( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>41590</v>
+        <v>41013</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78338 — शौचालय निर्माण कार्य हन्नुलाल / भोलू ( पिपारिया छि</t>
+          <t>1738003028/RS/78222 — शौचालय निर्माण कार्य कारुलाल /रमनू( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>41013</v>
+        <v>41590</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78347 — शौचालय निर्माण कार्य रतनसिन्ह / कारूलाल ( पिपारिया</t>
+          <t>1738003028/RS/78338 — शौचालय निर्माण कार्य हन्नुलाल / भोलू ( पिपारिया छि</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78370 — शौचालय निर्माण कार्य सोहंसिंह्/गोंगा( पिपारिया छि.</t>
+          <t>1738003028/RS/78347 — शौचालय निर्माण कार्य रतनसिन्ह / कारूलाल ( पिपारिया</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>4284</v>
+        <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>41783</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78375 — शौचालय निर्माण कार्य श्रीराम/झींगरू( पिपारिया छि.)</t>
+          <t>1738003028/RS/78370 — शौचालय निर्माण कार्य सोहंसिंह्/गोंगा( पिपारिया छि.</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78474 — शौचालय निर्माण कार्य धनीराम / झींगरू ( पिपारिया छि</t>
+          <t>1738003028/RS/78375 — शौचालय निर्माण कार्य श्रीराम/झींगरू( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>3028</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>41667</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78475 — शौचालय निर्माण कार्य खिलेश्वर/साहेबलाल( पिपारिया छ</t>
+          <t>1738003028/RS/78474 — शौचालय निर्माण कार्य धनीराम / झींगरू ( पिपारिया छि</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>3028</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>41590</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>41667</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>42147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78476 — शौचालय निर्माण कार्य अदनसिन्ह /गोंगा ( पिपारिया छि</t>
+          <t>1738003028/RS/78475 — शौचालय निर्माण कार्य खिलेश्वर/साहेबलाल( पिपारिया छ</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>3028</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>41667</v>
-[...3 lines deleted...]
-      </c>
+        <v>41590</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78477 — शौचालय निर्माण कार्य रामप्रसाद /हिरालाल ( पिपारिया छि.)</t>
+          <t>1738003028/RS/78476 — शौचालय निर्माण कार्य अदनसिन्ह /गोंगा ( पिपारिया छि</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>0</v>
+        <v>3028</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K756" s="3"/>
+        <v>41667</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>41997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78478 — शौचालय निर्माण कार्य लक्ष्मी / हिरालाल ( पिपारिया छि.)</t>
+          <t>1738003028/RS/78477 — शौचालय निर्माण कार्य रामप्रसाद /हिरालाल ( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78758 — शौचालय निर्माण कार्य गन्नुलाल /उरकुडि( पिपारिया छि</t>
+          <t>1738003028/RS/78478 — शौचालय निर्माण कार्य लक्ष्मी / हिरालाल ( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41783</v>
+        <v>41013</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78761 — शौचालय निर्माण कार्य ब्रजलाल /तेजराम( पिपारिया छि.)</t>
+          <t>1738003028/RS/78758 — शौचालय निर्माण कार्य गन्नुलाल /उरकुडि( पिपारिया छि</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41013</v>
+        <v>41783</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78764 — शौचालय निर्माण कार्य पन्नालाल/भीवाजी( पिपारिया छि.)</t>
+          <t>1738003028/RS/78761 — शौचालय निर्माण कार्य ब्रजलाल /तेजराम( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78767 — शौचालय निर्माण कार्य रामकिशोर् /सेवकराम( पिपारिया छि.)</t>
+          <t>1738003028/RS/78764 — शौचालय निर्माण कार्य पन्नालाल/भीवाजी( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78771 — शौचालय निर्माण कार्य मयाराम /नत्थुलाल( पिपारिया छि.)</t>
+          <t>1738003028/RS/78767 — शौचालय निर्माण कार्य रामकिशोर् /सेवकराम( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78776 — शौचालय निर्माण कार्य गोबरी /केवा( पिपारिया छि.)</t>
+          <t>1738003028/RS/78771 — शौचालय निर्माण कार्य मयाराम /नत्थुलाल( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>3030</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41776</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78781 — शौचालय निर्माण कार्य सावन /गोबरी( पिपारिया छि.)</t>
+          <t>1738003028/RS/78776 — शौचालय निर्माण कार्य गोबरी /केवा( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41667</v>
+        <v>41776</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78787 — शौचालय निर्माण कार्य सोमनसिंह /गोबरी( पिपारिया छि.</t>
+          <t>1738003028/RS/78781 — शौचालय निर्माण कार्य सावन /गोबरी( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>3028</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41776</v>
+        <v>41667</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>42147</v>
+        <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78789 — शौचालय निर्माण कार्य रामप्यारी /धनीराम( पिपारिया छि.)</t>
+          <t>1738003028/RS/78787 — शौचालय निर्माण कार्य सोमनसिंह /गोबरी( पिपारिया छि.</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>3028</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>42147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78813 — शौचालय निर्माण कार्य पवन /अर्जुन( पिपारिया छि.)</t>
+          <t>1738003028/RS/78789 — शौचालय निर्माण कार्य रामप्यारी /धनीराम( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78815 — शौचालय निर्माण कार्य राधेलाल/बोहरन( पिपारिया छि.)</t>
+          <t>1738003028/RS/78813 — शौचालय निर्माण कार्य पवन /अर्जुन( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>4284</v>
+        <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>41854</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78816 — शौचालय निर्माण कार्य जीवनसिन्ह/राधेलाल( पिपारिया छ</t>
+          <t>1738003028/RS/78815 — शौचालय निर्माण कार्य राधेलाल/बोहरन( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>41923</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>41854</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/78818 — शौचालय निर्माण कार्य अमरसिंह /राधेलाल( पिपारिया छि</t>
+          <t>1738003028/RS/78816 — शौचालय निर्माण कार्य जीवनसिन्ह/राधेलाल( पिपारिया छ</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>2342</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>41854</v>
-[...3 lines deleted...]
-      </c>
+        <v>41923</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/79164 — शौचालय निर्माण कार्य चैनसिन्ह/धूरनसिंह( पिपारिया छ</t>
+          <t>1738003028/RS/78818 — शौचालय निर्माण कार्य अमरसिंह /राधेलाल( पिपारिया छि</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>4284</v>
+        <v>2342</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>41783</v>
+        <v>41854</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>41987</v>
+        <v>42209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1738003028/RS/79169 — शौचालय निर्माण कार्य कमलसिन्ह/गोंगा( पिपारिया छि.)</t>
+          <t>1738003028/RS/79164 — शौचालय निर्माण कार्य चैनसिन्ह/धूरनसिंह( पिपारिया छ</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000486 — मेड बधान कार्य बेनीराम/गुहरन पिपरिया छि0</t>
+          <t>1738003028/RS/79169 — शौचालय निर्माण कार्य कमलसिन्ह/गोंगा( पिपारिया छि.)</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>23000</v>
+        <v>4400</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>17606</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>39573</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000487 — मेड बधान कार्य पुनाराम/मेहतर पिपरिया छि0</t>
+          <t>1738003028/WC/000486 — मेड बधान कार्य बेनीराम/गुहरन पिपरिया छि0</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>22000</v>
+        <v>23000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>39045</v>
+        <v>17606</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>39571</v>
+        <v>39573</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>40685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000488 — मेड बधान कार्य गुलाब/सिलेसिहं पिपरिया छि0</t>
+          <t>1738003028/WC/000487 — मेड बधान कार्य पुनाराम/मेहतर पिपरिया छि0</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>47000</v>
+        <v>22000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>42768</v>
+        <v>39045</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>39876</v>
+        <v>40685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000489 — मेड बधान कार्य जियालाल/कोडु पिपरिया छि0</t>
+          <t>1738003028/WC/000488 — मेड बधान कार्य गुलाब/सिलेसिहं पिपरिया छि0</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>19000</v>
+        <v>47000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>14110</v>
+        <v>42768</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>40685</v>
+        <v>39876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000490 — मेड बधान कार्य मानकसिहं/ जबरलाल पिपरिया छि0</t>
+          <t>1738003028/WC/000489 — मेड बधान कार्य जियालाल/कोडु पिपरिया छि0</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>47000</v>
+        <v>19000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>14535</v>
+        <v>14110</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>39586</v>
+        <v>40685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000491 — मेड बधान कार्य अस्‍ताराम/सदारू पिपरिया छि0</t>
+          <t>1738003028/WC/000490 — मेड बधान कार्य मानकसिहं/ जबरलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>26000</v>
+        <v>47000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>24752</v>
+        <v>14535</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>40298</v>
+        <v>39586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000492 — मेड बधान कार्य गन्‍नुलाल/मेहतन पिपरिया छि0</t>
+          <t>1738003028/WC/000491 — मेड बधान कार्य अस्‍ताराम/सदारू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>47000</v>
+        <v>26000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>24840</v>
+        <v>24752</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/000493 — मेड बधान कार्य धनसिहं/बोहरन पिपरिया छि0</t>
+          <t>1738003028/WC/000492 — मेड बधान कार्य गन्‍नुलाल/मेहतन पिपरिया छि0</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>31320</v>
+        <v>24840</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001121 — कपिलधारा कुप निर्माण कार्य हितग्राही दसरी/सिलेसिंह पिपरिया छि0</t>
+          <t>1738003028/WC/000493 — मेड बधान कार्य धनसिहं/बोहरन पिपरिया छि0</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>122000</v>
+        <v>47000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>97822</v>
+        <v>31320</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>39521</v>
+        <v>39571</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>40808</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001122 — कपिलधारा कुप निर्माण कार्य हितग्राही बसंती/ रामा पिपरिया छि0</t>
+          <t>1738003028/WC/001121 — कपिलधारा कुप निर्माण कार्य हितग्राही दसरी/सिलेसिंह पिपरिया छि0</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>102375</v>
+        <v>97822</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39527</v>
-[...1 lines deleted...]
-      <c r="K782" s="3"/>
+        <v>39521</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>40808</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001123 — कपिलधारा कुप निर्माण कार्य हितग्राही उम्‍मेदसिंह/ढोन्‍दू पिपरिया छि0</t>
+          <t>1738003028/WC/001122 — कपिलधारा कुप निर्माण कार्य हितग्राही बसंती/ रामा पिपरिया छि0</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>127609</v>
+        <v>102375</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>39527</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001145 — कपिलधारा कुप निर्माण सखाराम/लोंढु ग्राम पंचायत पिपरिया छि</t>
+          <t>1738003028/WC/001123 — कपिलधारा कुप निर्माण कार्य हितग्राही उम्‍मेदसिंह/ढोन्‍दू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>120000</v>
+        <v>122000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>91124</v>
+        <v>127609</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>39569</v>
+        <v>39527</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001365 — मेंड बंधान कार्य रतिराम/सोमा माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001145 — कपिलधारा कुप निर्माण सखाराम/लोंढु ग्राम पंचायत पिपरिया छि</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>99900</v>
+        <v>120000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>6300</v>
+        <v>91124</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>39813</v>
+        <v>39569</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001366 — मेडबंधान कार्य लोकचंद/शंकरलाल माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001365 — मेंड बंधान कार्य रतिराम/सोमा माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>99900</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>39821</v>
+        <v>39813</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001367 — मेडबंधान कार्य बाबूलाल/सोमाजी माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001366 — मेडबंधान कार्य लोकचंद/शंकरलाल माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>99900</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>39809</v>
+        <v>39821</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001368 — मेडबंधान कार्य धनीराम/फन्‍दु माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001367 — मेडबंधान कार्य बाबूलाल/सोमाजी माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>99900</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>39802</v>
+        <v>39809</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001369 — डबरा डबरी निर्माण कार्य हितग्राही मधुसुदन/भजनलाल माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001368 — मेडबंधान कार्य धनीराम/फन्‍दु माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>107200</v>
+        <v>99900</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>39877</v>
+        <v>39802</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001394 — मेढ बधांन कार्य सेवकराम/बैसाकुराम पिपरिया छि.</t>
+          <t>1738003028/WC/001369 — डबरा डबरी निर्माण कार्य हितग्राही मधुसुदन/भजनलाल माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>38000</v>
+        <v>107200</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>19700</v>
+        <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>39895</v>
-[...3 lines deleted...]
-      </c>
+        <v>39877</v>
+      </c>
+      <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001395 — मेढ बधांन कार्य कमलसिहं/गोगा पिपरिया छि.</t>
+          <t>1738003028/WC/001394 — मेढ बधांन कार्य सेवकराम/बैसाकुराम पिपरिया छि.</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>32000</v>
+        <v>38000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>1960</v>
+        <v>19700</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>39895</v>
       </c>
-      <c r="K791" s="3"/>
+      <c r="K791" s="3" t="n">
+        <v>40298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001396 — मेढ बधांन कार्य मेहतलाल/अजबलाल पिपरिया छि0</t>
+          <t>1738003028/WC/001395 — मेढ बधांन कार्य कमलसिहं/गोगा पिपरिया छि.</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>40000</v>
+        <v>32000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>14000</v>
+        <v>1960</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>39895</v>
       </c>
-      <c r="K792" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001397 — मेढ बधांन कार्य भईयालाल/टिब्‍बु पिपरिया छि.</t>
+          <t>1738003028/WC/001396 — मेढ बधांन कार्य मेहतलाल/अजबलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>44000</v>
+        <v>40000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>17050</v>
+        <v>14000</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>39897</v>
+        <v>39895</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001398 — मेढ बधांन कार्य पिरमलाल/धरमलाल पिपरिया छि.</t>
+          <t>1738003028/WC/001397 — मेढ बधांन कार्य भईयालाल/टिब्‍बु पिपरिया छि.</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>34000</v>
+        <v>44000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>880</v>
+        <v>17050</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>39884</v>
-[...1 lines deleted...]
-      <c r="K794" s="3"/>
+        <v>39897</v>
+      </c>
+      <c r="K794" s="3" t="n">
+        <v>40298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001399 — मेढ बधांन कार्य अदनसिंह/गोगा पिपरिया छि.</t>
+          <t>1738003028/WC/001398 — मेढ बधांन कार्य पिरमलाल/धरमलाल पिपरिया छि.</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>32000</v>
+        <v>34000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>12560</v>
+        <v>880</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>39887</v>
-[...3 lines deleted...]
-      </c>
+        <v>39884</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001400 — मेढ बधांन कार्य भिकु/शियालाल पिपरिया छि.</t>
+          <t>1738003028/WC/001399 — मेढ बधांन कार्य अदनसिंह/गोगा पिपरिया छि.</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>25000</v>
+        <v>32000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>10740</v>
+        <v>12560</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>39889</v>
+        <v>39887</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>40298</v>
+        <v>40685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001401 — मेढ बधांन कार्य मशांराम/धरमलाल पिपरिया छि.</t>
+          <t>1738003028/WC/001400 — मेढ बधांन कार्य भिकु/शियालाल पिपरिया छि.</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>36000</v>
+        <v>25000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>19083</v>
+        <v>10740</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>39891</v>
+        <v>39889</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>39901</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001402 — मेढ बधांन कार्य नकुल/हरिचंद पिपरिया छि.</t>
+          <t>1738003028/WC/001401 — मेढ बधांन कार्य मशांराम/धरमलाल पिपरिया छि.</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>19000</v>
+        <v>36000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>17358</v>
+        <v>19083</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>39881</v>
+        <v>39891</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>39888</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001403 — मेढ बधांन कार्य आन्‍तलाल/सुकचरण पिपरिया छि.</t>
+          <t>1738003028/WC/001402 — मेढ बधांन कार्य नकुल/हरिचंद पिपरिया छि.</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>38000</v>
+        <v>19000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>17358</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>39881</v>
       </c>
-      <c r="K799" s="3"/>
+      <c r="K799" s="3" t="n">
+        <v>39888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001404 — मेढ बधांन कार्य दिनेश/सियालाल पिपरिया छि.</t>
+          <t>1738003028/WC/001403 — मेढ बधांन कार्य आन्‍तलाल/सुकचरण पिपरिया छि.</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>38000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>10768</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>39884</v>
-[...3 lines deleted...]
-      </c>
+        <v>39881</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001470 — मेडबंधान कार्य माइक्रोवाटर शेड हितग्राही किसनी/रामचरन पिपरिया</t>
+          <t>1738003028/WC/001404 — मेढ बधांन कार्य दिनेश/सियालाल पिपरिया छि.</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>99900</v>
+        <v>38000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>0</v>
+        <v>10768</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>39828</v>
-[...1 lines deleted...]
-      <c r="K801" s="3"/>
+        <v>39884</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>40685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001562 — माइक्रोवाटर शेड समिति नया तलाब निमार्ण कार्य पिपरिया</t>
+          <t>1738003028/WC/001470 — मेडबंधान कार्य माइक्रोवाटर शेड हितग्राही किसनी/रामचरन पिपरिया</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>331000</v>
+        <v>99900</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>456035</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>39898</v>
-[...3 lines deleted...]
-      </c>
+        <v>39828</v>
+      </c>
+      <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001718 — कपिलधारा कुप निर्माण कार्य सोहनलाल/गोंगा पिपरिया छि</t>
+          <t>1738003028/WC/001562 — माइक्रोवाटर शेड समिति नया तलाब निमार्ण कार्य पिपरिया</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>122000</v>
+        <v>331000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>101066</v>
+        <v>456035</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>39571</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>39898</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>40132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001719 — कपिलधारा कुप निर्माण कार्य बाबुलाल/मारा पिपरिया छि</t>
+          <t>1738003028/WC/001718 — कपिलधारा कुप निर्माण कार्य सोहनलाल/गोंगा पिपरिया छि</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>120000</v>
+        <v>122000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>88746</v>
+        <v>101066</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>39585</v>
+        <v>39571</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001720 — कपिलधारा कुप निर्माण कार्य दलपत/डोंडु पिपरिया छि</t>
+          <t>1738003028/WC/001719 — कपिलधारा कुप निर्माण कार्य बाबुलाल/मारा पिपरिया छि</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>116137</v>
+        <v>88746</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>39581</v>
-[...3 lines deleted...]
-      </c>
+        <v>39585</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001721 — कपिलधारा कुप निर्माण कार्य झंकारसिह/भोजन पिपरिया छि</t>
+          <t>1738003028/WC/001720 — कपिलधारा कुप निर्माण कार्य दलपत/डोंडु पिपरिया छि</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>93086</v>
+        <v>116137</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>39607</v>
+        <v>39581</v>
       </c>
       <c r="K806" s="3" t="n">
         <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001722 — कपिलधारा कुप निर्माण कार्य बाबुलाल/बुधाजी पिपरिया छि</t>
+          <t>1738003028/WC/001721 — कपिलधारा कुप निर्माण कार्य झंकारसिह/भोजन पिपरिया छि</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>107960</v>
+        <v>93086</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>39584</v>
+        <v>39607</v>
       </c>
       <c r="K807" s="3" t="n">
         <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001723 — कपिलधारा कुप निर्माण मोहन/लालाजी पिपरिया छि</t>
+          <t>1738003028/WC/001722 — कपिलधारा कुप निर्माण कार्य बाबुलाल/बुधाजी पिपरिया छि</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>109617</v>
+        <v>107960</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>39584</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>39989</v>
+        <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001724 — कपिलधारा कुप निर्माण कार्य हितग्राही गोधन/धरमलाल पिपरिया छि0</t>
+          <t>1738003028/WC/001723 — कपिलधारा कुप निर्माण मोहन/लालाजी पिपरिया छि</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>121000</v>
+        <v>122000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>76422</v>
+        <v>109617</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>39581</v>
+        <v>39584</v>
       </c>
       <c r="K809" s="3" t="n">
-        <v>40808</v>
+        <v>39989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001725 — कपिलधारा कुप निर्माण  कार्य हितग्राही सरसता/छन्‍नुलाल पिपरिया छि0</t>
+          <t>1738003028/WC/001724 — कपिलधारा कुप निर्माण कार्य हितग्राही गोधन/धरमलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>121000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>106278</v>
+        <v>76422</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>39573</v>
+        <v>39581</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>39602</v>
+        <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001727 — कपिलधारा कुप निर्माण कार्य हितग्राही दूरपता/रामचरण पिपरिया छि0</t>
+          <t>1738003028/WC/001725 — कपिलधारा कुप निर्माण  कार्य हितग्राही सरसता/छन्‍नुलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>120000</v>
+        <v>121000</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>107857</v>
+        <v>106278</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>39574</v>
+        <v>39573</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>40808</v>
+        <v>39602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001728 — कपिलधारा कुप निर्माण भुसिंह/हिराजी पिपरिया छि</t>
+          <t>1738003028/WC/001727 — कपिलधारा कुप निर्माण कार्य हितग्राही दूरपता/रामचरण पिपरिया छि0</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>0</v>
+        <v>107857</v>
       </c>
       <c r="J812" s="3" t="n">
+        <v>39574</v>
+      </c>
+      <c r="K812" s="3" t="n">
         <v>40808</v>
       </c>
-      <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001730 — कपिलधारा कुप निर्माण मनोज/ब्‍यानसिहं पिपरिया छि</t>
+          <t>1738003028/WC/001728 — कपिलधारा कुप निर्माण भुसिंह/हिराजी पिपरिया छि</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>40808</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001731 — कपिलधारा कुप निर्माण सखाराम/लोडु पिपरिया छि</t>
+          <t>1738003028/WC/001730 — कपिलधारा कुप निर्माण मनोज/ब्‍यानसिहं पिपरिया छि</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>121000</v>
+        <v>122000</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>39965</v>
+        <v>40808</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001732 — कपिलधारा कुप निर्माण इमरत/गुहरन पिपरिया छि</t>
+          <t>1738003028/WC/001731 — कपिलधारा कुप निर्माण सखाराम/लोडु पिपरिया छि</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>120000</v>
+        <v>121000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>1968</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>40290</v>
-[...3 lines deleted...]
-      </c>
+        <v>39965</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001735 — वार्ड क्र 09 इसुटोला हनुमान मंदिर में सार्वजनिक कुप निर्माण पिपरिया छि</t>
+          <t>1738003028/WC/001732 — कपिलधारा कुप निर्माण इमरत/गुहरन पिपरिया छि</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>77768</v>
+        <v>1968</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>40290</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>40808</v>
+        <v>40190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001736 — वार्ड क्र 06पटेलटोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
+          <t>1738003028/WC/001735 — वार्ड क्र 09 इसुटोला हनुमान मंदिर में सार्वजनिक कुप निर्माण पिपरिया छि</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>0</v>
+        <v>77768</v>
       </c>
       <c r="J817" s="3" t="n">
+        <v>40290</v>
+      </c>
+      <c r="K817" s="3" t="n">
         <v>40808</v>
       </c>
-      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001737 — वार्ड क्र 01 मरारीटोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
+          <t>1738003028/WC/001736 — वार्ड क्र 06पटेलटोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>1284</v>
+        <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>40290</v>
+        <v>40808</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001738 — वार्ड क्र 08 आवास टोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
+          <t>1738003028/WC/001737 — वार्ड क्र 01 मरारीटोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>69000</v>
+        <v>122000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>0</v>
+        <v>1284</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>39238</v>
+        <v>40290</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001828 — बोरी बंधान कार्य 2 नग माइक्रोवाटर शेड समिति पिपरिया छि0</t>
+          <t>1738003028/WC/001738 — वार्ड क्र 08 आवास टोला में सार्वजनिक कुप निर्माण पिपरिया छि</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>40000</v>
+        <v>69000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>23576</v>
+        <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>40143</v>
-[...3 lines deleted...]
-      </c>
+        <v>39238</v>
+      </c>
+      <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001829 — सी0 पी0 टी0 निर्माण कार्य माइक्रोवाटर शेड समिति पिपरिया छि0</t>
+          <t>1738003028/WC/001828 — बोरी बंधान कार्य 2 नग माइक्रोवाटर शेड समिति पिपरिया छि0</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>55000</v>
+        <v>40000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>74355</v>
+        <v>23576</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>40148</v>
+        <v>40143</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>40497</v>
+        <v>40132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001963 — मेड बधान कार्य दयाराम/सदरलाल पि‍परिया छि</t>
+          <t>1738003028/WC/001829 — सी0 पी0 टी0 निर्माण कार्य माइक्रोवाटर शेड समिति पिपरिया छि0</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>47000</v>
+        <v>55000</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>22000</v>
+        <v>74355</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>40273</v>
+        <v>40148</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>40279</v>
+        <v>40497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001965 — मेड बधान कार्य पतिराम/मयाराम पिपरिय छि</t>
+          <t>1738003028/WC/001963 — मेड बधान कार्य दयाराम/सदरलाल पि‍परिया छि</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>19000</v>
+        <v>47000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>14300</v>
+        <v>22000</v>
       </c>
       <c r="J823" s="3" t="n">
+        <v>40273</v>
+      </c>
+      <c r="K823" s="3" t="n">
         <v>40279</v>
-      </c>
-[...1 lines deleted...]
-        <v>40288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001983 — मेड बधान कार्य इकांरसिह/मोडा पिपरिया छि</t>
+          <t>1738003028/WC/001965 — मेड बधान कार्य पतिराम/मयाराम पिपरिय छि</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>47000</v>
+        <v>19000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>38700</v>
+        <v>14300</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>40279</v>
       </c>
       <c r="K824" s="3" t="n">
         <v>40288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001984 — मेड बधान कार्य नारायण/बहादुर पिपरिया छि</t>
+          <t>1738003028/WC/001983 — मेड बधान कार्य इकांरसिह/मोडा पिपरिया छि</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>38000</v>
+        <v>47000</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>36100</v>
+        <v>38700</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40274</v>
+        <v>40279</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>40298</v>
+        <v>40288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001985 — मेड बधान कार्य रूपसिंह/गोधन पिपरिया छि</t>
+          <t>1738003028/WC/001984 — मेड बधान कार्य नारायण/बहादुर पिपरिया छि</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>47000</v>
+        <v>38000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>39878</v>
+        <v>36100</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>40293</v>
+        <v>40274</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>40693</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001986 — मेड बधान कार्य गोबरी/केवा पिपरिया छि</t>
+          <t>1738003028/WC/001985 — मेड बधान कार्य रूपसिंह/गोधन पिपरिया छि</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>41500</v>
+        <v>39878</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40288</v>
+        <v>40293</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>40295</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001987 — मेड बधान कार्य झंकारसिहं/भोजन पिपरिया छि</t>
+          <t>1738003028/WC/001986 — मेड बधान कार्य गोबरी/केवा पिपरिया छि</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>40200</v>
+        <v>41500</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>40288</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>40288</v>
+        <v>40295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/001988 — मेड बधान कार्य कुलपत/बुधाजी पिपरिया छि</t>
+          <t>1738003028/WC/001987 — मेड बधान कार्य झंकारसिहं/भोजन पिपरिया छि</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>8000</v>
+        <v>47000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>8000</v>
+        <v>40200</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>40279</v>
+        <v>40288</v>
       </c>
       <c r="K829" s="3" t="n">
         <v>40288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002347 — डबरा डबरी निर्माण कार्य दौलत/सार्वे मा0 वा0 शेड पिपरिया छि0</t>
+          <t>1738003028/WC/001988 — मेड बधान कार्य कुलपत/बुधाजी पिपरिया छि</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>12000</v>
+        <v>8000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>12500</v>
+        <v>8000</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>40343</v>
+        <v>40279</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>40132</v>
+        <v>40288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002348 — डबरा डबरी निर्माण कार्य पनकीन/लालू मा0 वा0 शेड पिपरिया छि0</t>
+          <t>1738003028/WC/002347 — डबरा डबरी निर्माण कार्य दौलत/सार्वे मा0 वा0 शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>12700</v>
+        <v>12500</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>40318</v>
+        <v>40343</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>39767</v>
+        <v>40132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002349 — डबरा डबरी निर्माण कार्य नेमीचंद/गनपत मा0 वा0 शेड पिपरिया छि0</t>
+          <t>1738003028/WC/002348 — डबरा डबरी निर्माण कार्य पनकीन/लालू मा0 वा0 शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>12700</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>40318</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>40497</v>
+        <v>39767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002350 — डबरा डबरी निर्माण कार्य बिरजलाल/तेजराम मा0 वा0 शेड पिपरिया छि0</t>
+          <t>1738003028/WC/002349 — डबरा डबरी निर्माण कार्य नेमीचंद/गनपत मा0 वा0 शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>12900</v>
+        <v>12700</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>40318</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40132</v>
+        <v>40497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002424 — कपिलधारा कुप निर्माण कार्य बैगिन/गेंदलाल पिपरिया छि0</t>
+          <t>1738003028/WC/002350 — डबरा डबरी निर्माण कार्य बिरजलाल/तेजराम मा0 वा0 शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>165000</v>
+        <v>12000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>219314</v>
+        <v>12900</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>40133</v>
+        <v>40318</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>40365</v>
+        <v>40132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002443 — कपिलधारा कुप निर्माण कार्य सोमाजी/माहू पिपरिया छि0</t>
+          <t>1738003028/WC/002424 — कपिलधारा कुप निर्माण कार्य बैगिन/गेंदलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>165000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>161129</v>
+        <v>219314</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>40133</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>40347</v>
+        <v>40365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002445 — कपिलधारा कुप निर्माण कार्य दिनेश/ सियालाल पिपरिया छि0</t>
+          <t>1738003028/WC/002443 — कपिलधारा कुप निर्माण कार्य सोमाजी/माहू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>165000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>99950</v>
+        <v>161129</v>
       </c>
       <c r="J836" s="3" t="n">
         <v>40133</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>40547</v>
+        <v>40347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002446 — कपिलधारा कुप निर्माण कार्य भंडारी/तिरजलाल पिपरिया छि0</t>
+          <t>1738003028/WC/002445 — कपिलधारा कुप निर्माण कार्य दिनेश/ सियालाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>133773</v>
+        <v>165000</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>147032</v>
+        <v>99950</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>40133</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>40705</v>
+        <v>40547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002447 — कपिलधारा कुप निर्माण कार्य सावन/गोबरी  पिपरिया छि0</t>
+          <t>1738003028/WC/002446 — कपिलधारा कुप निर्माण कार्य भंडारी/तिरजलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>122000</v>
+        <v>133773</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>117612</v>
+        <v>147032</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>40057</v>
+        <v>40133</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>40376</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002448 — कपिलधारा कुप निर्माण कार्य ज्ञानीराम/मनीराम पिपरिया छि0</t>
+          <t>1738003028/WC/002447 — कपिलधारा कुप निर्माण कार्य सावन/गोबरी  पिपरिया छि0</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>165000</v>
+        <v>122000</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>162376</v>
+        <v>117612</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>40057</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>40535</v>
+        <v>40376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002449 — कपिलधारा कुप निर्माण कार्य मयाराम/सदरू पिपरिया छि0</t>
+          <t>1738003028/WC/002448 — कपिलधारा कुप निर्माण कार्य ज्ञानीराम/मनीराम पिपरिया छि0</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>165000</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>141853</v>
+        <v>162376</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>40156</v>
+        <v>40057</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>40599</v>
+        <v>40535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002450 — कपिलधारा कुप निर्माण कार्य आत्‍माराम/ईमरत पिपरिया छि0</t>
+          <t>1738003028/WC/002449 — कपिलधारा कुप निर्माण कार्य मयाराम/सदरू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>165000</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>158254</v>
+        <v>141853</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>40133</v>
+        <v>40156</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>40544</v>
+        <v>40599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002451 — कपिलधारा कुप निर्माण कार्य लोकचंद/शंकरलाल पिपरिया छि0</t>
+          <t>1738003028/WC/002450 — कपिलधारा कुप निर्माण कार्य आत्‍माराम/ईमरत पिपरिया छि0</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>122000</v>
+        <v>165000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>104411</v>
+        <v>158254</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>40092</v>
+        <v>40133</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>40333</v>
+        <v>40544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002452 — कपिलधारा कुप निर्माण कार्य सदरलाल/बाबूलाल पिपरिया छि0</t>
+          <t>1738003028/WC/002451 — कपिलधारा कुप निर्माण कार्य लोकचंद/शंकरलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>165000</v>
+        <v>122000</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>141605</v>
+        <v>104411</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>40141</v>
+        <v>40092</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>40529</v>
+        <v>40333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002453 — सार्वजनिक कुप निर्माण कार्य वार्ड क्रमांक 09 में पि‍परिया छि0</t>
+          <t>1738003028/WC/002452 — कपिलधारा कुप निर्माण कार्य सदरलाल/बाबूलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>174940</v>
+        <v>165000</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>96065</v>
+        <v>141605</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>40524</v>
+        <v>40141</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>41023</v>
+        <v>40529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002454 — कपिलधारा कुप निर्माण कार्य कमुना/आडकू पिपरिया छि0</t>
+          <t>1738003028/WC/002453 — सार्वजनिक कुप निर्माण कार्य वार्ड क्रमांक 09 में पि‍परिया छि0</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>175000</v>
+        <v>174940</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>167221</v>
+        <v>96065</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>40156</v>
+        <v>40524</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>41002</v>
+        <v>41023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002455 — कपिलधारा कुप निर्माण कार्य मुन्‍नीबाई/लालचंद  पिपरिया छि0</t>
+          <t>1738003028/WC/002454 — कपिलधारा कुप निर्माण कार्य कमुना/आडकू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>175000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>169394</v>
+        <v>167221</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K846" s="3" t="n">
         <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002456 — कपिलधारा कुप निर्माण कार्य सहेसराम/धरमाजी पिपरिया छि0</t>
+          <t>1738003028/WC/002455 — कपिलधारा कुप निर्माण कार्य मुन्‍नीबाई/लालचंद  पिपरिया छि0</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>175000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>158998</v>
+        <v>169394</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>40160</v>
+        <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002457 — कपिलधारा कुप निर्माण कार्य उदेलाल/टिकउ पिपरिया छि0</t>
+          <t>1738003028/WC/002456 — कपिलधारा कुप निर्माण कार्य सहेसराम/धरमाजी पिपरिया छि0</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>123742</v>
+        <v>175000</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>116830</v>
+        <v>158998</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>40857</v>
+        <v>40160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002459 — कपिलधारा कुप निर्माण कार्य फेकलाल/सुक्‍के पिपरिया छि0</t>
+          <t>1738003028/WC/002457 — कपिलधारा कुप निर्माण कार्य उदेलाल/टिकउ पिपरिया छि0</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>144694</v>
+        <v>123742</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>144455</v>
+        <v>116830</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>40709</v>
+        <v>40857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002460 — कपिलधारा कुप निर्माण कार्य राधेलाल/बोहरन पिपरिया छि0</t>
+          <t>1738003028/WC/002459 — कपिलधारा कुप निर्माण कार्य फेकलाल/सुक्‍के पिपरिया छि0</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>164367</v>
+        <v>144694</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>161979</v>
+        <v>144455</v>
       </c>
       <c r="J850" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>40697</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002461 — कपिलधारा कुप निर्माण कार्य जयराम/लोढू पिपरिया छि0</t>
+          <t>1738003028/WC/002460 — कपिलधारा कुप निर्माण कार्य राधेलाल/बोहरन पिपरिया छि0</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>175000</v>
+        <v>164367</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>173814</v>
+        <v>161979</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>40373</v>
+        <v>40697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002462 — कपिलधारा कुप निर्माण कार्य हरूजी/बकाराम पिपरिया छि0</t>
+          <t>1738003028/WC/002461 — कपिलधारा कुप निर्माण कार्य जयराम/लोढू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>175000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>193770</v>
+        <v>173814</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>40537</v>
+        <v>40373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002463 — कपिलधारा कुप निर्माण कार्य मोतीलाल/ठोटू पिपरिया छि0</t>
+          <t>1738003028/WC/002462 — कपिलधारा कुप निर्माण कार्य हरूजी/बकाराम पिपरिया छि0</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>154101</v>
+        <v>175000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>188020</v>
+        <v>193770</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>40531</v>
+        <v>40537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002464 — कपिलधारा कुप निर्माण कार्य घनसिंह/बोहरन पिपरिया छि0</t>
+          <t>1738003028/WC/002463 — कपिलधारा कुप निर्माण कार्य मोतीलाल/ठोटू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>175000</v>
+        <v>154101</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>188604</v>
+        <v>188020</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>40529</v>
+        <v>40531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002465 — कपिलधारा कुप निर्माण कार्य मन्‍नूलाल/भोला पिपरिया छि0</t>
+          <t>1738003028/WC/002464 — कपिलधारा कुप निर्माण कार्य घनसिंह/बोहरन पिपरिया छि0</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>139655</v>
+        <v>175000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>136269</v>
+        <v>188604</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K855" s="3" t="n">
-        <v>40162</v>
+        <v>40529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002466 — कपिलधारा कुप निर्माण कार्य सहादर/मंगलू पिपरिया छि0</t>
+          <t>1738003028/WC/002465 — कपिलधारा कुप निर्माण कार्य मन्‍नूलाल/भोला पिपरिया छि0</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>133735</v>
+        <v>139655</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>128009</v>
+        <v>136269</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>40863</v>
+        <v>40162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002467 — कपिलधारा कुप निर्माण कार्य पिरमलाल/घसरूलाल पिपरिया छि0</t>
+          <t>1738003028/WC/002466 — कपिलधारा कुप निर्माण कार्य सहादर/मंगलू पिपरिया छि0</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>133793</v>
+        <v>133735</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>135521</v>
+        <v>128009</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>40862</v>
+        <v>40863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002468 — सार्वजनिक कुप निर्माण कार्य वार्ड क्रमांक 02 पि‍परिया छि0</t>
+          <t>1738003028/WC/002467 — कपिलधारा कुप निर्माण कार्य पिरमलाल/घसरूलाल पिपरिया छि0</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>173227</v>
+        <v>133793</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>154012</v>
+        <v>135521</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>41035</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002469 — कपिलधारा कुप निर्माण कार्य दिनेश/मंशाराम  पिपरिया छि0</t>
+          <t>1738003028/WC/002468 — सार्वजनिक कुप निर्माण कार्य वार्ड क्रमांक 02 पि‍परिया छि0</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>175000</v>
+        <v>173227</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>213715</v>
+        <v>154012</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>40156</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>40995</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/002702 — तालाब गहरीकरण कार्य पिपरिया छि0</t>
+          <t>1738003028/WC/002469 — कपिलधारा कुप निर्माण कार्य दिनेश/मंशाराम  पिपरिया छि0</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>100000</v>
+        <v>175000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>49498</v>
+        <v>213715</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>39875</v>
+        <v>40156</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>39901</v>
+        <v>40995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/008083 — कपीलधारा कूप निर्माण कार्य हितग्राही नकुल/हरिचंद पिपरिया छि</t>
+          <t>1738003028/WC/002702 — तालाब गहरीकरण कार्य पिपरिया छि0</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>145047</v>
+        <v>49498</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>40280</v>
+        <v>39875</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>41002</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/008396 — नवीन देबी तालाब निर्माण कार्य पिपरिया छि 0</t>
+          <t>1738003028/WC/008083 — कपीलधारा कूप निर्माण कार्य हितग्राही नकुल/हरिचंद पिपरिया छि</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>357564</v>
+        <v>145047</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>40875</v>
+        <v>40280</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>41500</v>
+        <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034318952 — नवीन पुतली तालाब निर्माण कार्य पिपरिया(छि.)</t>
+          <t>1738003028/WC/008396 — नवीन देबी तालाब निर्माण कार्य पिपरिया छि 0</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>357564</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>40875</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>41500</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034326573 — नया तालाब विस्तारीकरण कार्य पिपरिया (छि.)</t>
+          <t>1738003028/WC/22012034318952 — नवीन पुतली तालाब निर्माण कार्य पिपरिया(छि.)</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>811000</v>
+        <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>799250</v>
+        <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>42878</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034356037 — शिशुला बाई के खेत के पास नाले मे बोरी बंधान कार्य</t>
+          <t>1738003028/WC/22012034326573 — नया तालाब विस्तारीकरण कार्य पिपरिया (छि.)</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>10916</v>
+        <v>811000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>5332</v>
+        <v>799250</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>43006</v>
+        <v>42878</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>43101</v>
+        <v>43977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034356045 — अशोक बाहेश्वर के खेत के पास नाले मे बोरी बंधान कार्य</t>
+          <t>1738003028/WC/22012034356037 — शिशुला बाई के खेत के पास नाले मे बोरी बंधान कार्य</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>10916</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>4300</v>
+        <v>5332</v>
       </c>
       <c r="J866" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K866" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034394595 — पुतली तालाब और चैक डेम निर्माण कार्य</t>
+          <t>1738003028/WC/22012034356045 — अशोक बाहेश्वर के खेत के पास नाले मे बोरी बंधान कार्य</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>1498000</v>
+        <v>10916</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>1381038</v>
+        <v>4300</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>43299</v>
+        <v>43006</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>45698</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034396377 — sushila bai kawre ke khet ke pass nalle me pull nirman and nalla patthopchar karya</t>
+          <t>1738003028/WC/22012034394595 — पुतली तालाब और चैक डेम निर्माण कार्य</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>1465000</v>
+        <v>1498000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>1426444</v>
+        <v>1381038</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>43379</v>
+        <v>43299</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>43923</v>
+        <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034396379 — BABARIYA MINOR KE NICHE NALLA PATTOPCHAR KARYA AND RETAINING WALL NIRMAN KARYA</t>
+          <t>1738003028/WC/22012034396377 — sushila bai kawre ke khet ke pass nalle me pull nirman and nalla patthopchar karya</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>1479000</v>
+        <v>1465000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>174</v>
+        <v>1426444</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>43821</v>
+        <v>43923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034426680 — stop dam nirman karya</t>
+          <t>1738003028/WC/22012034396379 — BABARIYA MINOR KE NICHE NALLA PATTOPCHAR KARYA AND RETAINING WALL NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>1482000</v>
+        <v>1479000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>43357</v>
-[...1 lines deleted...]
-      <c r="K870" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K870" s="3" t="n">
+        <v>43821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034426974 — Pateltola se Chhindlai Pahuch Marg me Puliya Nirman Karya</t>
+          <t>1738003028/WC/22012034426680 — stop dam nirman karya</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>1494000</v>
+        <v>1482000</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>43357</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034427059 — Pateltola Se Chhindlai Pahuch Marg me Puliya Nirman Karya - 01</t>
+          <t>1738003028/WC/22012034426974 — Pateltola se Chhindlai Pahuch Marg me Puliya Nirman Karya</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>1494000</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>43357</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034439482 — वार्ड क्रमांक 01 से05 मरारी टोला मे सिमेंट कांक्रिट नाली निर्माण कार्य</t>
+          <t>1738003028/WC/22012034427059 — Pateltola Se Chhindlai Pahuch Marg me Puliya Nirman Karya - 01</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>1494000</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>43204</v>
+        <v>43357</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034439552 — ईशुटोला वार्ड 10,11 मे बाड नियंत्रण सिमेंट कांक्रिट नाली निर्माण कार्य</t>
+          <t>1738003028/WC/22012034439482 — वार्ड क्रमांक 01 से05 मरारी टोला मे सिमेंट कांक्रिट नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>1494000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>1384831.66</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034444179 — ईसुटोला  तालाब  जीर्णोधार निर्माण कार्य पिपारिया (छि.)</t>
+          <t>1738003028/WC/22012034439552 — ईशुटोला वार्ड 10,11 मे बाड नियंत्रण सिमेंट कांक्रिट नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>944000</v>
+        <v>1494000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>0</v>
+        <v>1384831.66</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K875" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K875" s="3" t="n">
+        <v>43979</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034444618 — ईसुटोला  तालाब  जीर्णोधार निर्माण कार्य पिपारिया (छि.)</t>
+          <t>1738003028/WC/22012034444179 — ईसुटोला  तालाब  जीर्णोधार निर्माण कार्य पिपारिया (छि.)</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>944000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>940066.7</v>
+        <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034467025 — वार्ड क्र. ०१ से ०५ तक सी. सी. नली निर्माण कार्य (पिपरिया छि.)</t>
+          <t>1738003028/WC/22012034444618 — ईसुटोला  तालाब  जीर्णोधार निर्माण कार्य पिपारिया (छि.)</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>0</v>
+        <v>944000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>0</v>
+        <v>940066.7</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K877" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K877" s="3" t="n">
+        <v>45698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034472198 — पटेलटोला देबी मंदिर के किनारे रिटर्निंग वाल निर्माण कार्य पिपरिया (छि.)</t>
+          <t>1738003028/WC/22012034467025 — वार्ड क्र. ०१ से ०५ तक सी. सी. नली निर्माण कार्य (पिपरिया छि.)</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034472200 — पटेलटोला  से छिंदलई पहूंच मार्ग मे पुलिया निर्माण कार्य 01पिपरिया (छि.)</t>
+          <t>1738003028/WC/22012034472198 — पटेलटोला देबी मंदिर के किनारे रिटर्निंग वाल निर्माण कार्य पिपरिया (छि.)</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034589622 — Rainwater Harvesting System in Middle School patel Tola, Pipariya (Chhi)</t>
+          <t>1738003028/WC/22012034472200 — पटेलटोला  से छिंदलई पहूंच मार्ग मे पुलिया निर्माण कार्य 01पिपरिया (छि.)</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>4370</v>
+        <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44130</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034598883 — Katanga Chowk Se Chhindlai Chowk Tak Road ke dono side Kachchi nali nirman Karya, Pipariya(Chhi)</t>
+          <t>1738003028/WC/22012034589622 — Rainwater Harvesting System in Middle School patel Tola, Pipariya (Chhi)</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>674782.72</v>
+        <v>5000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>579545</v>
+        <v>4370</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44174</v>
+        <v>44130</v>
       </c>
       <c r="K881" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034687698 — Gau Talab Ke Kinare Nalapatopchar Kary</t>
+          <t>1738003028/WC/22012034598883 — Katanga Chowk Se Chhindlai Chowk Tak Road ke dono side Kachchi nali nirman Karya, Pipariya(Chhi)</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>0</v>
+        <v>674782.72</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>579545</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>44174</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>45698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034695935 — Marari Tola Chauraha Se Patel Tola Pani Tanki Tak Kachhi Nali Nirman kary</t>
+          <t>1738003028/WC/22012034687698 — Gau Talab Ke Kinare Nalapatopchar Kary</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>208377.06</v>
+        <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>176016</v>
+        <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>44453</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034707331 — Birajlal Sonwane Ke Ghar Se eshutola Naya Talab Tak Kachhi Nali Nirman Kary</t>
+          <t>1738003028/WC/22012034695935 — Marari Tola Chauraha Se Patel Tola Pani Tanki Tak Kachhi Nali Nirman kary</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>123036.4</v>
+        <v>208377.06</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>99202</v>
+        <v>176016</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>44341</v>
+        <v>44453</v>
       </c>
       <c r="K884" s="3" t="n">
-        <v>44377</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034758339 — STOP DAM NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012034707331 — Birajlal Sonwane Ke Ghar Se eshutola Naya Talab Tak Kachhi Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>1475712.72</v>
+        <v>123036.4</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>1431562.97</v>
+        <v>99202</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>44362</v>
+        <v>44341</v>
       </c>
       <c r="K885" s="3" t="n">
-        <v>44896</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034864118 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012034758339 — STOP DAM NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>819165.34</v>
+        <v>1475712.72</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>193</v>
+        <v>1431562.97</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>44534</v>
+        <v>44362</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>44542</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034865401 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012034864118 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>0</v>
+        <v>819165.34</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K887" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>44542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034867183 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012034865401 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034874669 — Nala pattopchar karya Pipariya Chii</t>
+          <t>1738003028/WC/22012034867183 — NALA PATHOPCHAR KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>808079.78</v>
+        <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>807176</v>
+        <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>44525</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034880151 — Gande pani ki nikasi hetu drain nirman aaganwadi se lekar gou talab tk Pipariya Chii</t>
+          <t>1738003028/WC/22012034874669 — Nala pattopchar karya Pipariya Chii</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>0</v>
+        <v>808079.78</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>0</v>
+        <v>807176</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>44515</v>
-[...1 lines deleted...]
-      <c r="K890" s="3"/>
+        <v>44525</v>
+      </c>
+      <c r="K890" s="3" t="n">
+        <v>44686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034880152 — Gande pani ki nikasi hetu drain nirman aaganwadi se lekar gou talab tk Pipariya Chii</t>
+          <t>1738003028/WC/22012034880151 — Gande pani ki nikasi hetu drain nirman aaganwadi se lekar gou talab tk Pipariya Chii</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>44515</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034889192 — NALA PATHOPCHAR KARY PIPRIYA CHHI 1</t>
+          <t>1738003028/WC/22012034880152 — Gande pani ki nikasi hetu drain nirman aaganwadi se lekar gou talab tk Pipariya Chii</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>693932.17</v>
+        <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>589986</v>
+        <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>44684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44515</v>
+      </c>
+      <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012034973785 — LAGHU TALAB NIRMAN KARY ASHOK /MEHATLAL PIPRIYA CHI</t>
+          <t>1738003028/WC/22012034889192 — NALA PATHOPCHAR KARY PIPRIYA CHHI 1</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>0</v>
+        <v>693932.17</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>0</v>
+        <v>589986</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K893" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K893" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035004451 — MINI PERCULATION TANK NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012034973785 — LAGHU TALAB NIRMAN KARY ASHOK /MEHATLAL PIPRIYA CHI</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>44788</v>
+        <v>44652</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035004454 — KACHCHI NALI NIRMAN KARY PATEL TOLA SE GHONDLU GHAT TAK</t>
+          <t>1738003028/WC/22012035004451 — MINI PERCULATION TANK NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>106273.31</v>
+        <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>92412</v>
+        <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>44845</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035005047 — MINI PERCULATION TANK NIRMAN KARY PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012035004454 — KACHCHI NALI NIRMAN KARY PATEL TOLA SE GHONDLU GHAT TAK</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>992245.76</v>
+        <v>106273.31</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>841976</v>
+        <v>92412</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>45075</v>
+        <v>44845</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>45134</v>
+        <v>44909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035032945 — NALA PATHOPCHAR KARY ESHUTOLA NALA GP PIPRIYA CHHI</t>
+          <t>1738003028/WC/22012035005047 — MINI PERCULATION TANK NIRMAN KARY PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>1194926.26</v>
+        <v>992245.76</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>1104584.28</v>
+        <v>841976</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45057</v>
+        <v>45075</v>
       </c>
       <c r="K897" s="3" t="n">
-        <v>45837</v>
+        <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035111102 — MINI PERCULATION TANK NIRMAN KARY NAGARCHI TOLA PIPRIYA</t>
+          <t>1738003028/WC/22012035032945 — NALA PATHOPCHAR KARY ESHUTOLA NALA GP PIPRIYA CHHI</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>0</v>
+        <v>1194926.26</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>0</v>
+        <v>1104584.28</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K898" s="3"/>
+        <v>45057</v>
+      </c>
+      <c r="K898" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035153408 — मिनी परकुलेशन तालाब निर्माण कार्य पटेल टोला पिपारिया छि</t>
+          <t>1738003028/WC/22012035111102 — MINI PERCULATION TANK NIRMAN KARY NAGARCHI TOLA PIPRIYA</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>915073.12</v>
+        <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>790108</v>
+        <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>45315</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WC/22012035198031 — STOP DEM 2 NIRMAN KARY PIPARIYA CHI</t>
+          <t>1738003028/WC/22012035153408 — मिनी परकुलेशन तालाब निर्माण कार्य पटेल टोला पिपारिया छि</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>0</v>
+        <v>915073.12</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>0</v>
+        <v>790108</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45274</v>
-[...1 lines deleted...]
-      <c r="K900" s="3"/>
+        <v>45315</v>
+      </c>
+      <c r="K900" s="3" t="n">
+        <v>45739</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WH/22012034388994 — babariya minor ke niche nalla pattopchar and retaining wall nirman karya</t>
+          <t>1738003028/WC/22012035198031 — STOP DEM 2 NIRMAN KARY PIPARIYA CHI</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>43277</v>
+        <v>45274</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1738003028/WH/22012034444216 — strengthning of wainganga canel system babariya minor ch 62-120 &amp; water course from ch 120 of (pipri</t>
+          <t>1738003028/WH/22012034388994 — babariya minor ke niche nalla pattopchar and retaining wall nirman karya</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>255132.18</v>
+        <v>0</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>205580</v>
+        <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>44138</v>
-[...3 lines deleted...]
-      </c>
+        <v>43277</v>
+      </c>
+      <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1738003038/WC/001391 — मेढ बधांन कार्य हितग्राही समलसिहं/सुरज पिपरिया</t>
+          <t>1738003028/WH/22012034444216 — strengthning of wainganga canel system babariya minor ch 62-120 &amp; water course from ch 120 of (pipri</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>47000</v>
+        <v>255132.18</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>1300</v>
+        <v>205580</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>39864</v>
-[...1 lines deleted...]
-      <c r="K903" s="3"/>
+        <v>44138</v>
+      </c>
+      <c r="K903" s="3" t="n">
+        <v>45698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1738003038/WC/001989 — मेढबधान कार्य कारूलाल/रमनू पिपरिया छिडलई</t>
+          <t>1738003038/WC/001391 — मेढ बधांन कार्य हितग्राही समलसिहं/सुरज पिपरिया</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>42000</v>
+        <v>1300</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>40287</v>
-[...3 lines deleted...]
-      </c>
+        <v>39864</v>
+      </c>
+      <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/001729 — कपिलधारा कुप निर्माण बलिराम/गुहरन पिपरिया छि</t>
+          <t>1738003038/WC/001989 — मेढबधान कार्य कारूलाल/रमनू पिपरिया छिडलई</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>121000</v>
+        <v>47000</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>2726</v>
+        <v>42000</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>40280</v>
+        <v>40287</v>
       </c>
       <c r="K905" s="3" t="n">
-        <v>40808</v>
+        <v>40296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/001886 — कुआ/ हैण्‍ड पंप रिचार्च मा‍इक्रोवाटर शेड</t>
+          <t>1738003/WC/001729 — कपिलधारा कुप निर्माण बलिराम/गुहरन पिपरिया छि</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>84000</v>
+        <v>121000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>0</v>
+        <v>2726</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>40182</v>
-[...1 lines deleted...]
-      <c r="K906" s="3"/>
+        <v>40280</v>
+      </c>
+      <c r="K906" s="3" t="n">
+        <v>40808</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/9993623194 — RGM NGO स्‍टाप डेम II निर्माण कार्य माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003/WC/001886 — कुआ/ हैण्‍ड पंप रिचार्च मा‍इक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>495000</v>
+        <v>84000</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>40690</v>
+        <v>40182</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/9993623241 — RGM NGO स्‍टाप डेम निर्माण कार्य माइक्रोवाटर शेड पिपरिया छि0</t>
+          <t>1738003/WC/9993623194 — RGM NGO स्‍टाप डेम II निर्माण कार्य माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>495000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>502636</v>
+        <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>40598</v>
-[...3 lines deleted...]
-      </c>
+        <v>40690</v>
+      </c>
+      <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/9993623355 — RGM NGO  पिपरिया स्‍टाप डेम निर्माण</t>
+          <t>1738003/WC/9993623241 — RGM NGO स्‍टाप डेम निर्माण कार्य माइक्रोवाटर शेड पिपरिया छि0</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>4950000</v>
+        <v>495000</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>443402</v>
+        <v>502636</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>40598</v>
       </c>
       <c r="K909" s="3" t="n">
-        <v>40656</v>
+        <v>40759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1738003/WC/9993634178 — rgm ngo पिपरिया नाला पथ उपचार</t>
+          <t>1738003/WC/9993623355 — RGM NGO  पिपरिया स्‍टाप डेम निर्माण</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>219000</v>
+        <v>4950000</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>252526</v>
+        <v>443402</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>41346</v>
+        <v>40598</v>
       </c>
       <c r="K910" s="3" t="n">
-        <v>41426</v>
+        <v>40656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1738/WC/9993623426 — RGM NGO  पिपरिया  जौट़ोपा व़क्षारोपण कार्य</t>
+          <t>1738003/WC/9993634178 — rgm ngo पिपरिया नाला पथ उपचार</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>50000</v>
+        <v>219000</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>49140</v>
+        <v>252526</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>40725</v>
+        <v>41346</v>
       </c>
       <c r="K911" s="3" t="n">
-        <v>40768</v>
+        <v>41426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C912" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D912" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E912" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F912" s="1" t="inlineStr">
+        <is>
+          <t>1738/WC/9993623426 — RGM NGO  पिपरिया  जौट़ोपा व़क्षारोपण कार्य</t>
+        </is>
+      </c>
+      <c r="G912" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H912" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I912" s="2" t="n">
+        <v>49140</v>
+      </c>
+      <c r="J912" s="3" t="n">
+        <v>40725</v>
+      </c>
+      <c r="K912" s="3" t="n">
+        <v>40768</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
+      <c r="A913" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LALBARRA</t>
+        </is>
+      </c>
+      <c r="B913" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C912" s="1" t="inlineStr">
+      <c r="C913" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D912" s="1" t="inlineStr">
+      <c r="D913" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
-      <c r="E912" s="1" t="inlineStr">
+      <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
-      <c r="F912" s="1" t="inlineStr">
+      <c r="F913" s="1" t="inlineStr">
         <is>
           <t>1738/WC/9993626006 — RGM NGO पिपरिया तालाब गहरीकरण कार्य</t>
         </is>
       </c>
-      <c r="G912" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H912" s="2" t="n">
+      <c r="G913" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H913" s="2" t="n">
         <v>204000</v>
       </c>
-      <c r="I912" s="2" t="n">
+      <c r="I913" s="2" t="n">
         <v>64680</v>
       </c>
-      <c r="J912" s="3" t="n">
+      <c r="J913" s="3" t="n">
         <v>41207</v>
       </c>
-      <c r="K912" s="3" t="n">
+      <c r="K913" s="3" t="n">
         <v>41370</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>