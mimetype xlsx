--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1011"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 11:19:01</t>
+          <t>Exported on: 2026-10-27 13:07:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1372,167 +1372,167 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617681 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617687 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617717 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>138250.52</v>
+        <v>162558.52</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
@@ -12923,98 +12923,98 @@
       <c r="J275" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035277942 — LAGHU TALAB NIRMAN KARYA SHIVLAL/CHAMHARU KHAIRGAON</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035277944 — लघु तालाब निर्माण कार्य खेमचंद/यादोराय छिंदलई</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45567</v>
@@ -14003,51 +14003,51 @@
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035614901 — Ek Bagiya Maa Ke naam Ek bagiya maa ke naam Rekha Khergaon</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>162502.27</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>105809</v>
+        <v>107609</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -14285,51 +14285,51 @@
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035629231 — Ek Bagiya Maa Ke naam Rama Choure</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>162502.27</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>106944.5</v>
+        <v>108744.5</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -17762,51 +17762,51 @@
       <c r="J376" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/IAY/1142779 — Construction of IAY House -IAY REG. NO. MP-38-003-038-002/8305</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>42284</v>
@@ -26715,51 +26715,51 @@
       <c r="J559" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/IAY/755115 — Construction of IAY House -IAY REG. NO. MP2737446</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>42816</v>
@@ -30434,98 +30434,98 @@
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1738003038/LD/22012034600770 — CAPE KE PAS SAMTALIKARAN KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1738003038/LD/22012034600771 — SAMUDAYIK SCHOOL PARISHAR ME SAUNDARIKARN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45311</v>
@@ -33782,145 +33782,145 @@
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675674 — BADI NAHAR SE SHANKARTOLA  RAJU KE GHAR TAK CC ROAD KHAIRGAON</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675729 — MADHYAMI SHALA BHAVAN SE JHANAK PATLE KE KHET TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675734 — DINESH PATLE KE KHET SE TANKA TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45311</v>
@@ -34111,51 +34111,51 @@
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
+          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair &amp; Maintenance of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034678819 — TUMCHAND PATLE KE GHAR SE MUKHYA SADAK TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45311</v>
@@ -34205,51 +34205,51 @@
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
+          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair &amp; Maintenance of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034678824 — POKHAN THAKRE KE GHAR SE TRANSFARMAR TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45311</v>
@@ -47898,51 +47898,51 @@
       <c r="J998" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K998" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035171128 — WARD NO 04 ME SARWJANIK KUP NIRMAN KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I999" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J999" s="3" t="n">
         <v>45311</v>
@@ -48088,98 +48088,98 @@
       <c r="J1002" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K1002" s="3" t="n">
         <v>45635</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035203708 — CROSS DRAINAGE WORK CHHINDLAI</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1003" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K1003" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035203714 — MOXDHAM PAR NALA PATHOPCHARY KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1004" s="3" t="n">
         <v>45448</v>