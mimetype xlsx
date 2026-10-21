--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 08:13:06</t>
+          <t>Exported on: 2026-10-21 01:21:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617681 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617687 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738003038/DP/22012034617717 — Plantation Kary School Bhawan ke Pichhe Gram Chhindlai</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>24308</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035277942 — LAGHU TALAB NIRMAN KARYA SHIVLAL/CHAMHARU KHAIRGAON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/22012035277944 — लघु तालाब निर्माण कार्य खेमचंद/यादोराय छिंदलई</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45567</v>
@@ -931,427 +931,427 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/IAY/1142779 — Construction of IAY House -IAY REG. NO. MP-38-003-038-002/8305</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42284</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738003038/IF/IAY/755115 — Construction of IAY House -IAY REG. NO. MP2737446</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42816</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738003038/LD/22012034600770 — CAPE KE PAS SAMTALIKARAN KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738003038/LD/22012034600771 — SAMUDAYIK SCHOOL PARISHAR ME SAUNDARIKARN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675674 — BADI NAHAR SE SHANKARTOLA  RAJU KE GHAR TAK CC ROAD KHAIRGAON</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675729 — MADHYAMI SHALA BHAVAN SE JHANAK PATLE KE KHET TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034675734 — DINESH PATLE KE KHET SE TANKA TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
+          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair &amp; Maintenance of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034678819 — TUMCHAND PATLE KE GHAR SE MUKHYA SADAK TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
+          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair &amp; Maintenance of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738003038/RC/22012034678824 — POKHAN THAKRE KE GHAR SE TRANSFARMAR TAK SUDUR SADAK NIRMAN KARY KHAIRGAON</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45311</v>
@@ -1448,145 +1448,145 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035171128 — WARD NO 04 ME SARWJANIK KUP NIRMAN KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035203708 — CROSS DRAINAGE WORK CHHINDLAI</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1738003038/WC/22012035203714 — MOXDHAM PAR NALA PATHOPCHARY KARY CHHINDLAI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45448</v>