--- v0 (2026-08-28)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 18:04:45</t>
+          <t>Exported on: 2026-10-21 01:21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,194 +320,194 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738003039/IF/22012035115868 — DURGAPRASAD/PARASRAM KE NIJI BHUME ME KUP NIRMAD KARY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>179962.42</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>6500</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45109</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738003039/IF/22012035233862 — khet taalab pramila / dipchand goutam babariya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738003039/IF/22012035484943 — Khet talab nirman hariprshad/bhurulal babariya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738003039/IF/22012035510604 — Khet talab nirman lakchman/fogal babariya</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>136363.19</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
@@ -604,239 +604,239 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738003039/IF/IAY/125442 — Construction of IAY House -IAY REG. NO. MP-38-003-039-001/8400</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738003039/RS/22012034589186 — SLWM Seggragation Shed nirman kary Babariya Tola</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>597932.1</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738003039/RS/22012035123148 — babariya basti se lekar panchayat bhavan tak kachhi nali nirmanm</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738003039/WC/22012035269027 — JGSA 2025 Recharge structure sarwajanik kup me Babariya</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23997.32</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738003039/WC/22012035274660 — JGSA 2025 Recharge structure sarwajanik kup   Katanga</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>23997.32</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>