--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 20:24:18</t>
+          <t>Exported on: 2026-10-18 18:27:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,241 +273,241 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738003047/DP/22012034561771 — Sarvjanik Block Plantetion Sosayati ke pass Lendejhari</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>765191.92</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44799</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738003047/DP/22012034581709 — PLANTATION KARY PANCHAYAT BHAVAN SE LEKAR BEHRAI ROAD TAK</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>437106.07</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738003047/IF/22012035234979 — Plantation kary Ramdyal katre /tularam katre gp lendezhari</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>172819.5</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45494</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738003047/IF/22012035286406 — MINACHHI TALAB Chadhoray/sukhlal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738003047/IF/22012035286408 — MINACHHI TALAB Chadhoray/sukhlal</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45567</v>
@@ -525,318 +525,318 @@
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012034959824 — नविन तालाब जीर्णोद्धार लेदेझरी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>844169.88</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44686</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035275804 — JGSA 2025 Recharge structure ward no 11 prakash kushram ke makan ke  samne lendejhari</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>24719.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035275807 — JGSA 2025 Recharge structure ward no 11 Madan nikose ke makan ke samne handpump me lendejhari</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035275810 — JGSA 2025 Recharge structure ward no 04 lekhchand bisen ke  makan ke pass handpump lendejhari</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035275815 — JGSA 2025 Recharge structure ward no 07 tarachand sonekar ke makan ke samne handpump me lendejhari</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035277333 — JGSA 2025 Recharge pit ward no 01 sarvjanik  kup parmanand ke ghar ke pas lendejhari</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23997.32</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LALBARRA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738003047/WC/22012035277341 — JGSA 2025 Recharge pit ward no 09  sarvjani kup limbaji Chouhan ke ghar ke pas lendejhari</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>23997.32</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>