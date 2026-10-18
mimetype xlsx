--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K911"/>
+  <dimension ref="A1:K912"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:43:27</t>
+          <t>Exported on: 2026-10-18 15:43:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6679,51 +6679,51 @@
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/22012035129810 — निजी खेत में फलौद्यान कार्य ललित /ठाकुरप्रसाद</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>87847.93</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>51852</v>
+        <v>53152</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
@@ -6800,51 +6800,51 @@
       <c r="J146" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>45570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/22012035229236 — Minakshi Talab Nirman Kary Geeta/Hoslal</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45396</v>
@@ -7180,51 +7180,51 @@
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45477</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/22012035297763 — Khet Talab Nirman Kary Omkar/Lakhanlal</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45682</v>
@@ -8732,51 +8732,51 @@
       <c r="J186" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1106884 — Construction of IAY House -IAY REG. NO. MP1479047</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>42869</v>
@@ -9073,51 +9073,51 @@
       <c r="J193" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>44426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1122666 — Construction of IAY House -IAY REG. NO. MP1958589</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>42869</v>
@@ -9169,51 +9169,51 @@
       <c r="J195" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>44041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1136496 — Construction of IAY House -IAY REG. NO. MP2829654</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42869</v>
@@ -9412,145 +9412,145 @@
       <c r="J200" s="3" t="n">
         <v>44658</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1142808 — Construction of IAY House -IAY REG. NO. MP-38-005-016-001/21449</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>42284</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1142809 — Construction of IAY House -IAY REG. NO. MP-38-005-016-001/3618</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>42284</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/1142810 — Construction of IAY House -IAY REG. NO. MP-38-005-016-001/3676</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>42284</v>
@@ -9602,51 +9602,51 @@
       <c r="J204" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/127276 — Construction of IAY House -IAY REG. NO. MP-38-005-016-001/20450</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>42284</v>
@@ -10286,51 +10286,51 @@
       <c r="J218" s="3" t="n">
         <v>43748</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>43781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/199043 — Construction of IAY House -IAY REG. NO. MP-38-005-016-001/3569</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>42284</v>
@@ -11509,51 +11509,51 @@
       <c r="J243" s="3" t="n">
         <v>44292</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/2762205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4142173</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44104</v>
@@ -22718,76 +22718,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>23094</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5134762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124731550</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
@@ -22922,51 +22922,51 @@
       <c r="J476" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5143051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126747872</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45684</v>
@@ -23214,51 +23214,51 @@
       <c r="J482" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5361407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763486</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>46167</v>
@@ -23408,51 +23408,51 @@
       <c r="J486" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5364862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151971403</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45678</v>
@@ -23749,51 +23749,51 @@
       <c r="J493" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5374780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767325</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45677</v>
@@ -24188,51 +24188,51 @@
       <c r="J502" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/5643374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779166</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45677</v>
@@ -24333,51 +24333,51 @@
       <c r="J505" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1738005016/IF/IAY/623392 — Construction of IAY House -IAY REG. NO. MP1141849</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42773</v>
@@ -24419,19637 +24419,19684 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>43050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/628053 — Construction of IAY House -IAY REG. NO. MP1266462</t>
+          <t>1738005016/IF/IAY/6261709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124072841</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>16422</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/649176 — Construction of IAY House -IAY REG. NO. MP2559969</t>
+          <t>1738005016/IF/IAY/628053 — Construction of IAY House -IAY REG. NO. MP1266462</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>16720</v>
+        <v>16422</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43771</v>
+        <v>42866</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43844</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/783850 — Construction of IAY House -IAY REG. NO. MP1405493</t>
+          <t>1738005016/IF/IAY/649176 — Construction of IAY House -IAY REG. NO. MP2559969</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>16720</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>43771</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>43844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/987910 — Construction of IAY House -IAY REG. NO. MP1280653</t>
+          <t>1738005016/IF/IAY/783850 — Construction of IAY House -IAY REG. NO. MP1405493</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>18050</v>
+        <v>16340</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>18335</v>
+        <v>16720</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44456</v>
+        <v>43771</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44550</v>
+        <v>43844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/987926 — Construction of IAY House -IAY REG. NO. MP1286891</t>
+          <t>1738005016/IF/IAY/987910 — Construction of IAY House -IAY REG. NO. MP1280653</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>16340</v>
+        <v>18050</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>16340</v>
+        <v>18335</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43070</v>
+        <v>44456</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43166</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/988234 — Construction of IAY House -IAY REG. NO. MP1412051</t>
+          <t>1738005016/IF/IAY/987926 — Construction of IAY House -IAY REG. NO. MP1286891</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>28500</v>
+        <v>16340</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42850</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>43070</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>43166</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/988411 — Construction of IAY House -IAY REG. NO. MP1468508</t>
+          <t>1738005016/IF/IAY/988234 — Construction of IAY House -IAY REG. NO. MP1412051</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>16422</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>42850</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/988479 — Construction of IAY House -IAY REG. NO. MP1492999</t>
+          <t>1738005016/IF/IAY/988411 — Construction of IAY House -IAY REG. NO. MP1468508</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>16352</v>
+        <v>16422</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42979</v>
+        <v>42949</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43267</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/989900 — Construction of IAY House -IAY REG. NO. MP1899455</t>
+          <t>1738005016/IF/IAY/988479 — Construction of IAY House -IAY REG. NO. MP1492999</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>16410</v>
+        <v>16352</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42987</v>
+        <v>42979</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43290</v>
+        <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/995185 — Construction of IAY House -IAY REG. NO. MP2799136</t>
+          <t>1738005016/IF/IAY/989900 — Construction of IAY House -IAY REG. NO. MP1899455</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>16340</v>
+        <v>16410</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42879</v>
+        <v>42987</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43195</v>
+        <v>43290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/IAY/995280 — Construction of IAY House -IAY REG. NO. MP2831600</t>
+          <t>1738005016/IF/IAY/995185 — Construction of IAY House -IAY REG. NO. MP2799136</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42892</v>
+        <v>42879</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1738005016/IF/VB/22012035664087 — Gabion Nirman kar moksh dham ke pass part 2</t>
+          <t>1738005016/IF/IAY/995280 — Construction of IAY House -IAY REG. NO. MP2831600</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>46117</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>43195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/215 — मेड बंधान कार्य सोमलाल/सुन्‍दर लामता</t>
+          <t>1738005016/IF/VB/22012035664087 — Gabion Nirman kar moksh dham ke pass part 2</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>10600</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>11260</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40733</v>
-[...3 lines deleted...]
-      </c>
+        <v>46117</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/216 — मेड बंधान कार्य कौशलबाई/गणेश लामता</t>
+          <t>1738005016/LD/215 — मेड बंधान कार्य सोमलाल/सुन्‍दर लामता</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>13400</v>
+        <v>10600</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>14920</v>
+        <v>11260</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40697</v>
+        <v>40733</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>40900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034226282 — Med badhan manju/NandKishor</t>
+          <t>1738005016/LD/216 — मेड बंधान कार्य कौशलबाई/गणेश लामता</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>33792</v>
+        <v>13400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>14920</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42163</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>40697</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>40900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034316657 — ShantiDham Nirman Kary Lamta</t>
+          <t>1738005016/LD/22012034226282 — Med badhan manju/NandKishor</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>245000</v>
+        <v>33792</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>243791</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>42163</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034527038 — CPT Nirman Kary Khaira se Maira sudur Road ke Pass</t>
+          <t>1738005016/LD/22012034316657 — ShantiDham Nirman Kary Lamta</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>243791</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>43053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034527112 — Kachchi Nali nirman Kary Khaira se maira road ke pass</t>
+          <t>1738005016/LD/22012034527038 — CPT Nirman Kary Khaira se Maira sudur Road ke Pass</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034596946 — CPT Nali Nirman Kary Khaira se Maira Road side</t>
+          <t>1738005016/LD/22012034527112 — Kachchi Nali nirman Kary Khaira se maira road ke pass</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45154</v>
+        <v>43935</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/22012034600538 — Khet Talab Nirman Kary Amar singh /harilal</t>
+          <t>1738005016/LD/22012034596946 — CPT Nali Nirman Kary Khaira se Maira Road side</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45317</v>
+        <v>45154</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/299 — मेड बंधान कार्य गोमतीबाई/रामप्रसाद लामता</t>
+          <t>1738005016/LD/22012034600538 — Khet Talab Nirman Kary Amar singh /harilal</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>13090</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40901</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/359 — मेड बंधान कार्य जयप्रकाश/मोतीलाल लामता</t>
+          <t>1738005016/LD/299 — मेड बंधान कार्य गोमतीबाई/रामप्रसाद लामता</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>23700</v>
+        <v>10800</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>23460</v>
+        <v>13090</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40957</v>
+        <v>40901</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>41037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/360 — मेड बंधान कार्य बिरिया/बारेलाल लामता</t>
+          <t>1738005016/LD/359 — मेड बंधान कार्य जयप्रकाश/मोतीलाल लामता</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>18000</v>
+        <v>23700</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>17604</v>
+        <v>23460</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41008</v>
+        <v>40957</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41225</v>
+        <v>41037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/361 — मेड बंधान कार्य कुरबानअली/शब्‍दरअली लामता</t>
+          <t>1738005016/LD/360 — मेड बंधान कार्य बिरिया/बारेलाल लामता</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>9700</v>
+        <v>18000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>9674</v>
+        <v>17604</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40957</v>
+        <v>41008</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41037</v>
+        <v>41225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799390059 — मेड बंधान कार्य विधाबाई/लक्ष्‍मण</t>
+          <t>1738005016/LD/361 — मेड बंधान कार्य कुरबानअली/शब्‍दरअली लामता</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>18100</v>
+        <v>9700</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>9674</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>40957</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>41037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799390060 — मेड बंधान कार्य चवनसिह/थानसिह</t>
+          <t>1738005016/LD/3799390059 — मेड बंधान कार्य विधाबाई/लक्ष्‍मण</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>33200</v>
+        <v>18100</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41254</v>
+        <v>41278</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799391944 — MED BANDHAN BABITA /SAGAR</t>
+          <t>1738005016/LD/3799390060 — मेड बंधान कार्य चवनसिह/थानसिह</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>51200</v>
+        <v>33200</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>50556</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41538</v>
-[...3 lines deleted...]
-      </c>
+        <v>41254</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402120 — kalavati/ramcharan medabandan</t>
+          <t>1738005016/LD/3799391944 — MED BANDHAN BABITA /SAGAR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>51200</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>50556</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>41538</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>41742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402121 — delip/hakimshing</t>
+          <t>1738005016/LD/3799402120 — kalavati/ramcharan medabandan</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>40700</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>39274</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41674</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402122 — parvata/bhadu medabandhan</t>
+          <t>1738005016/LD/3799402121 — delip/hakimshing</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>40700</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>39274</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>41674</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>41742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402123 — kashiprashad/ seetaram medabandhan</t>
+          <t>1738005016/LD/3799402122 — parvata/bhadu medabandhan</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>22300</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>19514</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402124 — daya/shukhalal medabandhan</t>
+          <t>1738005016/LD/3799402123 — kashiprashad/ seetaram medabandhan</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>22300</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>19514</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>41789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402125 — lallu/ ramcharan medabandhan</t>
+          <t>1738005016/LD/3799402124 — daya/shukhalal medabandhan</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402126 — jagdish/ghouhar medabandhan</t>
+          <t>1738005016/LD/3799402125 — lallu/ ramcharan medabandhan</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402127 — durgaprasad/ narbad medabandhan</t>
+          <t>1738005016/LD/3799402126 — jagdish/ghouhar medabandhan</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>50021000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>20878</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41663</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402128 — santibai/laxmanprashad medabandhan</t>
+          <t>1738005016/LD/3799402127 — durgaprasad/ narbad medabandhan</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>47000</v>
+        <v>50021000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>20878</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>41663</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>41742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402129 — kapur/chamariya medabandhan</t>
+          <t>1738005016/LD/3799402128 — santibai/laxmanprashad medabandhan</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402130 — laxmi/tecchand medabandhan</t>
+          <t>1738005016/LD/3799402129 — kapur/chamariya medabandhan</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41390</v>
+        <v>41365</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402131 — shukkal/ghamshing medabandhan</t>
+          <t>1738005016/LD/3799402130 — laxmi/tecchand medabandhan</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402132 — kanhaiya/buddhu medabandhan</t>
+          <t>1738005016/LD/3799402131 — shukkal/ghamshing medabandhan</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402133 — kuvarshing/jonu medabandhan</t>
+          <t>1738005016/LD/3799402132 — kanhaiya/buddhu medabandhan</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>53800</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>50645</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>41390</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402134 — uttam/doulatram medabandhan</t>
+          <t>1738005016/LD/3799402133 — kuvarshing/jonu medabandhan</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>53800</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>50645</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41390</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402135 — ramprashad/chaturshing medabandhan</t>
+          <t>1738005016/LD/3799402134 — uttam/doulatram medabandhan</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402136 — devlabai/hakim medabandhan</t>
+          <t>1738005016/LD/3799402135 — ramprashad/chaturshing medabandhan</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402137 — dhanvanti/khushiram medabandhan</t>
+          <t>1738005016/LD/3799402136 — devlabai/hakim medabandhan</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799402138 — murli/omkar medabandhan</t>
+          <t>1738005016/LD/3799402137 — dhanvanti/khushiram medabandhan</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799406002 — lagu talab work  dharmbatli /nadlal</t>
+          <t>1738005016/LD/3799402138 — murli/omkar medabandhan</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>41390</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/3799423400 — Bhadlibai/Mahalshing</t>
+          <t>1738005016/LD/3799406002 — lagu talab work  dharmbatli /nadlal</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>64017</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>41390</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/439 — मेड बंधान कार्य गंगाराम/जीवनसिहं लामता</t>
+          <t>1738005016/LD/3799423400 — Bhadlibai/Mahalshing</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>56000</v>
+        <v>65000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>55092</v>
+        <v>64017</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41050</v>
+        <v>41688</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41085</v>
+        <v>41754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/515 — मेड बंधान कार्य खेदु/साधू लामता</t>
+          <t>1738005016/LD/439 — मेड बंधान कार्य गंगाराम/जीवनसिहं लामता</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>52300</v>
+        <v>56000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>31200</v>
+        <v>55092</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41025</v>
+        <v>41050</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41225</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/9926707852 — samotabai/ramdas laghutalab work</t>
+          <t>1738005016/LD/515 — मेड बंधान कार्य खेदु/साधू लामता</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>386000</v>
+        <v>52300</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>31200</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41785</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41025</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>41225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/9926707862 — SHIVADAYAL/BHANGILAL MEDHBANDHAN WORK</t>
+          <t>1738005016/LD/9926707852 — samotabai/ramdas laghutalab work</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>57700</v>
+        <v>386000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>51653</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41811</v>
-[...3 lines deleted...]
-      </c>
+        <v>41785</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/9926707864 — SANTIBAI/LAXMANDAS MEDHABANDAN WORK</t>
+          <t>1738005016/LD/9926707862 — SHIVADAYAL/BHANGILAL MEDHBANDHAN WORK</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>47000</v>
+        <v>57700</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>43960</v>
+        <v>51653</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41839</v>
+        <v>41811</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>41844</v>
+        <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1738005016/LD/9926707868 — MAHESWARPRASHAD/NATTHULAL MEDHABANDHAN WORK</t>
+          <t>1738005016/LD/9926707864 — SANTIBAI/LAXMANDAS MEDHABANDAN WORK</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>30900</v>
+        <v>47000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>29359</v>
+        <v>43960</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41819</v>
+        <v>41839</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41824</v>
+        <v>41844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034167016 — Const.of cc road from hosue of surendra chouhan to</t>
+          <t>1738005016/LD/9926707868 — MAHESWARPRASHAD/NATTHULAL MEDHABANDHAN WORK</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>141000</v>
+        <v>30900</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>40296</v>
+        <v>29359</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41418</v>
+        <v>41819</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41448</v>
+        <v>41824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034171453 — NATHU KE GHAR SE NADI TAK C.C. ROAD NIRMAN</t>
+          <t>1738005016/RC/22012034167016 — Const.of cc road from hosue of surendra chouhan to</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>172416</v>
+        <v>141000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>163204</v>
+        <v>40296</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41538</v>
+        <v>41418</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>41788</v>
+        <v>41448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034230390 — c. c road bhivend ke ghar se santu ke ghar tak</t>
+          <t>1738005016/RC/22012034171453 — NATHU KE GHAR SE NADI TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>270710</v>
+        <v>172416</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>208385</v>
+        <v>163204</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41911</v>
+        <v>41538</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>42088</v>
+        <v>41788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034309913 — c. c. road mulchand kocher ke ghar se rupa ke ghar tak</t>
+          <t>1738005016/RC/22012034230390 — c. c road bhivend ke ghar se santu ke ghar tak</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>76000</v>
+        <v>270710</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>75985</v>
+        <v>208385</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42482</v>
+        <v>41911</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>42581</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034311949 — C c road</t>
+          <t>1738005016/RC/22012034309913 — c. c. road mulchand kocher ke ghar se rupa ke ghar tak</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>76000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>75985</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42482</v>
       </c>
-      <c r="K566" s="3"/>
+      <c r="K566" s="3" t="n">
+        <v>42581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034315174 — C.C.Road Nakku ke se Aanganwadi Tak</t>
+          <t>1738005016/RC/22012034311949 — C c road</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>69200</v>
+        <v>76000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>69138</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42647</v>
-[...3 lines deleted...]
-      </c>
+        <v>42482</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034315746 — C.C.Road Prabhudyal ke ghar se Roopa ke ghar tak</t>
+          <t>1738005016/RC/22012034315174 — C.C.Road Nakku ke se Aanganwadi Tak</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>24000</v>
+        <v>69200</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>23881</v>
+        <v>69138</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42676</v>
+        <v>42647</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>42738</v>
+        <v>42682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034319014 — Sudur Sadak Nirman Kary Gram Khaira se Maira Pahunch Marg</t>
+          <t>1738005016/RC/22012034315746 — C.C.Road Prabhudyal ke ghar se Roopa ke ghar tak</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>1300000</v>
+        <v>24000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>1244787</v>
+        <v>23881</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42737</v>
+        <v>42676</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43350</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034331610 — C.C. Road Lalbaba Mandir se Buddhu Mistry ke Ghar Tak</t>
+          <t>1738005016/RC/22012034319014 — Sudur Sadak Nirman Kary Gram Khaira se Maira Pahunch Marg</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>79650</v>
+        <v>1300000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>79464</v>
+        <v>1244787</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42810</v>
+        <v>42737</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43001</v>
+        <v>43350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034344079 — C.C.Road Nirman Kary Haari ke Ghar se Railway puliya tak</t>
+          <t>1738005016/RC/22012034331610 — C.C. Road Lalbaba Mandir se Buddhu Mistry ke Ghar Tak</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>20865</v>
+        <v>79650</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>20640</v>
+        <v>79464</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42928</v>
+        <v>42810</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43015</v>
+        <v>43001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034348097 — C.C.ROAD NIRMAN KARY KAMAL KE GHAR SE KARU KE GHAR TAK</t>
+          <t>1738005016/RC/22012034344079 — C.C.Road Nirman Kary Haari ke Ghar se Railway puliya tak</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>28000</v>
+        <v>20865</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>27864</v>
+        <v>20640</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42950</v>
+        <v>42928</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034348541 — C.C.Raod Nirman Kary PWD Road Se Mohan Dhobi Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034348097 — C.C.ROAD NIRMAN KARY KAMAL KE GHAR SE KARU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>10800</v>
+        <v>28000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>10664</v>
+        <v>27864</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42957</v>
+        <v>42950</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42969</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034348900 — C.C.Road Nirman Kary Parasram Ke Ghar Se Pardeshi Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034348541 — C.C.Raod Nirman Kary PWD Road Se Mohan Dhobi Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>15487</v>
+        <v>10800</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>15308</v>
+        <v>10664</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>42957</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43015</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034349733 — C.C.Road Nirman Santu Ke Ghar Se Ramesh Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034348900 — C.C.Road Nirman Kary Parasram Ke Ghar Se Pardeshi Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>24337</v>
+        <v>15487</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>24252</v>
+        <v>15308</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42964</v>
+        <v>42957</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>42994</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034361400 — C.C.Road Nirman Kary Masjid Road Se Aganwadi Tak</t>
+          <t>1738005016/RC/22012034349733 — C.C.Road Nirman Santu Ke Ghar Se Ramesh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>76237</v>
+        <v>24337</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>98900</v>
+        <v>24252</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43005</v>
+        <v>42964</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>43059</v>
+        <v>42994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034364302 — C.C.ROAD NIRMAN KARY BAIGATOLA SE  SHAMSAN PAHUNCH MARG</t>
+          <t>1738005016/RC/22012034361400 — C.C.Road Nirman Kary Masjid Road Se Aganwadi Tak</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>26775</v>
+        <v>76237</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>29240</v>
+        <v>98900</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43029</v>
+        <v>43005</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034370156 — C.C.ROAD NIRMAN KARY DASHRATH MARAR KE GHAR SE RAJKUMAR KE GHAR TAK</t>
+          <t>1738005016/RC/22012034364302 — C.C.ROAD NIRMAN KARY BAIGATOLA SE  SHAMSAN PAHUNCH MARG</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>13331</v>
+        <v>26775</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>13244</v>
+        <v>29240</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43073</v>
+        <v>43029</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>43096</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034370162 — C.C.ROAD NIRMAN KARY DASHARATH KE GHAR SE PRADHANMANTRI SADAK TAK</t>
+          <t>1738005016/RC/22012034370156 — C.C.ROAD NIRMAN KARY DASHRATH MARAR KE GHAR SE RAJKUMAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>31781</v>
+        <v>13331</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>32336</v>
+        <v>13244</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43084</v>
+        <v>43073</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43132</v>
+        <v>43096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034377470 — c c road p w d road se babulal nai ke ghar tak</t>
+          <t>1738005016/RC/22012034370162 — C.C.ROAD NIRMAN KARY DASHARATH KE GHAR SE PRADHANMANTRI SADAK TAK</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>42312</v>
+        <v>31781</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>42186</v>
+        <v>32336</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43089</v>
+        <v>43084</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>43441</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034378979 — c c road p w d road se mulu ke ghar tak</t>
+          <t>1738005016/RC/22012034377470 — c c road p w d road se babulal nai ke ghar tak</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>30444</v>
+        <v>42312</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>29240</v>
+        <v>42186</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43101</v>
+        <v>43089</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43111</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034378982 — c c road satish ke ghar se durga mandir tak</t>
+          <t>1738005016/RC/22012034378979 — c c road p w d road se mulu ke ghar tak</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>17716</v>
+        <v>30444</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>15136</v>
+        <v>29240</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43108</v>
+        <v>43101</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43435</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034380285 — c c road with drain pendain ke ghar se neware ke ghar taqk</t>
+          <t>1738005016/RC/22012034378982 — c c road satish ke ghar se durga mandir tak</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>50740</v>
+        <v>17716</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>25284</v>
+        <v>15136</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43147</v>
+        <v>43108</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43447</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034381286 — c c road bnsi ke ghar se radhe mamrar ke ghar tak</t>
+          <t>1738005016/RC/22012034380285 — c c road with drain pendain ke ghar se neware ke ghar taqk</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>21156</v>
+        <v>50740</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>21156</v>
+        <v>25284</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43125</v>
+        <v>43147</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43138</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034381297 — c c road omkar ke ghar se nadi tak</t>
+          <t>1738005016/RC/22012034381286 — c c road bnsi ke ghar se radhe mamrar ke ghar tak</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>13932</v>
+        <v>21156</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>11352</v>
+        <v>21156</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43135</v>
+        <v>43125</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>43447</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034381699 — c c road soni ke ghar se sarkari kua tak</t>
+          <t>1738005016/RC/22012034381297 — c c road omkar ke ghar se nadi tak</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>30100</v>
+        <v>13932</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>28896</v>
+        <v>11352</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43132</v>
+        <v>43135</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43151</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034382960 — c c road sures ghar se hemraj ke ghar tak ke</t>
+          <t>1738005016/RC/22012034381699 — c c road soni ke ghar se sarkari kua tak</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>16856</v>
+        <v>30100</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>16856</v>
+        <v>28896</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43141</v>
+        <v>43132</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>43165</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034384669 — c c road with drain radhelal ke ghar se aganwadi tak</t>
+          <t>1738005016/RC/22012034382960 — c c road sures ghar se hemraj ke ghar tak ke</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>81356</v>
+        <v>16856</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>81338</v>
+        <v>16856</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43166</v>
+        <v>43141</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>43441</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034387949 — c c road with drain karu ke ghar se sanju k ghar tak</t>
+          <t>1738005016/RC/22012034384669 — c c road with drain radhelal ke ghar se aganwadi tak</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>85782</v>
+        <v>81356</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>85608</v>
+        <v>81338</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43310</v>
+        <v>43166</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034392279 — c c road with drain karu k ghar se sanju k ghar tak</t>
+          <t>1738005016/RC/22012034387949 — c c road with drain karu ke ghar se sanju k ghar tak</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>85956</v>
+        <v>85782</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>85608</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43543</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>43310</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>43441</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034392924 — c c road with drain sanju k ghar se sunil k ghar tak</t>
+          <t>1738005016/RC/22012034392279 — c c road with drain karu k ghar se sanju k ghar tak</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>91002</v>
+        <v>85956</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>90828</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43330</v>
-[...3 lines deleted...]
-      </c>
+        <v>43543</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034392926 — c c road with drain sarupa k ghar se mandi road tak</t>
+          <t>1738005016/RC/22012034392924 — c c road with drain sanju k ghar se sunil k ghar tak</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>10614</v>
+        <v>91002</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>10266</v>
+        <v>90828</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>43330</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43447</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034392928 — c c road with drain karu k ghar se shamsan tak</t>
+          <t>1738005016/RC/22012034392926 — c c road with drain sarupa k ghar se mandi road tak</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>25404</v>
+        <v>10614</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>23664</v>
+        <v>10266</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>43330</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43441</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034397471 — c c road with drain p w d road se kewal k ghar tak</t>
+          <t>1738005016/RC/22012034392928 — c c road with drain karu k ghar se shamsan tak</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>104574</v>
+        <v>25404</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>104574</v>
+        <v>23664</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43379</v>
+        <v>43330</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43559</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034439888 — c c road with drain dhannu k ghar se vinod ke ghar tak</t>
+          <t>1738005016/RC/22012034397471 — c c road with drain p w d road se kewal k ghar tak</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>25404</v>
+        <v>104574</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>25404</v>
+        <v>104574</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43508</v>
+        <v>43379</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43578</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034445070 — c c road with drain baiga marar se sarkari kua tak</t>
+          <t>1738005016/RC/22012034439888 — c c road with drain dhannu k ghar se vinod ke ghar tak</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>42282</v>
+        <v>25404</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>42282</v>
+        <v>25404</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43516</v>
+        <v>43508</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43570</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034447200 — c c road wih drain gullu k ghar se kashi k ghar tak</t>
+          <t>1738005016/RC/22012034445070 — c c road with drain baiga marar se sarkari kua tak</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>20880</v>
+        <v>42282</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>21054</v>
+        <v>42282</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43527</v>
+        <v>43516</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43559</v>
+        <v>43570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034467089 — c c road kappu seth ghar se ishaq k ghar tak</t>
+          <t>1738005016/RC/22012034447200 — c c road wih drain gullu k ghar se kashi k ghar tak</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>59160</v>
+        <v>20880</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>57904</v>
+        <v>21054</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43622</v>
+        <v>43527</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43684</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034468762 — C.C.Road Jagannath ke ghar se shyamlal ke ghar tak</t>
+          <t>1738005016/RC/22012034467089 — c c road kappu seth ghar se ishaq k ghar tak</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>63000</v>
+        <v>59160</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>62656</v>
+        <v>57904</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43678</v>
+        <v>43622</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>43750</v>
+        <v>43684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034468886 — C.C.Road Hanuman Mandir se Khursoda road tak</t>
+          <t>1738005016/RC/22012034468762 — C.C.Road Jagannath ke ghar se shyamlal ke ghar tak</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>51200</v>
+        <v>63000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>51040</v>
+        <v>62656</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43729</v>
+        <v>43678</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43790</v>
+        <v>43750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034468888 — C.C.Road PWD se Kanhaiya ke ghar tak khaira</t>
+          <t>1738005016/RC/22012034468886 — C.C.Road Hanuman Mandir se Khursoda road tak</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>63000</v>
+        <v>51200</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>62656</v>
+        <v>51040</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43770</v>
+        <v>43729</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43829</v>
+        <v>43790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034511164 — C.C.Road Nirman Ishak ke ghar se Charan ke ghar tak</t>
+          <t>1738005016/RC/22012034468888 — C.C.Road PWD se Kanhaiya ke ghar tak khaira</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>23800</v>
+        <v>63000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>23760</v>
+        <v>62656</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43823</v>
+        <v>43770</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>43842</v>
+        <v>43829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034513112 — R.C.Nali Nirman kary Thane Ke Baju Se Masjid tak</t>
+          <t>1738005016/RC/22012034511164 — C.C.Road Nirman Ishak ke ghar se Charan ke ghar tak</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>16800</v>
+        <v>23800</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>23760</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>43823</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>43842</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034518619 — C.C.Road Jain Mandir se Nandu namdev ke ghar tak c.c.road or naali niram</t>
+          <t>1738005016/RC/22012034513112 — R.C.Nali Nirman kary Thane Ke Baju Se Masjid tak</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>54800</v>
+        <v>16800</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>54736</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43881</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034531818 — C.C.Road Dinesh Panche Ke Ghar Se Rahim Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034518619 — C.C.Road Jain Mandir se Nandu namdev ke ghar tak c.c.road or naali niram</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>33700</v>
+        <v>54800</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>33630</v>
+        <v>54736</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44083</v>
+        <v>43881</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>44107</v>
+        <v>43920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034531821 — C.C.Road Nirman Kary Ishrail Ke Ghar Se Nyi Road tak</t>
+          <t>1738005016/RC/22012034531818 — C.C.Road Dinesh Panche Ke Ghar Se Rahim Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>29600</v>
+        <v>33700</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>29640</v>
+        <v>33630</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44080</v>
+        <v>44083</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>44101</v>
+        <v>44107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034531822 — C.C.Road Nirman Kary Subhash Ke Ghar Dheeraj Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034531821 — C.C.Road Nirman Kary Ishrail Ke Ghar Se Nyi Road tak</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>15700</v>
+        <v>29600</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>15770</v>
+        <v>29640</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44076</v>
+        <v>44080</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>44085</v>
+        <v>44101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034532000 — C.C.Road Nirman Kary School se Hembati Bai Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034531822 — C.C.Road Nirman Kary Subhash Ke Ghar Dheeraj Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>44270</v>
+        <v>15700</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>44270</v>
+        <v>15770</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44090</v>
+        <v>44076</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44111</v>
+        <v>44085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034545385 — C.C.Road Nirman Kary Pradhanmantri Sadak Se Tawar Tak</t>
+          <t>1738005016/RC/22012034532000 — C.C.Road Nirman Kary School se Hembati Bai Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>28000</v>
+        <v>44270</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>27930</v>
+        <v>44270</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44156</v>
+        <v>44090</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44184</v>
+        <v>44111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034548308 — R.C.C.Naali Nirman Thane Ke Samne Se Masjid Tak</t>
+          <t>1738005016/RC/22012034545385 — C.C.Road Nirman Kary Pradhanmantri Sadak Se Tawar Tak</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>25600</v>
+        <v>28000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>25460</v>
+        <v>27930</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44156</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>44184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034551813 — C.C.Road Nirman Kary PMGSY Se Kanhaiya Ke Ghar Tak (Singal layer)</t>
+          <t>1738005016/RC/22012034548308 — R.C.C.Naali Nirman Thane Ke Samne Se Masjid Tak</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>68000</v>
+        <v>25600</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>68020</v>
+        <v>25460</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44180</v>
+        <v>44156</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>44215</v>
+        <v>44184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034565993 — C.C.Road Nirman Payri se Lamta Sarkari Kua Tak (Ek Leyar)</t>
+          <t>1738005016/RC/22012034551813 — C.C.Road Nirman Kary PMGSY Se Kanhaiya Ke Ghar Tak (Singal layer)</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>19000</v>
+        <v>68000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>18914</v>
+        <v>68020</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44293</v>
+        <v>44180</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>44310</v>
+        <v>44215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034583473 — C.C. Naali Nirman Kary Paani Tanki Se Bhojram Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034565993 — C.C.Road Nirman Payri se Lamta Sarkari Kua Tak (Ek Leyar)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>71500</v>
+        <v>19000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>71410</v>
+        <v>18914</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44516</v>
+        <v>44293</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>44574</v>
+        <v>44310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034583476 — C.C.Naali Nirman Kary Vinod Dhaneshwar ke Ghar Se Puliya Tak</t>
+          <t>1738005016/RC/22012034583473 — C.C. Naali Nirman Kary Paani Tanki Se Bhojram Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>101616</v>
+        <v>71500</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>71410</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034584252 — C.C.Naali Nirman Kary agrawal ki dukan se nahar tak</t>
+          <t>1738005016/RC/22012034583476 — C.C.Naali Nirman Kary Vinod Dhaneshwar ke Ghar Se Puliya Tak</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>101616</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034585303 — C.C.Road Nirman Kary Devi Mandir Pahuch Marg</t>
+          <t>1738005016/RC/22012034584252 — C.C.Naali Nirman Kary agrawal ki dukan se nahar tak</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>15000</v>
+        <v>101616</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>14861</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44474</v>
-[...3 lines deleted...]
-      </c>
+        <v>44425</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034585415 — C.C.Road Nirman Kary Shreechand Ke Ghar Se Raju Neti Ke Ghar tak</t>
+          <t>1738005016/RC/22012034585303 — C.C.Road Nirman Kary Devi Mandir Pahuch Marg</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>84000</v>
+        <v>15000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>83955</v>
+        <v>14861</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44478</v>
+        <v>44474</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>44522</v>
+        <v>44482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034587986 — R.C.C.Naali Nirman Kary handpump Se Hembati Bai Ke GharTak</t>
+          <t>1738005016/RC/22012034585415 — C.C.Road Nirman Kary Shreechand Ke Ghar Se Raju Neti Ke Ghar tak</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>18000</v>
+        <v>84000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>17949</v>
+        <v>83955</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44491</v>
+        <v>44478</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>44518</v>
+        <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034624284 — C.C.Road Nirman Kary Lamta Bazar Chouk se Shaouchalay Tak</t>
+          <t>1738005016/RC/22012034587986 — R.C.C.Naali Nirman Kary handpump Se Hembati Bai Ke GharTak</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>38000</v>
+        <v>18000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>21012</v>
+        <v>17949</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45035</v>
+        <v>44491</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>45336</v>
+        <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034624287 — C.C.Road Nirman Kary Main Road Se Devi Mandir Tak</t>
+          <t>1738005016/RC/22012034624284 — C.C.Road Nirman Kary Lamta Bazar Chouk se Shaouchalay Tak</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>47000</v>
+        <v>38000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>35870</v>
+        <v>21012</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45032</v>
+        <v>45035</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45141</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034639030 — Gram Lamta Panchayat Bhawan Ke Samne Se Faggo Bai Ke Ghar Tak C.C.Road Nirman Kary</t>
+          <t>1738005016/RC/22012034624287 — C.C.Road Nirman Kary Main Road Se Devi Mandir Tak</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>36000</v>
+        <v>47000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>13260</v>
+        <v>35870</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45159</v>
+        <v>45032</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>46077</v>
+        <v>45141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034639033 — Israil Ke Ghar Se Bisen Ke Ghar Tak Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034639030 — Gram Lamta Panchayat Bhawan Ke Samne Se Faggo Bai Ke Ghar Tak C.C.Road Nirman Kary</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>61900</v>
+        <v>36000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>61659</v>
+        <v>13260</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45104</v>
+        <v>45159</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>45123</v>
+        <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034639037 — Baishakhu Ke Ghar Se Main Road Tak Naali Nirman Kary</t>
+          <t>1738005016/RC/22012034639033 — Israil Ke Ghar Se Bisen Ke Ghar Tak Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>18300</v>
+        <v>61900</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>18122</v>
+        <v>61659</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45150</v>
+        <v>45104</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>45171</v>
+        <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034641808 — Gram Panchayat Me Mangal Banskar Ke Ghar Se Nadi Road Tak C.C.Naali Nirman Kary</t>
+          <t>1738005016/RC/22012034639037 — Baishakhu Ke Ghar Se Main Road Tak Naali Nirman Kary</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>22800</v>
+        <v>18300</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>22763</v>
+        <v>18122</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45126</v>
+        <v>45150</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>45155</v>
+        <v>45171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034652289 — Ishrail Ke Ghar Ke Aage Se Laxmibai ke ghar Tak Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034641808 — Gram Panchayat Me Mangal Banskar Ke Ghar Se Nadi Road Tak C.C.Naali Nirman Kary</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>18500</v>
+        <v>22800</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>17901</v>
+        <v>22763</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45175</v>
+        <v>45126</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>45257</v>
+        <v>45155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034653384 — Gram Lamta Me Bazar Chouk Se Sharda Mandir Tak Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034652289 — Ishrail Ke Ghar Ke Aage Se Laxmibai ke ghar Tak Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>27900</v>
+        <v>18500</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>27404</v>
+        <v>17901</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45205</v>
+        <v>45175</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>45455</v>
+        <v>45257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034653658 — C.C.Nali Nirman Kary Laxmibai Ke Ghar Se Guljari Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034653384 — Gram Lamta Me Bazar Chouk Se Sharda Mandir Tak Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>22600</v>
+        <v>27900</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>19669</v>
+        <v>27404</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45188</v>
+        <v>45205</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>45275</v>
+        <v>45455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034656110 — C.C.Nali Nirman Kary Anirudhh Jaiswal Ke Ghar Kinare se</t>
+          <t>1738005016/RC/22012034653658 — C.C.Nali Nirman Kary Laxmibai Ke Ghar Se Guljari Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>14200</v>
+        <v>22600</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>14144</v>
+        <v>19669</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45205</v>
+        <v>45188</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>45272</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034657751 — Pipe Puliya Nirman Kary Aanganwadi Pahuch Marg Par</t>
+          <t>1738005016/RC/22012034656110 — C.C.Nali Nirman Kary Anirudhh Jaiswal Ke Ghar Kinare se</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>1431146.29</v>
+        <v>14200</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>1418938</v>
+        <v>14144</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>45368</v>
+        <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034658326 — Lalit Thakur Ke Ghar Se Kadar Ke Ghar Tak C.C. Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034657751 — Pipe Puliya Nirman Kary Aanganwadi Pahuch Marg Par</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>14000</v>
+        <v>1431146.29</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>13923</v>
+        <v>1418938</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45202</v>
+        <v>45205</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>45272</v>
+        <v>45368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034664572 — C.C.Road(Ek Leyar)Nirman Kary Gram Lamta Esthank Se Saiyyam Ke Ghar Tak</t>
+          <t>1738005016/RC/22012034658326 — Lalit Thakur Ke Ghar Se Kadar Ke Ghar Tak C.C. Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>10100</v>
+        <v>14000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>9945</v>
+        <v>13923</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45207</v>
+        <v>45202</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>45268</v>
+        <v>45272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034667952 — C. C Naali Nirman Kary Gram Lamta Esthank Ke Kinare</t>
+          <t>1738005016/RC/22012034664572 — C.C.Road(Ek Leyar)Nirman Kary Gram Lamta Esthank Se Saiyyam Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>36800</v>
+        <v>10100</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>36686</v>
+        <v>9945</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45208</v>
+        <v>45207</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>45268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034823335 — RCC Naali Nirman Kary Walladi Medam Ke Ghar Se Nahar Tak</t>
+          <t>1738005016/RC/22012034667952 — C. C Naali Nirman Kary Gram Lamta Esthank Ke Kinare</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>30000</v>
+        <v>36800</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>29248.03</v>
+        <v>36686</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45575</v>
+        <v>45208</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>45633</v>
+        <v>45268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034823390 — RCC Naali Nirman Kary Raju Madavi Ke Ghar Se Pipe Puliya Tak</t>
+          <t>1738005016/RC/22012034823335 — RCC Naali Nirman Kary Walladi Medam Ke Ghar Se Nahar Tak</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>36000</v>
+        <v>30000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>35901</v>
+        <v>29248.03</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45647</v>
+        <v>45575</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>46170</v>
+        <v>45633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034823394 — Gram Lamta Wardo Me Naali Nirman Kary Munna Jain Ke Ghar Se Devi Mandir Tak</t>
+          <t>1738005016/RC/22012034823390 — RCC Naali Nirman Kary Raju Madavi Ke Ghar Se Pipe Puliya Tak</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>24000</v>
+        <v>36000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>16281</v>
+        <v>35901</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45654</v>
+        <v>45647</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>46090</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034827329 — CC Road Nirman Kary Ward no 16 17 me ek layer CC Sadak</t>
+          <t>1738005016/RC/22012034823394 — Gram Lamta Wardo Me Naali Nirman Kary Munna Jain Ke Ghar Se Devi Mandir Tak</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>15000</v>
+        <v>24000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>14555.4</v>
+        <v>16281</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45569</v>
+        <v>45654</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>45588</v>
+        <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034828698 — Gram Khaira Me Ward Number 20 Me CC Road Nirman Kary</t>
+          <t>1738005016/RC/22012034827329 — CC Road Nirman Kary Ward no 16 17 me ek layer CC Sadak</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>18700</v>
+        <v>15000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>17958.32</v>
+        <v>14555.4</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45600</v>
+        <v>45569</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>45633</v>
+        <v>45588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034831709 — CC Raoad Wahab Khan Ke Ghar Ke Paas cc sadak Sah Pipe Nirman Kary</t>
+          <t>1738005016/RC/22012034828698 — Gram Khaira Me Ward Number 20 Me CC Road Nirman Kary</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>14000</v>
+        <v>18700</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>12892.26</v>
+        <v>17958.32</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45647</v>
+        <v>45600</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>45730</v>
+        <v>45633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034833146 — Ward Kramank 15 Me Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034831709 — CC Raoad Wahab Khan Ke Ghar Ke Paas cc sadak Sah Pipe Nirman Kary</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>0</v>
+        <v>12892.26</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K639" s="3"/>
+        <v>45647</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>45730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034833147 — Ward Kramank 15 Me Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034833146 — Ward Kramank 15 Me Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>18954</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45672</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034833151 — Ward Kramank 13 14 Me Pipe Puliya Ke Pass C C Sadak</t>
+          <t>1738005016/RC/22012034833147 — Ward Kramank 15 Me Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>25000</v>
+        <v>19000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>20898</v>
+        <v>18954</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>45775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034833357 — Ward Kramank 13 Surendra Ke Ghar Ke Piche Nali Nirman Kary</t>
+          <t>1738005016/RC/22012034833151 — Ward Kramank 13 14 Me Pipe Puliya Ke Pass C C Sadak</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>24000</v>
+        <v>25000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>23571</v>
+        <v>20898</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>45668</v>
+        <v>45672</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>45730</v>
+        <v>45775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034834027 — Shyambati Ke Ghar Se Naali Nirman Kary</t>
+          <t>1738005016/RC/22012034833357 — Ward Kramank 13 Surendra Ke Ghar Ke Piche Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>12000</v>
+        <v>24000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>11664</v>
+        <v>23571</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45695</v>
+        <v>45668</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>45775</v>
+        <v>45730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034835757 — Ward Kramank 19 Me Naali Nirman Kary</t>
+          <t>1738005016/RC/22012034834027 — Shyambati Ke Ghar Se Naali Nirman Kary</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>23000</v>
+        <v>12000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>11664</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>45695</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>45775</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034837467 — CC Sadak Lamta Road Se Mustak Ke Ghar Tak Single leyar</t>
+          <t>1738005016/RC/22012034835757 — Ward Kramank 19 Me Naali Nirman Kary</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>14000</v>
+        <v>23000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>13833</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>46074</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034838000 — RCC Nali Ward Kramank 15 16  Lamta Me</t>
+          <t>1738005016/RC/22012034837467 — CC Sadak Lamta Road Se Mustak Ke Ghar Tak Single leyar</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>13833</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>46074</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034838345 — RCC Naali Nirman Kary Ward Kramank 6 7 Dhakkan Sahit</t>
+          <t>1738005016/RC/22012034838000 — RCC Nali Ward Kramank 15 16  Lamta Me</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>19000</v>
+        <v>14000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>16965</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45849</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034838350 — CC Sadak Nirman Kary Ward Kramank 15 Lamta</t>
+          <t>1738005016/RC/22012034838345 — RCC Naali Nirman Kary Ward Kramank 6 7 Dhakkan Sahit</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>18531</v>
+        <v>16965</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45859</v>
+        <v>45849</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>46090</v>
+        <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/22012034845617 — RCC Naali Nirman Kary Ward Number 11 Hanuman Mandir Ke Pass</t>
+          <t>1738005016/RC/22012034838350 — CC Sadak Nirman Kary Ward Kramank 15 Lamta</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>17000</v>
+        <v>19000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>13050</v>
+        <v>18531</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45871</v>
+        <v>45859</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>46196</v>
+        <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5001ग्राम खैरा से भोण्‍डवा पहुंच मार — ग्राम खैरा से भोण्‍डवा पहुंच मार्ग मिटी मुरमीकरण कार्य लामता</t>
+          <t>1738005016/RC/22012034845617 — RCC Naali Nirman Kary Ward Number 11 Hanuman Mandir Ke Pass</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>279964.37</v>
+        <v>13833</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>38997</v>
+        <v>45871</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>42845</v>
+        <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5055मस्जिद से रेल्‍वे पुलिया तक ग्रे — मस्जिद से रेल्‍वे पुलिया तक ग्रेवल सडक निर्माण कार्य लामता</t>
+          <t>1738005016/RC/5001ग्राम खैरा से भोण्‍डवा पहुंच मार — ग्राम खैरा से भोण्‍डवा पहुंच मार्ग मिटी मुरमीकरण कार्य लामता</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>491080.25</v>
+        <v>279964.37</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39501</v>
+        <v>38997</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>39500</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5090ग्रेवल रोड निर्माण कार्य झिरिया — ग्रेवल रोड निर्माण कार्य झिरिया टोला से जायसवाल लामता</t>
+          <t>1738005016/RC/5055मस्जिद से रेल्‍वे पुलिया तक ग्रे — मस्जिद से रेल्‍वे पुलिया तक ग्रेवल सडक निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>372177</v>
+        <v>491080.25</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39532</v>
+        <v>39501</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>38811</v>
+        <v>39500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5191 — p.w.d. से पाढन रोड लामता</t>
+          <t>1738005016/RC/5090ग्रेवल रोड निर्माण कार्य झिरिया — ग्रेवल रोड निर्माण कार्य झिरिया टोला से जायसवाल लामता</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>415590</v>
+        <v>372177</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39578</v>
+        <v>39532</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>39520</v>
+        <v>38811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5373 — पु‍‍‍लिया एंव सीमेट कंक्रीट रोड निर्माण कार्य लामता से खैरा तक लामता</t>
+          <t>1738005016/RC/5191 — p.w.d. से पाढन रोड लामता</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>487720</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>472688</v>
+        <v>415590</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40635</v>
+        <v>39578</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>41071</v>
+        <v>39520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5413 — ग्रवल सडक निर्माण कार्य सोसायटी से PMGSY तक लामता</t>
+          <t>1738005016/RC/5373 — पु‍‍‍लिया एंव सीमेट कंक्रीट रोड निर्माण कार्य लामता से खैरा तक लामता</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>218484</v>
+        <v>487720</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>274566</v>
+        <v>472688</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>40887</v>
+        <v>40635</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>41101</v>
+        <v>41071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5510 — ग्रेवल सडक निर्माण कार्य सिग्‍नल से गुहरी तालाब तक</t>
+          <t>1738005016/RC/5413 — ग्रवल सडक निर्माण कार्य सोसायटी से PMGSY तक लामता</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>489000</v>
+        <v>218484</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>382728</v>
+        <v>274566</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41050</v>
+        <v>40887</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41820</v>
+        <v>41101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RC/5608 — Construction at cc house of jalil to house of plpran bai 122m.NRG+PANCH. LAMTA</t>
+          <t>1738005016/RC/5510 — ग्रेवल सडक निर्माण कार्य सिग्‍नल से गुहरी तालाब तक</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>134000</v>
+        <v>489000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>61150</v>
+        <v>382728</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41160</v>
+        <v>41050</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41734</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034195864 — Sagar/Babulal  sauchalaya nirman work</t>
+          <t>1738005016/RC/5608 — Construction at cc house of jalil to house of plpran bai 122m.NRG+PANCH. LAMTA</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>4400</v>
+        <v>134000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>1992</v>
+        <v>61150</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41702</v>
+        <v>41160</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42005</v>
+        <v>41734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034195867 — Gannaram/baliram  sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034195864 — Sagar/Babulal  sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>4347</v>
+        <v>1992</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41828</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034195868 — Khelanbai/Shivalal shauchalaya nirman work</t>
+          <t>1738005016/RS/22012034195867 — Gannaram/baliram  sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>4347</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>41826</v>
+        <v>41828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034195869 — Premvati/Dulichand shauchalaya nirman work</t>
+          <t>1738005016/RS/22012034195868 — Khelanbai/Shivalal shauchalaya nirman work</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>2647</v>
+        <v>4347</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41830</v>
+        <v>41826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034195872 — Brijlal/Antulal sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034195869 — Premvati/Dulichand shauchalaya nirman work</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>4347</v>
+        <v>2647</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41892</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034203347 — Savaniya/shivaprashad  shaulaya nirman work</t>
+          <t>1738005016/RS/22012034195872 — Brijlal/Antulal sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>2647</v>
+        <v>4347</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41810</v>
+        <v>41892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034203351 — Devaras/Amilal sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034203347 — Savaniya/shivaprashad  shaulaya nirman work</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>1992</v>
+        <v>2647</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41734</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034207595 — Ruplal/sivlal sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034203351 — Devaras/Amilal sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>2647</v>
+        <v>1992</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41828</v>
+        <v>41734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034209762 — Durgaprashad/Narbad  saichalaya nirman work</t>
+          <t>1738005016/RS/22012034207595 — Ruplal/sivlal sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>2647</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>41828</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034210737 — kankan/kuvarsa saichalaya nirman work</t>
+          <t>1738005016/RS/22012034209762 — Durgaprashad/Narbad  saichalaya nirman work</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>4347</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034210749 — sunita/santosh saichalaya nirman work</t>
+          <t>1738005016/RS/22012034210737 — kankan/kuvarsa saichalaya nirman work</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>292</v>
+        <v>4347</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>42007</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034210754 — govindram/jannuin individual household work</t>
+          <t>1738005016/RS/22012034210749 — sunita/santosh saichalaya nirman work</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>292</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41703</v>
+        <v>42007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034210943 — janki/dimak saichalaya nirman</t>
+          <t>1738005016/RS/22012034210754 — govindram/jannuin individual household work</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>1992</v>
+        <v>292</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>42007</v>
+        <v>41703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034211689 — fagni/narayan saichalaya nirman work</t>
+          <t>1738005016/RS/22012034210943 — janki/dimak saichalaya nirman</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>1992</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>41734</v>
+        <v>42007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034212771 — DELIP/CHAINLAL SACHILAL NIRMAN WORK</t>
+          <t>1738005016/RS/22012034211689 — fagni/narayan saichalaya nirman work</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1700</v>
+        <v>1992</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41830</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>41734</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034212866 — satanbai/umadsingh</t>
+          <t>1738005016/RS/22012034212771 — DELIP/CHAINLAL SACHILAL NIRMAN WORK</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>4347</v>
+        <v>1700</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41830</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034213305 — RAJKUMARork/RAMMU SACHAILAY a nirman w</t>
+          <t>1738005016/RS/22012034212866 — satanbai/umadsingh</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4347</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034213307 — Sunil/Mangal sauchayala nirman work</t>
+          <t>1738005016/RS/22012034213305 — RAJKUMARork/RAMMU SACHAILAY a nirman w</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>1992</v>
+        <v>4347</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>41720</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034213309 — Laxman/Garjan sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034213307 — Sunil/Mangal sauchayala nirman work</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>4055</v>
+        <v>1992</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41775</v>
+        <v>41702</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41795</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034213311 — Sunndar/Mehatar Sauchayala nirman work</t>
+          <t>1738005016/RS/22012034213309 — Laxman/Garjan sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>292</v>
+        <v>4055</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41702</v>
+        <v>41775</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>41703</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034213312 — Ashokshing/ Rampalshing Sauchalaya nirman work</t>
+          <t>1738005016/RS/22012034213311 — Sunndar/Mehatar Sauchayala nirman work</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>4201</v>
+        <v>292</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>41812</v>
+        <v>41703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034243640 — meerabai/tekchand nirman work</t>
+          <t>1738005016/RS/22012034213312 — Ashokshing/ Rampalshing Sauchalaya nirman work</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>4369</v>
+        <v>4201</v>
       </c>
       <c r="J679" s="3" t="n">
+        <v>41702</v>
+      </c>
+      <c r="K679" s="3" t="n">
         <v>41812</v>
-      </c>
-[...1 lines deleted...]
-        <v>41817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034243645 — Dharamwati/nandulal nirman work</t>
+          <t>1738005016/RS/22012034243640 — meerabai/tekchand nirman work</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>4369</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41896</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>41812</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>41817</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034244146 — GHAGANLAL/BABULAL SAICHALAYA NIRMAN WORK</t>
+          <t>1738005016/RS/22012034243645 — Dharamwati/nandulal nirman work</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>4369</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>41819</v>
-[...3 lines deleted...]
-      </c>
+        <v>41896</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034247144 — shivdayal/banghilal saichalaya nirman work</t>
+          <t>1738005016/RS/22012034244146 — GHAGANLAL/BABULAL SAICHALAYA NIRMAN WORK</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>4369</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>41819</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>41826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034254186 — DURGAPRASHAD/NARBAD SAUCHALAYA NIRMAN WORK</t>
+          <t>1738005016/RS/22012034247144 — shivdayal/banghilal saichalaya nirman work</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034254191 — DURGAPRASHAD/NARBAD SAUCHALAA NIRMAN WORK</t>
+          <t>1738005016/RS/22012034254186 — DURGAPRASHAD/NARBAD SAUCHALAYA NIRMAN WORK</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>4369</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41830</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257343 — chandanlal patle/premlal sauchalya nirman work</t>
+          <t>1738005016/RS/22012034254191 — DURGAPRASHAD/NARBAD SAUCHALAA NIRMAN WORK</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>4369</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41856</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>41830</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>41855</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257368 — jhummaklal sauchalya nirman work</t>
+          <t>1738005016/RS/22012034257343 — chandanlal patle/premlal sauchalya nirman work</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>2669</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41857</v>
-[...3 lines deleted...]
-      </c>
+        <v>41856</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257635 — jaylal Toilet nirman work</t>
+          <t>1738005016/RS/22012034257368 — jhummaklal sauchalya nirman work</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>0</v>
+        <v>2669</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K687" s="3"/>
+        <v>41857</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>41862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257666 — kaharin/somaj suachalya nirman work</t>
+          <t>1738005016/RS/22012034257635 — jaylal Toilet nirman work</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257954 — jailal/somaj saichalay nirman work</t>
+          <t>1738005016/RS/22012034257666 — kaharin/somaj suachalya nirman work</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034257974 — kaharin/somaj toilet nirman work</t>
+          <t>1738005016/RS/22012034257954 — jailal/somaj saichalay nirman work</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41862</v>
+        <v>41379</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034259396 — kaharin/soman saochaiay nirman work</t>
+          <t>1738005016/RS/22012034257974 — kaharin/somaj toilet nirman work</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>41862</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034260588 — Ramswarup/Ramkisan suochalay nirman work</t>
+          <t>1738005016/RS/22012034259396 — kaharin/soman saochaiay nirman work</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>2669</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41891</v>
-[...3 lines deleted...]
-      </c>
+        <v>41862</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034260604 — Kuoshal/somaru suochalay nirman work</t>
+          <t>1738005016/RS/22012034260588 — Ramswarup/Ramkisan suochalay nirman work</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>2669</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>41891</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>41896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034261107 — jailal/somaj saichalal nirman work</t>
+          <t>1738005016/RS/22012034260604 — Kuoshal/somaru suochalay nirman work</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41868</v>
+        <v>41379</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034265658 — kaosal bai/somaru saochalay nirman work</t>
+          <t>1738005016/RS/22012034261107 — jailal/somaj saichalal nirman work</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41885</v>
+        <v>41868</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034269035 — Dharamwati/nandulal sauchalay nirman work</t>
+          <t>1738005016/RS/22012034265658 — kaosal bai/somaru saochalay nirman work</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41899</v>
+        <v>41885</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034269402 — Vedprakash/Dhaniram sauchalay  nirman work</t>
+          <t>1738005016/RS/22012034269035 — Dharamwati/nandulal sauchalay nirman work</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>2669</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41904</v>
-[...3 lines deleted...]
-      </c>
+        <v>41899</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034310910 — Shauchalay nirman work Ajit/kuteshwar</t>
+          <t>1738005016/RS/22012034269402 — Vedprakash/Dhaniram sauchalay  nirman work</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>11706</v>
+        <v>2669</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42724</v>
+        <v>41904</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>42841</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034310924 — Shauchalay nirman work Shekh ishrail/shekh Ajiji</t>
+          <t>1738005016/RS/22012034310910 — Shauchalay nirman work Ajit/kuteshwar</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11339</v>
+        <v>11706</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42724</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034312373 — Shauchalay nirman work Mehatlal/ kamal singh</t>
+          <t>1738005016/RS/22012034310924 — Shauchalay nirman work Shekh ishrail/shekh Ajiji</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>11906</v>
+        <v>11339</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42751</v>
+        <v>42724</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>42973</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034312377 — Shauchalay nirman work Sushila/Ashok</t>
+          <t>1738005016/RS/22012034312373 — Shauchalay nirman work Mehatlal/ kamal singh</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42751</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>42841</v>
+        <v>42973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034312379 — Shauchalay Nirman Work Sukhchand/Baghchand</t>
+          <t>1738005016/RS/22012034312377 — Shauchalay nirman work Sushila/Ashok</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>3006</v>
+        <v>11906</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42751</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43617</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034317568 — Shouchalay Nirman Kary Shyam Kumar/Kanhaiyalal</t>
+          <t>1738005016/RS/22012034312379 — Shauchalay Nirman Work Sukhchand/Baghchand</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>11906</v>
+        <v>3006</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>42751</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>42841</v>
+        <v>43617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034317588 — Shauchalay Nirman Work Sohan/Maniram</t>
+          <t>1738005016/RS/22012034317568 — Shouchalay Nirman Kary Shyam Kumar/Kanhaiyalal</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42752</v>
+        <v>42751</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034317590 — Shauchalay Nirman Work Rajkumar/Sumerilala</t>
+          <t>1738005016/RS/22012034317588 — Shauchalay Nirman Work Sohan/Maniram</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42751</v>
+        <v>42752</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>42973</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034319226 — Shauchalay Nirman Work Arjun/Laxman</t>
+          <t>1738005016/RS/22012034317590 — Shauchalay Nirman Work Rajkumar/Sumerilala</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>42754</v>
+        <v>42751</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>42841</v>
+        <v>42973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034322741 — Shauchalay Nirman Kary Shivlal/Laxminarayan</t>
+          <t>1738005016/RS/22012034319226 — Shauchalay Nirman Work Arjun/Laxman</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42770</v>
+        <v>42754</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034322744 — Shauchalay Nirman Kary Dilip/Tikaram</t>
+          <t>1738005016/RS/22012034322741 — Shauchalay Nirman Kary Shivlal/Laxminarayan</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43267</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034326970 — Shauchalay Nirman Work Jamil/Ahamad</t>
+          <t>1738005016/RS/22012034322744 — Shauchalay Nirman Kary Dilip/Tikaram</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>11906</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>42791</v>
+        <v>42770</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>42841</v>
+        <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034326972 — Shauchalay Nirman Work Ghanshyam/kanhaiyalal</t>
+          <t>1738005016/RS/22012034326970 — Shauchalay Nirman Work Jamil/Ahamad</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>11936</v>
+        <v>11906</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>42795</v>
+        <v>42791</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>43146</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034330286 — Shauchalay Nirman Work Saphi Ulla/Sharif ulla</t>
+          <t>1738005016/RS/22012034326972 — Shauchalay Nirman Work Ghanshyam/kanhaiyalal</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11906</v>
+        <v>11936</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42802</v>
+        <v>42795</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>42841</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034330357 — Shauchalay Nirman Work Ram kumar/Shiv narayan</t>
+          <t>1738005016/RS/22012034330286 — Shauchalay Nirman Work Saphi Ulla/Sharif ulla</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>9773</v>
+        <v>11906</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42809</v>
+        <v>42802</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>43046</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034330362 — Shauchalay Nirman Work Haneef/Latif</t>
+          <t>1738005016/RS/22012034330357 — Shauchalay Nirman Work Ram kumar/Shiv narayan</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>11454</v>
+        <v>9773</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42802</v>
+        <v>42809</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034336116 — Shauchalay nirman work Anuplal/Ramkishan</t>
+          <t>1738005016/RS/22012034330362 — Shauchalay Nirman Work Haneef/Latif</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>11824</v>
+        <v>11454</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>42905</v>
+        <v>42802</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>42936</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034338376 — Shauchalay Nirman Work Brajesh/Shivnarayan</t>
+          <t>1738005016/RS/22012034336116 — Shauchalay nirman work Anuplal/Ramkishan</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>9636</v>
+        <v>11824</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42831</v>
+        <v>42905</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43046</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034338377 — Shauchalay Nirman Work LilaBai/Dhansingh</t>
+          <t>1738005016/RS/22012034338376 — Shauchalay Nirman Work Brajesh/Shivnarayan</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>9464</v>
+        <v>9636</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034343883 — Shauchalay Nirman Work Budhram/Salikram</t>
+          <t>1738005016/RS/22012034338377 — Shauchalay Nirman Work LilaBai/Dhansingh</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>11824</v>
+        <v>9464</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42859</v>
+        <v>42831</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>42877</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034345037 — Shauchalay Nirman Work Netlal/Sukman</t>
+          <t>1738005016/RS/22012034343883 — Shauchalay Nirman Work Budhram/Salikram</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>11824</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42864</v>
+        <v>42859</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>43300</v>
+        <v>42877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034348704 — Shauchalay Nirman Work Katiya/Manak</t>
+          <t>1738005016/RS/22012034345037 — Shauchalay Nirman Work Netlal/Sukman</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>11824</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42885</v>
+        <v>42864</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>42936</v>
+        <v>43300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034348705 — Shauchalay Nirman Work RajMohammad/Lalmohammad</t>
+          <t>1738005016/RS/22012034348704 — Shauchalay Nirman Work Katiya/Manak</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>11824</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>43046</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034348740 — Shauchalay Nirman Work Ramesh/Hagru</t>
+          <t>1738005016/RS/22012034348705 — Shauchalay Nirman Work RajMohammad/Lalmohammad</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>9636</v>
+        <v>11824</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>42898</v>
+        <v>42885</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034353573 — SHAUCHALAY NIRMAN KARY LALIT/THAKURPRASAD</t>
+          <t>1738005016/RS/22012034348740 — Shauchalay Nirman Work Ramesh/Hagru</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>11824</v>
+        <v>9636</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>42934</v>
+        <v>42898</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034354891 — SHAUCHALAY NIRMAN WORK SARFUNISHA/JALIL</t>
+          <t>1738005016/RS/22012034353573 — SHAUCHALAY NIRMAN KARY LALIT/THAKURPRASAD</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>9636</v>
+        <v>11824</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>42922</v>
+        <v>42934</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034358866 — Shauchalay Nirman Kary Maheshwar/Nattulal</t>
+          <t>1738005016/RS/22012034354891 — SHAUCHALAY NIRMAN WORK SARFUNISHA/JALIL</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>11824</v>
+        <v>9636</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>42934</v>
+        <v>42922</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034359910 — Shauchalay Niram Kary Dasharam/Budal</t>
+          <t>1738005016/RS/22012034358866 — Shauchalay Nirman Kary Maheshwar/Nattulal</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>11824</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>42938</v>
+        <v>42934</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>43146</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034359911 — Shauchalay Nirman Kary Mahesh/ Makkhan</t>
+          <t>1738005016/RS/22012034359910 — Shauchalay Niram Kary Dasharam/Budal</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>11996</v>
+        <v>11824</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>42938</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034366975 — SHUACHAYAL NIRMAND KARY LEKHANBAI/GARAMLAL</t>
+          <t>1738005016/RS/22012034359911 — Shauchalay Nirman Kary Mahesh/ Makkhan</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>9636</v>
+        <v>11996</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>42957</v>
+        <v>42938</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034368536 — Shauchalay Nirman  Group 1 Lamta</t>
+          <t>1738005016/RS/22012034366975 — SHUACHAYAL NIRMAND KARY LEKHANBAI/GARAMLAL</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>60000</v>
+        <v>9800</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>59616</v>
+        <v>9636</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>42961</v>
+        <v>42957</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>42983</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034369535 — Shauchalay Niman Kary Shishlal/Ramkishan</t>
+          <t>1738005016/RS/22012034368536 — Shauchalay Nirman  Group 1 Lamta</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>9800</v>
+        <v>60000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>9636</v>
+        <v>59616</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>42968</v>
+        <v>42961</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>43146</v>
+        <v>42983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034370727 — SHUACHAYAL NIRMAND WORK FULA BAI /SUDHAKAR</t>
+          <t>1738005016/RS/22012034369535 — Shauchalay Niman Kary Shishlal/Ramkishan</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>9636</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>42975</v>
+        <v>42968</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>43147</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034371754 — SHUACHAYAL NIRMAND WORK Santlal/Dashelal</t>
+          <t>1738005016/RS/22012034370727 — SHUACHAYAL NIRMAND WORK FULA BAI /SUDHAKAR</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>9636</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42982</v>
+        <v>42975</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>43146</v>
+        <v>43147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034381818 — SHUACHALYA NIRMAND WORK LILABAI/DABBU</t>
+          <t>1738005016/RS/22012034371754 — SHUACHAYAL NIRMAND WORK Santlal/Dashelal</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>9636</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>43043</v>
+        <v>42982</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>43169</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034383341 — SHUACHALYA NIRMAND WORK SAMOTA/HARESINGH</t>
+          <t>1738005016/RS/22012034381818 — SHUACHALYA NIRMAND WORK LILABAI/DABBU</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>11996</v>
+        <v>9636</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>43080</v>
+        <v>43043</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43267</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034383343 — SHUACHALYA NIRMAND WORK TURJA BAI/NARAYAN</t>
+          <t>1738005016/RS/22012034383341 — SHUACHALYA NIRMAND WORK SAMOTA/HARESINGH</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>43132</v>
+        <v>43080</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034393239 — SHUACHALYA NIRMAND WORK SHAHANAJ B/ MOH. KHALIK</t>
+          <t>1738005016/RS/22012034383343 — SHUACHALYA NIRMAND WORK TURJA BAI/NARAYAN</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034393242 — SHUACHALYA NIRMAND WORK RATAN/RAMCHARAN</t>
+          <t>1738005016/RS/22012034393239 — SHUACHALYA NIRMAND WORK SHAHANAJ B/ MOH. KHALIK</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>43119</v>
+        <v>43132</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034393436 — SHUACHALYA NIRMAN WORK MANNULAL /NAGARCHI</t>
+          <t>1738005016/RS/22012034393242 — SHUACHALYA NIRMAND WORK RATAN/RAMCHARAN</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>43132</v>
+        <v>43119</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034402366 — SHUACHALYA NIRMAND WORK SUNITA/SAKRU</t>
+          <t>1738005016/RS/22012034393436 — SHUACHALYA NIRMAN WORK MANNULAL /NAGARCHI</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>11966</v>
+        <v>11996</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>43167</v>
+        <v>43132</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>43309</v>
+        <v>43267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034489751 — Nadep (Samudayik)Nirman kary Masjid ke baju me.</t>
+          <t>1738005016/RS/22012034402366 — SHUACHALYA NIRMAND WORK SUNITA/SAKRU</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>7900</v>
+        <v>12000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>7790</v>
+        <v>11966</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44049</v>
+        <v>43167</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>44068</v>
+        <v>43309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034490292 — Samudayik Swachhta Parisar Nirman Mahakari Nadi Ke Paas Ghat Par Gram Lamta</t>
+          <t>1738005016/RS/22012034489751 — Nadep (Samudayik)Nirman kary Masjid ke baju me.</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>75000</v>
+        <v>7900</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>74860</v>
+        <v>7790</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44052</v>
+        <v>44049</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>44132</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034503109 — Sarvajanik Shauchalay Nirman Kar Bus Stand Lamta</t>
+          <t>1738005016/RS/22012034490292 — Samudayik Swachhta Parisar Nirman Mahakari Nadi Ke Paas Ghat Par Gram Lamta</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>74860</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>44052</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>44132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034505894 — Samudayik Shauchalay Nirman Kary Bus Stand ke Pass</t>
+          <t>1738005016/RS/22012034503109 — Sarvajanik Shauchalay Nirman Kar Bus Stand Lamta</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>44216</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034510164 — Nadep Nirman kary  Mokshdam Dhan Mandi ke pass</t>
+          <t>1738005016/RS/22012034505894 — Samudayik Shauchalay Nirman Kary Bus Stand ke Pass</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>16085.38</v>
+        <v>44000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>13570</v>
+        <v>43700</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44270</v>
+        <v>44216</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>44676</v>
+        <v>44272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034510165 — Soak Pit Nirman Kary Dhan Mandi ke pass</t>
+          <t>1738005016/RS/22012034510164 — Nadep Nirman kary  Mokshdam Dhan Mandi ke pass</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>16085.38</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>13570</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>44676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034511780 — Nadep Nirman Kary Masjid Ke Piche</t>
+          <t>1738005016/RS/22012034510165 — Soak Pit Nirman Kary Dhan Mandi ke pass</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512137 — Nadep Nirman Kary Ramdayal ke ghar ke pass Bagichatola</t>
+          <t>1738005016/RS/22012034511780 — Nadep Nirman Kary Masjid Ke Piche</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512140 — Nadep Nirman Kary Ward No.17 Omkar banshkar Ke Ghar Ke Samne</t>
+          <t>1738005016/RS/22012034512137 — Nadep Nirman Kary Ramdayal ke ghar ke pass Bagichatola</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512142 — Nadep Nirman Kary Ward No.18 Kaashi ke ghar ke samne</t>
+          <t>1738005016/RS/22012034512140 — Nadep Nirman Kary Ward No.17 Omkar banshkar Ke Ghar Ke Samne</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512143 — Nadep Nirman Kary Ward No.06 Puliya Ke Pass</t>
+          <t>1738005016/RS/22012034512142 — Nadep Nirman Kary Ward No.18 Kaashi ke ghar ke samne</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512144 — Nadep Nirman Kary Ward No.05 Khadaksingh ke ghar ke pass</t>
+          <t>1738005016/RS/22012034512143 — Nadep Nirman Kary Ward No.06 Puliya Ke Pass</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512158 — Nadep Nirman Kary Handpump ke pass khaira</t>
+          <t>1738005016/RS/22012034512144 — Nadep Nirman Kary Ward No.05 Khadaksingh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>15935.86</v>
+        <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512159 — Nadep Nirman Kary Baigatola Khaira Me</t>
+          <t>1738005016/RS/22012034512158 — Nadep Nirman Kary Handpump ke pass khaira</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>15935.86</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>45130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512160 — Nadep Nirman Kary Botu Ke ghar ke samne</t>
+          <t>1738005016/RS/22012034512159 — Nadep Nirman Kary Baigatola Khaira Me</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512161 — Nadep Nirman Kary sharma chachi ke ghar ke samne</t>
+          <t>1738005016/RS/22012034512160 — Nadep Nirman Kary Botu Ke ghar ke samne</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>16031.17</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512162 — Nadep Nirman Kary Bagichatola Puliya Ke Paas</t>
+          <t>1738005016/RS/22012034512161 — Nadep Nirman Kary sharma chachi ke ghar ke samne</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>0</v>
+        <v>16031.17</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>44306</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>45130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512822 — Nadep Nirman Kary Aanganwadi Ke Pass</t>
+          <t>1738005016/RS/22012034512162 — Nadep Nirman Kary Bagichatola Puliya Ke Paas</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034512823 — Nadep Nirman Kary Samudayi Shauchalay Station Ke Pass</t>
+          <t>1738005016/RS/22012034512822 — Nadep Nirman Kary Aanganwadi Ke Pass</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513978 — Nadep Nirman Kary Bagichatola Puliya Ke pass</t>
+          <t>1738005016/RS/22012034512823 — Nadep Nirman Kary Samudayi Shauchalay Station Ke Pass</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>16031.17</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513979 — Nadep Nirman Kary Bagichatola Puliya Ke pass</t>
+          <t>1738005016/RS/22012034513978 — Nadep Nirman Kary Bagichatola Puliya Ke pass</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>0</v>
+        <v>16031.17</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K759" s="3"/>
+        <v>44306</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>45130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513980 — Nadep nirman kary Ramdayal ke ghar ke samne</t>
+          <t>1738005016/RS/22012034513979 — Nadep Nirman Kary Bagichatola Puliya Ke pass</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>16051.3</v>
+        <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513981 — Nadep Nirman Kary Bhojram ke ghar ke samne</t>
+          <t>1738005016/RS/22012034513980 — Nadep nirman kary Ramdayal ke ghar ke samne</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>16000.03</v>
+        <v>16051.3</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44376</v>
+        <v>44306</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513982 — Nadep Nirman Kary Omkar ke Ghar ke baju me</t>
+          <t>1738005016/RS/22012034513981 — Nadep Nirman Kary Bhojram ke ghar ke samne</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>16000.17</v>
+        <v>16000.03</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44303</v>
+        <v>44376</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513985 — Nadep Nirman Kary Sharma chachi ke ghar ke samne</t>
+          <t>1738005016/RS/22012034513982 — Nadep Nirman Kary Omkar ke Ghar ke baju me</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>0</v>
+        <v>16000.17</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K763" s="3"/>
+        <v>44303</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>45130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513986 — Nadep Nirman Kary Masjid Ke Piche</t>
+          <t>1738005016/RS/22012034513985 — Nadep Nirman Kary Sharma chachi ke ghar ke samne</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>16000.05</v>
+        <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034513987 — Nadep Nirman Kary Khaira Handpump Ke pass</t>
+          <t>1738005016/RS/22012034513986 — Nadep Nirman Kary Masjid Ke Piche</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>16000.05</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>44341</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>44676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034517239 — Nadep Nirman Kary suresh yadav ke ghar ke samne</t>
+          <t>1738005016/RS/22012034513987 — Nadep Nirman Kary Khaira Handpump Ke pass</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>16000.03</v>
+        <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>13609</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034517240 — Nadep Nirman Kary Aanganwadi ke pass</t>
+          <t>1738005016/RS/22012034517239 — Nadep Nirman Kary suresh yadav ke ghar ke samne</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>16000.17</v>
+        <v>16000.03</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44334</v>
+        <v>44380</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034519968 — Nadep Nirman Kary Littile Step school ke pass</t>
+          <t>1738005016/RS/22012034517240 — Nadep Nirman Kary Aanganwadi ke pass</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>16000.03</v>
+        <v>16000.17</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44380</v>
+        <v>44334</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034519970 — Nadep Nirman Kary Thane Ke Samne</t>
+          <t>1738005016/RS/22012034519968 — Nadep Nirman Kary Littile Step school ke pass</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>16000.03</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44376</v>
+        <v>44380</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>45031</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034519971 — Nadep Nirman Kary Baiga Tola Khaira me</t>
+          <t>1738005016/RS/22012034519970 — Nadep Nirman Kary Thane Ke Samne</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>16000.91</v>
+        <v>16000.03</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>45130</v>
+        <v>45031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034519972 — Nadep Nirman Kary Tehsil Office Ke Pass</t>
+          <t>1738005016/RS/22012034519971 — Nadep Nirman Kary Baiga Tola Khaira me</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>16000.03</v>
+        <v>16000.91</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>13609</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>44676</v>
+        <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034521154 — Nadep Nirman Kary Bhojram ke ghar ke samne</t>
+          <t>1738005016/RS/22012034519972 — Nadep Nirman Kary Tehsil Office Ke Pass</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>16000.03</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>13609</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>44376</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>44676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034547300 — Sok Pit Nirman Kary Group me(Shyambati,sanju,mamta,gayatry,Jhalkan)</t>
+          <t>1738005016/RS/22012034521154 — Nadep Nirman Kary Bhojram ke ghar ke samne</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>4999.65</v>
+        <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>4487</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>44456</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034547308 — Sok Pit Nirman kary Group Me(Radha,Shekh Sabbir,Santosh.Galiram,Mangal)</t>
+          <t>1738005016/RS/22012034547300 — Sok Pit Nirman Kary Group me(Shyambati,sanju,mamta,gayatry,Jhalkan)</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>4999.65</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>4487</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44449</v>
+        <v>44456</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034557107 — Nadep Nirman Kary Kashi Ke Ghar Ke Pass</t>
+          <t>1738005016/RS/22012034547308 — Sok Pit Nirman kary Group Me(Radha,Shekh Sabbir,Santosh.Galiram,Mangal)</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>16000.03</v>
+        <v>4999.65</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>15081</v>
+        <v>4487</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44514</v>
+        <v>44449</v>
       </c>
       <c r="K775" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034557110 — Nadep Nirman Kary Rahim Khan Ghar Ke Pass</t>
+          <t>1738005016/RS/22012034557107 — Nadep Nirman Kary Kashi Ke Ghar Ke Pass</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>16000.03</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>14888</v>
+        <v>15081</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44516</v>
+        <v>44514</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034559628 — Sok Pit Nirman Kary group(Krasha,Ramesh,ruplal,Dimru,Dashrath,devanand,omkar,Baiga,Pardesi,Rajkumar)</t>
+          <t>1738005016/RS/22012034557110 — Nadep Nirman Kary Rahim Khan Ghar Ke Pass</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>10000.32</v>
+        <v>16000.03</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>9167</v>
+        <v>14888</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44459</v>
+        <v>44516</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>44670</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034559634 — Sok Pit Nirman Kary group (Hari,Rajkum,Santoshi,Gudsan,ramdayal,Shashi,Nahni,dashrath,Pushpa,Sarsta)</t>
+          <t>1738005016/RS/22012034559628 — Sok Pit Nirman Kary group(Krasha,Ramesh,ruplal,Dimru,Dashrath,devanand,omkar,Baiga,Pardesi,Rajkumar)</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>10000.32</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>9167</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44466</v>
+        <v>44459</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>44676</v>
+        <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034567237 — Sok Pit Nirman kary Group Number 5</t>
+          <t>1738005016/RS/22012034559634 — Sok Pit Nirman Kary group (Hari,Rajkum,Santoshi,Gudsan,ramdayal,Shashi,Nahni,dashrath,Pushpa,Sarsta)</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>4999.65</v>
+        <v>10000.32</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>4487</v>
+        <v>9167</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>44466</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>44679</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034568145 — Sok Pit Nirman Kary group Num.06</t>
+          <t>1738005016/RS/22012034567237 — Sok Pit Nirman kary Group Number 5</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>4999.65</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>4487</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44471</v>
+        <v>44466</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>44676</v>
+        <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034569836 — Samudayik Sok Pit Nirman kary Masjid ke piche</t>
+          <t>1738005016/RS/22012034568145 — Sok Pit Nirman Kary group Num.06</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>16051.52</v>
+        <v>4999.65</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>15794</v>
+        <v>4487</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>44670</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034569840 — Samudayik Sok Pit Nirman Kary Nagose ke ghar ke samne</t>
+          <t>1738005016/RS/22012034569836 — Samudayik Sok Pit Nirman kary Masjid ke piche</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>15408</v>
+        <v>15794</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44519</v>
+        <v>44471</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>44676</v>
+        <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034569852 — Samudayik sok pit nirman kary hanuman mandir ke pass</t>
+          <t>1738005016/RS/22012034569840 — Samudayik Sok Pit Nirman Kary Nagose ke ghar ke samne</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>15794</v>
+        <v>15408</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44471</v>
+        <v>44519</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>44670</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034569856 — Samudayik Sok Pit nirman kary paani tanki pass</t>
+          <t>1738005016/RS/22012034569852 — Samudayik sok pit nirman kary hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>15794</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44474</v>
+        <v>44471</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>44679</v>
+        <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034570411 — Sok Pit Nirman kary Group number 7</t>
+          <t>1738005016/RS/22012034569856 — Samudayik Sok Pit nirman kary paani tanki pass</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>10000.32</v>
+        <v>16051.52</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>9167</v>
+        <v>15794</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44486</v>
+        <v>44474</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>44670</v>
+        <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034570415 — Sok Pit Nirman kary Group Number 8</t>
+          <t>1738005016/RS/22012034570411 — Sok Pit Nirman kary Group number 7</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>10000.32</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>8974</v>
+        <v>9167</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44511</v>
+        <v>44486</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>44679</v>
+        <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034570419 — Sok Pit Nirman kary Group Number 09</t>
+          <t>1738005016/RS/22012034570415 — Sok Pit Nirman kary Group Number 8</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>10000.3</v>
+        <v>10000.32</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>9167</v>
+        <v>8974</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>44526</v>
+        <v>44511</v>
       </c>
       <c r="K787" s="3" t="n">
         <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034570944 — Sok Pit Nirman kary Group num.10</t>
+          <t>1738005016/RS/22012034570419 — Sok Pit Nirman kary Group Number 09</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>29999.96</v>
+        <v>10000.3</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>28024</v>
+        <v>9167</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44511</v>
+        <v>44526</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>44676</v>
+        <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034570946 — Sok Pit Nirman kary Group Num.11</t>
+          <t>1738005016/RS/22012034570944 — Sok Pit Nirman kary Group num.10</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>29999.96</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>28024</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K789" s="3"/>
+        <v>44511</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>44676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034575252 — Sok Pit Nirman Kary Group 12</t>
+          <t>1738005016/RS/22012034570946 — Sok Pit Nirman kary Group Num.11</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>29999.96</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>28076</v>
+        <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44486</v>
-[...3 lines deleted...]
-      </c>
+        <v>44425</v>
+      </c>
+      <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034575256 — Sok Pit Nirman Kary Group 13</t>
+          <t>1738005016/RS/22012034575252 — Sok Pit Nirman Kary Group 12</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>40000.26</v>
+        <v>29999.96</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>0</v>
+        <v>28076</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K791" s="3"/>
+        <v>44486</v>
+      </c>
+      <c r="K791" s="3" t="n">
+        <v>44670</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034575257 — Sok Pit Nirman Kary Group 13</t>
+          <t>1738005016/RS/22012034575256 — Sok Pit Nirman Kary Group 13</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>0</v>
+        <v>40000.26</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034577147 — Samudayik Sok pit Nirman Kary thane ke Samne</t>
+          <t>1738005016/RS/22012034575257 — Sok Pit Nirman Kary Group 13</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034583438 — Samudayik Sok Pit Niman Kary Shriram Ke Ghar Ke Samne</t>
+          <t>1738005016/RS/22012034577147 — Samudayik Sok pit Nirman Kary thane ke Samne</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44471</v>
+        <v>44425</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034583446 — Samudayik Sok Pit Niman KaryKhaira School ke pass</t>
+          <t>1738005016/RS/22012034583438 — Samudayik Sok Pit Niman Kary Shriram Ke Ghar Ke Samne</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>16051.52</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>15794</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44499</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034594840 — Samudayik Sok Pit Niman Kary Relince Tawer Ke pass</t>
+          <t>1738005016/RS/22012034583446 — Samudayik Sok Pit Niman KaryKhaira School ke pass</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>0</v>
+        <v>16051.52</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>0</v>
+        <v>15794</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K796" s="3"/>
+        <v>44499</v>
+      </c>
+      <c r="K796" s="3" t="n">
+        <v>44670</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034594842 — Samudayik Sok Pit Niman Kary Relince Tawer Ke pass</t>
+          <t>1738005016/RS/22012034594840 — Samudayik Sok Pit Niman Kary Relince Tawer Ke pass</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034594848 — Samudayik Sok Pit Niman Kary Bijali office ke pass</t>
+          <t>1738005016/RS/22012034594842 — Samudayik Sok Pit Niman Kary Relince Tawer Ke pass</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>16051.52</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>15794</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034594849 — Samudayik Sok Pit Niman Kary Vinod Asati Ke Ghar ke pass</t>
+          <t>1738005016/RS/22012034594848 — Samudayik Sok Pit Niman Kary Bijali office ke pass</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>15794</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44499</v>
+        <v>44508</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>44670</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034599046 — Samudayik Sok Pit Niman Kary Manglu ke ghar ke pass</t>
+          <t>1738005016/RS/22012034594849 — Samudayik Sok Pit Niman Kary Vinod Asati Ke Ghar ke pass</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>15794</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>44499</v>
       </c>
       <c r="K800" s="3" t="n">
         <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034599050 — Samudayik Sok Pit Niman Kary Jaychand ke ghar ke pass khaira</t>
+          <t>1738005016/RS/22012034599046 — Samudayik Sok Pit Niman Kary Manglu ke ghar ke pass</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>16051.52</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>15794</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44499</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>44676</v>
+        <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034619500 — SLWM Safai Mitra Dwara Safai Nirman Kary</t>
+          <t>1738005016/RS/22012034599050 — Samudayik Sok Pit Niman Kary Jaychand ke ghar ke pass khaira</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>347700</v>
+        <v>16051.52</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>248987</v>
+        <v>15794</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44597</v>
+        <v>44499</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>46196</v>
+        <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034671700 — Samudayik swachhata Parisar Nirman Kary Thana Lamta</t>
+          <t>1738005016/RS/22012034619500 — SLWM Safai Mitra Dwara Safai Nirman Kary</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>44000</v>
+        <v>347700</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>43860</v>
+        <v>248987</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44881</v>
+        <v>44597</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>45123</v>
+        <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012034696427 — Israil Ke Ghar Se Bisen Ke Ghar Tak Nali Nirman Kary</t>
+          <t>1738005016/RS/22012034671700 — Samudayik swachhata Parisar Nirman Kary Thana Lamta</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>43860</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>44881</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>45123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/22012035139440 — RCC Nali Nirman Durgesh Ke Ghar Se Shandily Ke Ghar Tak</t>
+          <t>1738005016/RS/22012034696427 — Israil Ke Ghar Se Bisen Ke Ghar Tak Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>49068</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>46092</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67427 — शौचालय निर्माण कार्य विनोद गेढाम/टी आर गेढाम लामता</t>
+          <t>1738005016/RS/22012035139440 — RCC Nali Nirman Durgesh Ke Ghar Se Shandily Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>4500</v>
+        <v>50000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>0</v>
+        <v>49068</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K806" s="3"/>
+        <v>46092</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67430 — शौचालय निर्माण कार्य विनोद ढब्‍बूलाल/फग्‍गूलाल लामता</t>
+          <t>1738005016/RS/67427 — शौचालय निर्माण कार्य विनोद गेढाम/टी आर गेढाम लामता</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67433 — शौचालय निर्माण कार्य प्रहलाद/झलकन लामता</t>
+          <t>1738005016/RS/67430 — शौचालय निर्माण कार्य विनोद ढब्‍बूलाल/फग्‍गूलाल लामता</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>4400</v>
+        <v>4500</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>41538</v>
+        <v>41379</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67435 — शौचालय निर्माण कार्य संतोष/सिताराम  लामता</t>
+          <t>1738005016/RS/67433 — शौचालय निर्माण कार्य प्रहलाद/झलकन लामता</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67437 — शौचालय निर्माण कार्य राजेन्‍द्र बारेकर/झनकलाल लामत</t>
+          <t>1738005016/RS/67435 — शौचालय निर्माण कार्य संतोष/सिताराम  लामता</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>4661</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>41538</v>
       </c>
-      <c r="K810" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67462 — शौचालय निर्माण कार्य अंतुलाल/साधुलाल</t>
+          <t>1738005016/RS/67437 — शौचालय निर्माण कार्य राजेन्‍द्र बारेकर/झनकलाल लामत</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>4661</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>41538</v>
       </c>
-      <c r="K811" s="3"/>
+      <c r="K811" s="3" t="n">
+        <v>41882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67465 — शौचालय निर्माण कार्य अशोक चौहान/टीकाराम</t>
+          <t>1738005016/RS/67462 — शौचालय निर्माण कार्य अंतुलाल/साधुलाल</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67469 — शौचालय निर्माण कार्य प्रहलाद/मारोती</t>
+          <t>1738005016/RS/67465 — शौचालय निर्माण कार्य अशोक चौहान/टीकाराम</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67473 — शौचालय निर्माण कार्य पीपरबाई/माखन</t>
+          <t>1738005016/RS/67469 — शौचालय निर्माण कार्य प्रहलाद/मारोती</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>1700</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>41538</v>
       </c>
-      <c r="K814" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/67474 — शौचालय निर्माण कार्य विष्‍णु/बलीराम</t>
+          <t>1738005016/RS/67473 — शौचालय निर्माण कार्य पीपरबाई/माखन</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>2961</v>
+        <v>1700</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>41538</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>41817</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1738005016/RS/VB/22012035139728 — Samudayik Sokpit Nirman Kar Ward Number 06</t>
+          <t>1738005016/RS/67474 — शौचालय निर्माण कार्य विष्‍णु/बलीराम</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>14803.12</v>
+        <v>4400</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>0</v>
+        <v>2961</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>46117</v>
-[...1 lines deleted...]
-      <c r="K816" s="3"/>
+        <v>41538</v>
+      </c>
+      <c r="K816" s="3" t="n">
+        <v>41817</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002231 — सार्वजनिक कूप निर्माण कार्य वार्ड न 13  लामता</t>
+          <t>1738005016/RS/VB/22012035139728 — Samudayik Sokpit Nirman Kar Ward Number 06</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
+        <v>14803.12</v>
+      </c>
+      <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I817" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J817" s="3" t="n">
-        <v>39921</v>
-[...3 lines deleted...]
-      </c>
+        <v>46117</v>
+      </c>
+      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002232 — वार्ड न 12 कून निर्माण कार्य लामता</t>
+          <t>1738005016/WC/002231 — सार्वजनिक कूप निर्माण कार्य वार्ड न 13  लामता</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>88494</v>
+        <v>22477</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>39921</v>
       </c>
       <c r="K818" s="3" t="n">
         <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002233 — वार्ड न 17 कूप निर्माण कार्य लामता</t>
+          <t>1738005016/WC/002232 — वार्ड न 12 कून निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>88241</v>
+        <v>88494</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>39921</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>39921</v>
+        <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002269 — लेखनबाई/गरमलाल मेड बंधानकार्य लामता</t>
+          <t>1738005016/WC/002233 — वार्ड न 17 कूप निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>19500</v>
+        <v>88241</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>40299</v>
+        <v>39921</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>40300</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002270 — क्रष्‍णाबाई/रामप्रसाद मेड बंधान कार्य लामता</t>
+          <t>1738005016/WC/002269 — लेखनबाई/गरमलाल मेड बंधानकार्य लामता</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>21800</v>
+        <v>19500</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>40296</v>
+        <v>40299</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>40298</v>
+        <v>40300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002271 — नौसाबाई/जेठू मेड बंधान कार्य लामता</t>
+          <t>1738005016/WC/002270 — क्रष्‍णाबाई/रामप्रसाद मेड बंधान कार्य लामता</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>28300</v>
+        <v>21800</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>40292</v>
+        <v>40296</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>40295</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002272 — शांतीबाई/स्‍व मदन मेडबंधान कार्य लामता</t>
+          <t>1738005016/WC/002271 — नौसाबाई/जेठू मेड बंधान कार्य लामता</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>14600</v>
+        <v>28300</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>40290</v>
+        <v>40292</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>40291</v>
+        <v>40295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002273 — कोमल/सून्‍नू  मेडबंधान कार्य लामता</t>
+          <t>1738005016/WC/002272 — शांतीबाई/स्‍व मदन मेडबंधान कार्य लामता</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>16600</v>
+        <v>14600</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>40319</v>
+        <v>40290</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>40257</v>
+        <v>40291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002274 — अंतलाल/जीवनसिह  मेडबंधान कार्य लामता</t>
+          <t>1738005016/WC/002273 — कोमल/सून्‍नू  मेडबंधान कार्य लामता</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>30500</v>
+        <v>16600</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40285</v>
+        <v>40319</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>40289</v>
+        <v>40257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002462 — मेंढ बंधान कार्य अनुपलाल रामकि‍शन लामता</t>
+          <t>1738005016/WC/002274 — अंतलाल/जीवनसिह  मेडबंधान कार्य लामता</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>94000</v>
+        <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>8500</v>
+        <v>30500</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>40301</v>
+        <v>40285</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>40302</v>
+        <v>40289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002463 — मेंड बंधान कार्य गोण्‍डु फदाली लामता</t>
+          <t>1738005016/WC/002462 — मेंढ बंधान कार्य अनुपलाल रामकि‍शन लामता</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>0</v>
+        <v>94000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>14800</v>
+        <v>8500</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40307</v>
+        <v>40301</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>40309</v>
+        <v>40302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002464 — मेंड बंधान कार्य ढिमरू राशि लामता</t>
+          <t>1738005016/WC/002463 — मेंड बंधान कार्य गोण्‍डु फदाली लामता</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>5400</v>
+        <v>14800</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>40303</v>
+        <v>40307</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>40303</v>
+        <v>40309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002465 — मेंड बंधान कार्य ढीमरीबाई लच्‍क्षी लामता</t>
+          <t>1738005016/WC/002464 — मेंड बंधान कार्य ढिमरू राशि लामता</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>33000</v>
+        <v>60000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>3200</v>
+        <v>5400</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>40304</v>
+        <v>40303</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>40306</v>
+        <v>40303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002466 — मेंड बंधान कार्य कन्‍हैयालाल ब्रजलाल लामता</t>
+          <t>1738005016/WC/002465 — मेंड बंधान कार्य ढीमरीबाई लच्‍क्षी लामता</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>14000</v>
+        <v>33000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>13300</v>
+        <v>3200</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>40305</v>
+        <v>40304</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>40307</v>
+        <v>40306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/002940 — मेड बंधान कार्य धरमवती/नंदलाल लामता</t>
+          <t>1738005016/WC/002466 — मेंड बंधान कार्य कन्‍हैयालाल ब्रजलाल लामता</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>13000</v>
+        <v>13300</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>40338</v>
+        <v>40305</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>40353</v>
+        <v>40307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003062 — मेड बंधान कार्य टेकचंद/जोशीराम लामता</t>
+          <t>1738005016/WC/002940 — मेड बंधान कार्य धरमवती/नंदलाल लामता</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>14800</v>
+        <v>13000</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>40310</v>
+        <v>40338</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>40312</v>
+        <v>40353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003063 — मेड बंधान कार्य शैलकुमारी/रतन लामता</t>
+          <t>1738005016/WC/003062 — मेड बंधान कार्य टेकचंद/जोशीराम लामता</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>10900</v>
+        <v>14800</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>40320</v>
+        <v>40310</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40340</v>
+        <v>40312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003064 — मेड बंधान कार्य देवाजी/सुनऊलाल लामता</t>
+          <t>1738005016/WC/003063 — मेड बंधान कार्य शैलकुमारी/रतन लामता</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>33100</v>
+        <v>10900</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>40320</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>40335</v>
+        <v>40340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003065 — मेड बंधान कार्य संतलाल/हीरालाल लामता</t>
+          <t>1738005016/WC/003064 — मेड बंधान कार्य देवाजी/सुनऊलाल लामता</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>12300</v>
+        <v>33100</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>40320</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>40337</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003085 — मेड बंधान कार्य कलावलाडी/रामवरण लामता</t>
+          <t>1738005016/WC/003065 — मेड बंधान कार्य संतलाल/हीरालाल लामता</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>11100</v>
+        <v>12300</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>40346</v>
+        <v>40320</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>40347</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003087 — मेड बंधान कार्य धनवान/दिमाकचंद लामता</t>
+          <t>1738005016/WC/003085 — मेड बंधान कार्य कलावलाडी/रामवरण लामता</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>16500</v>
+        <v>11100</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>40313</v>
+        <v>40346</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>40314</v>
+        <v>40347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003088 — मेड बंधान कार्य सुन्‍दरलाल/गोधन लामता</t>
+          <t>1738005016/WC/003087 — मेड बंधान कार्य धनवान/दिमाकचंद लामता</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>8850</v>
+        <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>8400</v>
+        <v>16500</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>40320</v>
+        <v>40313</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>40328</v>
+        <v>40314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003089 — मेड बंधान कार्य शीशलाल/हगरू लामता</t>
+          <t>1738005016/WC/003088 — मेड बंधान कार्य सुन्‍दरलाल/गोधन लामता</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>6800</v>
+        <v>8850</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>6110</v>
+        <v>8400</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>40345</v>
+        <v>40320</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>40360</v>
+        <v>40328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003090 — मेड बंधान कार्य गरीबदास/इमरत लामता</t>
+          <t>1738005016/WC/003089 — मेड बंधान कार्य शीशलाल/हगरू लामता</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>0</v>
+        <v>6800</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>14300</v>
+        <v>6110</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>40347</v>
+        <v>40345</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>40355</v>
+        <v>40360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003091 — मेड बंधान कार्य खुशीराम/फकीरचंद लामता</t>
+          <t>1738005016/WC/003090 — मेड बंधान कार्य गरीबदास/इमरत लामता</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>11500</v>
+        <v>14300</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>40349</v>
+        <v>40347</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>40350</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003109 — मेड बंधान कार्य प्रमिला/चैनसिह लामता</t>
+          <t>1738005016/WC/003091 — मेड बंधान कार्य खुशीराम/फकीरचंद लामता</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>10400</v>
+        <v>11500</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>40327</v>
+        <v>40349</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>40337</v>
+        <v>40350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003110 — मेड बंधान कार्य शांतिबाई/बलीराम लामता</t>
+          <t>1738005016/WC/003109 — मेड बंधान कार्य प्रमिला/चैनसिह लामता</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>11800</v>
+        <v>10400</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>40313</v>
+        <v>40327</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>40318</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003111 — मेड बंधान कार्य हरेसिंग/झल‍कू लामता</t>
+          <t>1738005016/WC/003110 — मेड बंधान कार्य शांतिबाई/बलीराम लामता</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>30200</v>
+        <v>11800</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>40315</v>
+        <v>40313</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>40319</v>
+        <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003161 — मेड बंधान कार्य तुरजाबाई/नारायण लामता</t>
+          <t>1738005016/WC/003111 — मेड बंधान कार्य हरेसिंग/झल‍कू लामता</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>4800</v>
+        <v>30200</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>40344</v>
+        <v>40315</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>40347</v>
+        <v>40319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003162 — मेड बंधान कार्य सुन्‍नू/नगारची लामता</t>
+          <t>1738005016/WC/003161 — मेड बंधान कार्य तुरजाबाई/नारायण लामता</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>14900</v>
+        <v>4800</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>40350</v>
+        <v>40344</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>40359</v>
+        <v>40347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003226 — नवीन कटगं तालाब निर्माण कार्य लामता</t>
+          <t>1738005016/WC/003162 — मेड बंधान कार्य सुन्‍नू/नगारची लामता</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>324991</v>
+        <v>14900</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>40319</v>
+        <v>40350</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>40302</v>
+        <v>40359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/003351 — सार्व निर्माण कार्य गणेश/गुलाबचंद लामता</t>
+          <t>1738005016/WC/003226 — नवीन कटगं तालाब निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>146988</v>
+        <v>324991</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>40271</v>
+        <v>40319</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>39979</v>
+        <v>40302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/10108 — नदी घाट गहरीकरण एव चौडीकरण लामता</t>
+          <t>1738005016/WC/003351 — सार्व निर्माण कार्य गणेश/गुलाबचंद लामता</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>328250</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>162244</v>
+        <v>146988</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>40692</v>
+        <v>40271</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>41214</v>
+        <v>39979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034328259 — Gram Khaira me Khaira Talab ka Jirnoudhar</t>
+          <t>1738005016/WC/10108 — नदी घाट गहरीकरण एव चौडीकरण लामता</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>556000</v>
+        <v>328250</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>436717</v>
+        <v>162244</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>42892</v>
+        <v>40692</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>43712</v>
+        <v>41214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034356816 — BoriBandhan kary Jamidar Ghat pe</t>
+          <t>1738005016/WC/22012034328259 — Gram Khaira me Khaira Talab ka Jirnoudhar</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>10000</v>
+        <v>556000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>4128</v>
+        <v>436717</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>43018</v>
+        <v>42892</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>43280</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034392209 — rani talab jirnidhar lamta</t>
+          <t>1738005016/WC/22012034356816 — BoriBandhan kary Jamidar Ghat pe</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>920000</v>
+        <v>10000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>164604</v>
+        <v>4128</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>43268</v>
+        <v>43018</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>43465</v>
+        <v>43280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034551433 — Lamta powerhouse taaki Talab Sudrinikaran kary</t>
+          <t>1738005016/WC/22012034392209 — rani talab jirnidhar lamta</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>486483.44</v>
+        <v>920000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>422445.96</v>
+        <v>164604</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>43975</v>
+        <v>43268</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>44117</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034553993 — Khaira me baiga talab jirnoudhar kary</t>
+          <t>1738005016/WC/22012034551433 — Lamta powerhouse taaki Talab Sudrinikaran kary</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>675311.9</v>
+        <v>486483.44</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>420035</v>
+        <v>422445.96</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>44280</v>
+        <v>43975</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>44359</v>
+        <v>44117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034588741 — Kacchi nali nirman kary Vishram Grah pahunch marg Par</t>
+          <t>1738005016/WC/22012034553993 — Khaira me baiga talab jirnoudhar kary</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>39598.34</v>
+        <v>675311.9</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>31540</v>
+        <v>420035</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>44132</v>
+        <v>44280</v>
       </c>
       <c r="K855" s="3" t="n">
-        <v>44300</v>
+        <v>44359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034588744 — Kachchi Nali nirman Kary Khaira se maira road ke pass</t>
+          <t>1738005016/WC/22012034588741 — Kacchi nali nirman kary Vishram Grah pahunch marg Par</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>176626.69</v>
+        <v>39598.34</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>152570</v>
+        <v>31540</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>44117</v>
+        <v>44132</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>44297</v>
+        <v>44300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034590823 — Parkulation Tank Nirman kary ranitalab ke pass</t>
+          <t>1738005016/WC/22012034588744 — Kachchi Nali nirman Kary Khaira se maira road ke pass</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>0</v>
+        <v>176626.69</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>0</v>
+        <v>152570</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K857" s="3"/>
+        <v>44117</v>
+      </c>
+      <c r="K857" s="3" t="n">
+        <v>44297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034591050 — Parkulation Tank Nirman Kary Sharma ke khet ke Pass</t>
+          <t>1738005016/WC/22012034590823 — Parkulation Tank Nirman kary ranitalab ke pass</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>619085.26</v>
+        <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>532000</v>
+        <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>44139</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034697602 — Nala Pathopchar Kary Ranitalab waistwear se rapta nadi Tak</t>
+          <t>1738005016/WC/22012034591050 — Parkulation Tank Nirman Kary Sharma ke khet ke Pass</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>776270.52</v>
+        <v>619085.26</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>660600</v>
+        <v>532000</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>44358</v>
+        <v>44139</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>45141</v>
+        <v>44297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034814315 — Gram Khaira me Khaira Talab jirnoudhar</t>
+          <t>1738005016/WC/22012034697602 — Nala Pathopchar Kary Ranitalab waistwear se rapta nadi Tak</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>0</v>
+        <v>776270.52</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>0</v>
+        <v>660600</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K860" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K860" s="3" t="n">
+        <v>45141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034868584 — Construction Of Contour Trench Nirman Kary Lamta</t>
+          <t>1738005016/WC/22012034814315 — Gram Khaira me Khaira Talab jirnoudhar</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>44425</v>
+        <v>44423</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034880813 — Ishru Talab Jirnoudhar  Nirman Kary</t>
+          <t>1738005016/WC/22012034868584 — Construction Of Contour Trench Nirman Kary Lamta</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>870711.98</v>
+        <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>685293</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>44565</v>
-[...3 lines deleted...]
-      </c>
+        <v>44425</v>
+      </c>
+      <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034909821 — Gram Khaira Me Aama Talab Jirnoudhar Kary</t>
+          <t>1738005016/WC/22012034880813 — Ishru Talab Jirnoudhar  Nirman Kary</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>568712.18</v>
+        <v>870711.98</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>434993.83</v>
+        <v>685293</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>44636</v>
+        <v>44565</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>45306</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034909828 — Lamta Me Ghubad dongari Talab Jirnoudhar kary</t>
+          <t>1738005016/WC/22012034909821 — Gram Khaira Me Aama Talab Jirnoudhar Kary</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>635712.01</v>
+        <v>568712.18</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>626948.91</v>
+        <v>434993.83</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>44621</v>
+        <v>44636</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>45361</v>
+        <v>45306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034909829 — Lamta Me Ghubad dongari Talab Jirnoudhar kary</t>
+          <t>1738005016/WC/22012034909828 — Lamta Me Ghubad dongari Talab Jirnoudhar kary</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>0</v>
+        <v>635712.01</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>626948.91</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K865" s="3"/>
+        <v>44621</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>45361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012034909834 — Lamta Powerhouse Talab Jirnoudhar Kary</t>
+          <t>1738005016/WC/22012034909829 — Lamta Me Ghubad dongari Talab Jirnoudhar kary</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>639712.3</v>
+        <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>633813.08</v>
+        <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>44626</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035031818 — Parkolation Tank Nirman Shatru Thakre ke Ghet ke Pass</t>
+          <t>1738005016/WC/22012034909834 — Lamta Powerhouse Talab Jirnoudhar Kary</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>0</v>
+        <v>639712.3</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>0</v>
+        <v>633813.08</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K867" s="3"/>
+        <v>44626</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>45255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035038357 — Shaskiy LaghuTalab Nirman Kary Khaira</t>
+          <t>1738005016/WC/22012035031818 — Parkolation Tank Nirman Shatru Thakre ke Ghet ke Pass</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>691813.25</v>
+        <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>657090.18</v>
+        <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>44981</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035038358 — Shaskiy LaghuTalab Nirman Kary Khaira</t>
+          <t>1738005016/WC/22012035038357 — Shaskiy LaghuTalab Nirman Kary Khaira</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>691813.25</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>657090.18</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K869" s="3"/>
+        <v>44981</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>45361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035081951 — Kotipat Talab Jirnoudhar kar</t>
+          <t>1738005016/WC/22012035038358 — Shaskiy LaghuTalab Nirman Kary Khaira</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45030</v>
+        <v>44836</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035082788 — Nalapathopchar Kary Nagose Ke Khet Kinare Se Mahadev Dobari Tak</t>
+          <t>1738005016/WC/22012035081951 — Kotipat Talab Jirnoudhar kar</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>583240.31</v>
+        <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>485213</v>
+        <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>45120</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035132527 — Parkolation Tank Nirman Kary Gram Khaira Me</t>
+          <t>1738005016/WC/22012035082788 — Nalapathopchar Kary Nagose Ke Khet Kinare Se Mahadev Dobari Tak</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>726553.66</v>
+        <v>583240.31</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>715047</v>
+        <v>485213</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45207</v>
+        <v>45120</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>45507</v>
+        <v>45570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035150761 — Shaskiy Laghu Talab Nirman Kary Manik Panda Ke Khet Ke Pass</t>
+          <t>1738005016/WC/22012035132527 — Parkolation Tank Nirman Kary Gram Khaira Me</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>948320.55</v>
+        <v>726553.66</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>869681</v>
+        <v>715047</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45323</v>
+        <v>45207</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>45570</v>
+        <v>45507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035186309 — Gram Khaira Me Baiga Jangal Talab jirnoudhar kary</t>
+          <t>1738005016/WC/22012035150761 — Shaskiy Laghu Talab Nirman Kary Manik Panda Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>0</v>
+        <v>948320.55</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>0</v>
+        <v>869681</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K874" s="3"/>
+        <v>45323</v>
+      </c>
+      <c r="K874" s="3" t="n">
+        <v>45570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035195976 — Birkha Nala Pathoupchar Kary Khaira</t>
+          <t>1738005016/WC/22012035186309 — Gram Khaira Me Baiga Jangal Talab jirnoudhar kary</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>488588.3</v>
+        <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>372450</v>
+        <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45464</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035200663 — Sarvjanik Laghutalab Nirman Mahesh Panche Ke Khet Ke Pass</t>
+          <t>1738005016/WC/22012035195976 — Birkha Nala Pathoupchar Kary Khaira</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>927376.95</v>
+        <v>488588.3</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>914738.66</v>
+        <v>372450</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45459</v>
+        <v>45464</v>
       </c>
       <c r="K876" s="3" t="n">
-        <v>45837</v>
+        <v>45588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/22012035221723 — Shaskiy Laghu Talab Nirman Kary Khaira</t>
+          <t>1738005016/WC/22012035200663 — Sarvjanik Laghutalab Nirman Mahesh Panche Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>979501.76</v>
+        <v>927376.95</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>969979.56</v>
+        <v>914738.66</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>45640</v>
+        <v>45459</v>
       </c>
       <c r="K877" s="3" t="n">
         <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8015स्‍टेशन टॉकी गहरीकरण कार्य लामता — स्‍टेशन टॉकी गहरीकरण कार्य लामता</t>
+          <t>1738005016/WC/22012035221723 — Shaskiy Laghu Talab Nirman Kary Khaira</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>0</v>
+        <v>979501.76</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>75520</v>
+        <v>969979.56</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>38872</v>
+        <v>45640</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>38871</v>
+        <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8018खैरा मे गरीबदास के खेत क पास नवि — खैरा मे गरीबदास के खेत क पास नविन तालाब निर्माण कार्य लामता</t>
+          <t>1738005016/WC/8015स्‍टेशन टॉकी गहरीकरण कार्य लामता — स्‍टेशन टॉकी गहरीकरण कार्य लामता</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>147034</v>
+        <v>75520</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>39173</v>
-[...1 lines deleted...]
-      <c r="K879" s="3"/>
+        <v>38872</v>
+      </c>
+      <c r="K879" s="3" t="n">
+        <v>38871</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8020ग्राम खैरा नविन तालाब निर्माण का — ग्राम खैरा नविन तालाब निर्माण कार्य लामता</t>
+          <t>1738005016/WC/8018खैरा मे गरीबदास के खेत क पास नवि — खैरा मे गरीबदास के खेत क पास नविन तालाब निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>498670.66</v>
+        <v>147034</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>39052</v>
-[...3 lines deleted...]
-      </c>
+        <v>39173</v>
+      </c>
+      <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8313 — लामता टेकचंद/जोगीराम कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8020ग्राम खैरा नविन तालाब निर्माण का — ग्राम खैरा नविन तालाब निर्माण कार्य लामता</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>491580</v>
+        <v>498670.66</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>39571</v>
+        <v>39052</v>
       </c>
       <c r="K881" s="3" t="n">
-        <v>39541</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8314 — लामता क्रष्‍णाबाई/रामप्रसाद कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8313 — लामता टेकचंद/जोगीराम कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>17630</v>
+        <v>491580</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K882" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8315 — लामता गंगाबाई/मिरन कविया खैरा कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8314 — लामता क्रष्‍णाबाई/रामप्रसाद कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>17490</v>
+        <v>17630</v>
       </c>
       <c r="J883" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K883" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8316 — लामता मून्‍नालाल/बाबूलाल कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8315 — लामता गंगाबाई/मिरन कविया खैरा कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>179408</v>
+        <v>17490</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K884" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8317 — लामता कामल/सन्‍नू बैगा कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8316 — लामता मून्‍नालाल/बाबूलाल कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>176808</v>
+        <v>179408</v>
       </c>
       <c r="J885" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K885" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8318 — लामता लक्ष्‍मीनारायण/दादू  कूप निमार्ण</t>
+          <t>1738005016/WC/8317 — लामता कामल/सन्‍नू बैगा कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>21702</v>
+        <v>176808</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K886" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8319 — लामता मंजूला/हीलूराम कविया कूप निमार्ण</t>
+          <t>1738005016/WC/8318 — लामता लक्ष्‍मीनारायण/दादू  कूप निमार्ण</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>21702</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K887" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8320 — लामता रामप्रसाद/छत्‍तरसिह कू‍प निमार्ण कार्य</t>
+          <t>1738005016/WC/8319 — लामता मंजूला/हीलूराम कविया कूप निमार्ण</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>181970</v>
+        <v>21702</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K888" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8321 — लामता इंदलसिह/दमडी खैरा कूप निमार्ण कार्य</t>
+          <t>1738005016/WC/8320 — लामता रामप्रसाद/छत्‍तरसिह कू‍प निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>175918</v>
+        <v>181970</v>
       </c>
       <c r="J889" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K889" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8322 — लामता योगेश/रामप्रसाद कूप निमार्ण कार्य</t>
+          <t>1738005016/WC/8321 — लामता इंदलसिह/दमडी खैरा कूप निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>44669</v>
+        <v>175918</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K890" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8323 — लामता मूलांर्मा्ग/दमडी कूपनिमार्ण कार्य</t>
+          <t>1738005016/WC/8322 — लामता योगेश/रामप्रसाद कूप निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>175328</v>
+        <v>44669</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K891" s="3" t="n">
         <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8429 — लामता गंगाराम/जीवनसिह कुप निर्माण कार्य</t>
+          <t>1738005016/WC/8323 — लामता मूलांर्मा्ग/दमडी कूपनिमार्ण कार्य</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>332324</v>
+        <v>175328</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>39571</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>39510</v>
+        <v>39541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8587 — महकारी नाला में स्‍टापडेम निर्माण लामता</t>
+          <t>1738005016/WC/8429 — लामता गंगाराम/जीवनसिह कुप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>4742024</v>
+        <v>332324</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>39740</v>
+        <v>39571</v>
       </c>
       <c r="K893" s="3" t="n">
-        <v>40940</v>
+        <v>39510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8664 — रानी तालाब के बेस्‍ट वियर एंव नहरो का जीणेद्वार का</t>
+          <t>1738005016/WC/8587 — महकारी नाला में स्‍टापडेम निर्माण लामता</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>2901000</v>
+        <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>979288</v>
+        <v>4742024</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>39970</v>
+        <v>39740</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>41336</v>
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8716 — कूप निर्माण खेदू / साधू खैरा ग्राम पंचायत लामता</t>
+          <t>1738005016/WC/8664 — रानी तालाब के बेस्‍ट वियर एंव नहरो का जीणेद्वार का</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>0</v>
+        <v>2901000</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>100559</v>
+        <v>979288</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>40271</v>
+        <v>39970</v>
       </c>
       <c r="K895" s="3" t="n">
-        <v>39815</v>
+        <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8717 — वार्ड न. 20 कूप निर्माण कार्य खैरा ग्राम पंचायत लामता</t>
+          <t>1738005016/WC/8716 — कूप निर्माण खेदू / साधू खैरा ग्राम पंचायत लामता</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>58322</v>
+        <v>100559</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>40278</v>
+        <v>40271</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>39816</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8718 — चंद्रकांता तालमसिहं कुप‍ निर्माण कार्य</t>
+          <t>1738005016/WC/8717 — वार्ड न. 20 कूप निर्माण कार्य खैरा ग्राम पंचायत लामता</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>0</v>
+        <v>58322</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>39834</v>
-[...1 lines deleted...]
-      <c r="K897" s="3"/>
+        <v>40278</v>
+      </c>
+      <c r="K897" s="3" t="n">
+        <v>39816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8719 — कूप निर्माण धुन्‍नाबाई/रतनलाल ग्राम पंचायत लामता</t>
+          <t>1738005016/WC/8718 — चंद्रकांता तालमसिहं कुप‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>55484</v>
+        <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>40257</v>
-[...3 lines deleted...]
-      </c>
+        <v>39834</v>
+      </c>
+      <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/8721 — कूप निर्माण सन्‍तलाल/हीरालाल ग्राम पंचायत लामता</t>
+          <t>1738005016/WC/8719 — कूप निर्माण धुन्‍नाबाई/रतनलाल ग्राम पंचायत लामता</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>88466</v>
+        <v>55484</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>40257</v>
       </c>
       <c r="K899" s="3" t="n">
-        <v>39846</v>
+        <v>39815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/9993622705 — खेल मैदान/मैदान समतलीकरण कार्य लामता</t>
+          <t>1738005016/WC/8721 — कूप निर्माण सन्‍तलाल/हीरालाल ग्राम पंचायत लामता</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>347000</v>
+        <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>215235</v>
+        <v>88466</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>40523</v>
+        <v>40257</v>
       </c>
       <c r="K900" s="3" t="n">
-        <v>40500</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/9993636825 — कपिल  धारा कुप निर्माण उत्‍तम/दौलतराम लामता</t>
+          <t>1738005016/WC/9993622705 — खेल मैदान/मैदान समतलीकरण कार्य लामता</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>136000</v>
+        <v>347000</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>0</v>
+        <v>215235</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>41541</v>
-[...1 lines deleted...]
-      <c r="K901" s="3"/>
+        <v>40523</v>
+      </c>
+      <c r="K901" s="3" t="n">
+        <v>40500</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/9993641980 — Ranjit/Hakim laghutalab work</t>
+          <t>1738005016/WC/9993636825 — कपिल  धारा कुप निर्माण उत्‍तम/दौलतराम लामता</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>359700</v>
+        <v>136000</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>333900</v>
+        <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>41646</v>
-[...3 lines deleted...]
-      </c>
+        <v>41541</v>
+      </c>
+      <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/9993645875 — Dharambati/ Nandulal Minaxi talab nirman work</t>
+          <t>1738005016/WC/9993641980 — Ranjit/Hakim laghutalab work</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>250000</v>
+        <v>359700</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>234914</v>
+        <v>333900</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>41701</v>
+        <v>41646</v>
       </c>
       <c r="K903" s="3" t="n">
         <v>42077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/9993653267 — Samotabai/Ramdash Laghutalab work</t>
+          <t>1738005016/WC/9993645875 — Dharambati/ Nandulal Minaxi talab nirman work</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>386000</v>
+        <v>250000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>0</v>
+        <v>234914</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>41512</v>
-[...1 lines deleted...]
-      <c r="K904" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K904" s="3" t="n">
+        <v>42077</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/VB/22012035331418 — Gabion nirman kary Mokshdham Mahakri nadi ke pass</t>
+          <t>1738005016/WC/9993653267 — Samotabai/Ramdash Laghutalab work</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>157720.28</v>
+        <v>386000</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>46117</v>
+        <v>41512</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/VB/22012035331871 — Gabion Nirman kar moksh dham ke pass part 2</t>
+          <t>1738005016/WC/VB/22012035331418 — Gabion nirman kary Mokshdham Mahakri nadi ke pass</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>0</v>
+        <v>157720.28</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/VB/22012035333911 — Gabion nirman kary Mokshdham Mahakri nadi ke pass Part 2</t>
+          <t>1738005016/WC/VB/22012035331871 — Gabion Nirman kar moksh dham ke pass part 2</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1738005016/WC/VB/22012035333912 — Gabion nirman kary Mokshdham Mahakri nadi ke pass Part 2</t>
+          <t>1738005016/WC/VB/22012035333911 — Gabion nirman kary Mokshdham Mahakri nadi ke pass Part 2</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1738005068/IF/9993666717 — Medbandhan shushila/Dharamshing</t>
+          <t>1738005016/WC/VB/22012035333912 — Gabion nirman kary Mokshdham Mahakri nadi ke pass Part 2</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>42108</v>
+        <v>46117</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1738005/DP/99 — पौधा रोपणी कार्य लामता</t>
+          <t>1738005068/IF/9993666717 — Medbandhan shushila/Dharamshing</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>600514</v>
+        <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>39626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BALAGHAT</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C911" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D911" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E911" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F911" s="1" t="inlineStr">
+        <is>
+          <t>1738005/DP/99 — पौधा रोपणी कार्य लामता</t>
+        </is>
+      </c>
+      <c r="G911" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H911" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I911" s="2" t="n">
+        <v>600514</v>
+      </c>
+      <c r="J911" s="3" t="n">
+        <v>39626</v>
+      </c>
+      <c r="K911" s="3" t="n">
+        <v>39535</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C911" s="1" t="inlineStr">
+      <c r="C912" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D911" s="1" t="inlineStr">
+      <c r="D912" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E911" s="1" t="inlineStr">
+      <c r="E912" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F911" s="1" t="inlineStr">
+      <c r="F912" s="1" t="inlineStr">
         <is>
           <t>1738005/RC/22012034152002 — लामता से सावरझोडी  वनमार्ग मरम्‍मत कर्या लामता एवं मोहगांव</t>
         </is>
       </c>
-      <c r="G911" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H911" s="2" t="n">
+      <c r="G912" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H912" s="2" t="n">
         <v>270000</v>
       </c>
-      <c r="I911" s="2" t="n">
+      <c r="I912" s="2" t="n">
         <v>198104</v>
       </c>
-      <c r="J911" s="3" t="n">
+      <c r="J912" s="3" t="n">
         <v>40521</v>
       </c>
-      <c r="K911" s="3" t="n">
+      <c r="K912" s="3" t="n">
         <v>40637</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>