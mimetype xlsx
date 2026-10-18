--- v0 (2026-08-28)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1011"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 10:32:41</t>
+          <t>Exported on: 2026-10-18 15:43:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4101,51 +4101,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45032</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1738007019/DP/22012034589317 — Vasudha Vandan - Amrit Vatika Poundi</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>11271</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45148</v>
@@ -4344,98 +4344,98 @@
       <c r="J96" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1738007019/IC/22012034888270 — Pondi(g) Laghu talab nirman karya Chaitram Sindhram /Bhosor Singh</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1738007019/IC/22012034890880 — GP PONDI GARHI AGANTRA NIRMAL NEER KUP</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
@@ -11171,51 +11171,51 @@
       <c r="J239" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035278129 — GP Poundi  G  Sampat / Fulsing Agantra</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45438</v>
@@ -11316,145 +11316,145 @@
       <c r="J242" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286950 — GP PONDI GARHI LAGHU TALAB KARYA BHASADH SINGH /DHANSINGH</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>351750.71</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286953 — GP PONDI GARHI LAGHU TALAB KARYAFULLI BAI/PACHLU</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286956 — GP PONDI GARHI LAGHU TALAB KARYA ADHIN DAS/PYARE DAS</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45638</v>
@@ -11555,239 +11555,239 @@
       <c r="J247" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287003 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH AGANTRA</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287005 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH AGANTRA</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287007 — GP PONDI GARHI LAGHU TALAB KARYA CHAINSINGH /SUKHRAM AGANTRA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287010 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA HARLAL /PATHARI PONDI</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287012 — GP PONDI GARHI KAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH/ DMAR AGANTRA</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45638</v>
@@ -11839,427 +11839,427 @@
       <c r="J253" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290747 — GP PONDI GARHI KAPILDHARA KUP  SUDHRAM TANDIYA /CHARNUDAS</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290860 — GP PONDI GARHI LAGHU TALAB KARYA SANTRAM /KESAV</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290861 — GP PONDI GARHI LAGHU TALAB KARYABHAGRATI /PARASHRAM</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290862 — GP PONDI GARHI LAGHU TALAB KARYA KANHAIYA LAL/SYAMLAL</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290863 — GP PONDI AGANTRA GARHI LAGHU TALAB KARYA MAHARIN BAI/SUKDEV</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290865 — GP PONDI GARHI LAGHU TALAB KARYA AMLESH /GYAPRASAD</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290866 — GP PONDI GARHI AGANTRA  LAGHU TALAB KARYA MOTILAL /LALCHARADH</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290867 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYASUKCHARAN /JOGI</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290868 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYA JODHI LAL /  LALCHARADH</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45673</v>
@@ -12311,51 +12311,51 @@
       <c r="J263" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290872 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYA MUNIMSUKKAL</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45673</v>
@@ -12407,380 +12407,380 @@
       <c r="J265" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290875 — GP PONDI GARHI  KAPILDHARA KUP RUPVATI /BHOLA SINGH</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290876 — GP PONDI GARHI  KAPILDHARA KUP NEHRU  / NAGARCHI</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290877 — GP PONDI GARHI  AGANTRA KAPILDHARA KUP MANGLI BAI/ AMPAT</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290878 — GP PONDI GARHI  KAPILDHARA KUP MISTER / NAGARCHI</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290880 — GP PONDI GARHI  KAPILDHARA KUP MEERA BAI / KARTIK</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035296559 — GP PONDI GARHI LAGHU TALAB KARYA CHAITRAM /BHASOR</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>351750.71</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035315206 — Poundi g Khet talab Bhagrati / sindram</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035315213 — GP PONDI GARHI KHET TALAB KAYA SANTRAM/KESOV SINGH</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45682</v>
@@ -13357,145 +13357,145 @@
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035357622 — GP PONDI GARHI KAPILDHARA KUP TAHER BAI /KEHAR SINGH</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035382955 — GP PONDI GARHI AGANTRA  KAPILDHARA KUP RATAN SINGH /MAHU SINGH</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408799 — GP PONDI GARHI AGANTRA KHET TALAB KARYA JODHILALLAL CHARAANDH</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45761</v>
@@ -13547,51 +13547,51 @@
       <c r="J289" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408842 — GP PONDI GARHI AGANTRA KHET TALAB KRYA MOTILAL /LALCHARADH</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45761</v>
@@ -13741,51 +13741,51 @@
       <c r="J293" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408882 — GP PONDI GARHI  KHET TALAB KRYAKANHAIYA LAL /SYAM LAL</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
@@ -13935,474 +13935,474 @@
       <c r="J297" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408935 — GP PONDI GARHI AGANTRA KAPILDHARAKUP MATUK SINGH /SONUSINGH</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408946 — GP PONDI GARHI AGANTRA KAPILDHARAKUP MAHESH MARKAM/SANTU SINGH</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408964 — GP PONDI GARH IKAPILDHARA KUP /SUSHILA MALESHWAR/MANAK MALESHWAR</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408983 — GP PONDI GARH IKAPILDHARA KUP  RAMESH SINGH/PURAB SINGH</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409000 — GP PONDI GARH IKAPILDHARA KUP  SURAJ BAI /KAILASH</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409016 — GP PONDI GARH IKAPILDHARA KUP  RATAN SINGH/LABHU SINGH</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409036 — GP PONDI GARH IKAPILDHARA KUP  HARLAL DHURWEY/PATHARI</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409053 — GP PONDI GARH IKAPILDHARA KUP  SUKHRAM SINGH /DAMAR SINGH</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409072 — GP PONDI GARH IKAPILDHARA KUP  SUDHRAM TANDIYA/CHARNU</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409091 — GP PONDI GARH AGANTRA KAPILDHARA KUP  MEERA BAI /KARTIK</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45761</v>
@@ -14454,51 +14454,51 @@
       <c r="J308" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035458229 — GP PONDI GARHI KAPILDHARA KUP NIRMADH CHAMAR SINGH MARKAM / MONDHA</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45761</v>
@@ -14599,51 +14599,51 @@
       <c r="J311" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035471846 — GP PONDI GARHI FULBATI BAI /CHAITRAM</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45761</v>
@@ -14695,192 +14695,192 @@
       <c r="J313" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035528259 — GP PONDI AGANTRA KAPIL DHARA KUP SANIYA BAI /PANKU</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035528770 — GP PONDI GARHI AGANTRA KAPILDGARA KUP  PREMBATI /EMRAT</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035529125 — GP PONDI GARHI KAPILDHARA KUP NIRMADH  RUPVATI /BHOLA</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035529167 — GP PONDI GARHI KAPILDHARA KUP  PREMBATI /EMRAT</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45761</v>
@@ -15071,51 +15071,51 @@
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035571278 — GP PONDI GARHI KHET TALAB KARYA MANGLU SINGH  /CHHIDDI SINGH</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45761</v>
@@ -15167,51 +15167,51 @@
       <c r="J323" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035573627 — GP Pondi G Khet talab Santram / Keshav</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45748</v>
@@ -15285,51 +15285,51 @@
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035612890 — ebmkn basanti pondi</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>193426.81</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>160675</v>
+        <v>185233</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -15404,286 +15404,286 @@
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035646656 — GP PONDI GARHI  AGANTRA  FAGNU SINGH/  GUHRI</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035648594 — GP PONDI GARHI KHET TALAB KARYA ANTRAM /BOMA</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035648600 — GP PONDI GARHI KHET TALAB KARYA  ANTRAM /BOMA</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035652040 — GP PONDI AGANTRA DIVRU SINGH /GUHRI</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035653897 — GP PONDI GARHI KHET TALAB FULLI BAI /PACHU</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035653898 — GP PONDI GARHI KHET TALAB KARYA SHARAD LAL /HAGRU</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46017</v>
@@ -16076,70 +16076,70 @@
       <c r="J342" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/IAY/135214 — Construction of IAY House -IAY REG. NO. MP-38-007-019-001/2855</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -26529,51 +26529,51 @@
       <c r="J557" s="3" t="n">
         <v>44129</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1738007019/LD/22012034528291 — Medh Bandhan Kary subelal/moti</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>71938.48</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>44345</v>
@@ -34921,73 +34921,73 @@
       <c r="J731" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1738007019/RC/22012034840907 — GP Pondi G Sumandas ke ghar se shamsan ghat tak sudur sadak nirman</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>1399686.85</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>1252850.73</v>
+        <v>1276079.73</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
@@ -37709,51 +37709,51 @@
       <c r="J789" s="3" t="n">
         <v>45006</v>
       </c>
       <c r="K789" s="3" t="n">
         <v>45578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1738007019/RS/22012034655010 — पोंड़ी ग नाडेप निर्माण कार्य अगंतरा 5 नग</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>81901.19</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>7938</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44931</v>
@@ -44094,51 +44094,51 @@
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
           <t>1738007019/WC/22012035167868 — Contruction of Parcoletion Tank</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
         <v>45317</v>
@@ -44239,51 +44239,51 @@
       <c r="J925" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K925" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
           <t>1738007019/WC/22012035308749 — GP Pondi G Richarge pit Agantara main basti borewell</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>25000.47</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
         <v>45748</v>