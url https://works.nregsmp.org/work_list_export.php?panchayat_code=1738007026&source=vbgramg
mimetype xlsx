--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 08:12:01</t>
+          <t>Exported on: 2026-10-21 11:30:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035207263 — Gp Kinarda - charan/amar laghu talab nirman kary kinarda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035268712 — laghu talab  man singh / ghanshyam  gp kinarda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>336499.67</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035282225 — laghu talab  Imla bai / tekram  gp kinarda</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>335999.67</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035282238 — khet talab  bharat lal / milkan ram  gp kinarda</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>265000.48</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035327370 — khet talab  sushila bai / gulab singh gp kinarda</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>244999.1</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035346253 — khet talab  sanosh singh / shankar singh gp kinarda</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>269999.09</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
@@ -765,51 +765,51 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035628511 — EBMKN Rajkumari Bhalavi pola Kinarada</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>193426.81</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -884,73 +884,73 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/22012035646705 — Ek Bagiya Maa ke Naam Dhanno bai marskole pola kinarda</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>180527.87</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>48300</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46018</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1025,1414 +1025,1414 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108858 — Construction of IAY House -IAY REG. NO. MP-38-007-026-001/10005</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108859 — Construction of IAY House -IAY REG. NO. MP-38-007-026-001/10026</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108860 — Construction of IAY House -IAY REG. NO. MP-38-007-026-001/9987</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108861 — Construction of IAY House -IAY REG. NO. MP-38-007-026-002/13681</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108863 — Construction of IAY House -IAY REG. NO. MP-38-007-026-002/13717</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108864 — Construction of IAY House -IAY REG. NO. MP-38-007-026-002/14599</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/108865 — Construction of IAY House -IAY REG. NO. MP-38-007-026-002/15524</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/2649825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4015996</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44118</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3263202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406191</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44402</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3308751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4229967</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44656</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3308875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4289661</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3310340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4750790</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3310378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4759293</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3310679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4867888</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3311586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5134251</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3311600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5135829</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3311695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5157213</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3311918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5222778</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3312217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5312702</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3313272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5548755</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3357514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4174108</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/3643665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1282048</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44595</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4419734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774788</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45346</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4447459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151936743</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45346</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4630697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128869872</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4781185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128863553</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4814309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152063936</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/4856036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130484672</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/5087241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128237006</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46214</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1738007026/IF/IAY/5088006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128863004</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45751</v>
@@ -2482,98 +2482,98 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1738007026/WC/22012035295119 — Dug Well Recharge Struture   GP   Kinarda</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>26000.03</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / BAIHAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1738007026/WC/22012035297595 — Dug Well Recharge Struture  gram  pola  GP   Kinarda</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45748</v>