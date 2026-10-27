--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 03:04:38</t>
+          <t>Exported on: 2026-10-27 16:45:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,615 +273,615 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035229187 — Kapildhara Kup Nirman Karya Vinod Kumar/Shyamlal</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>318666.12</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035239457 — Plantation nirman Karya Imrat/meghu</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45467</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035264732 — Laghu Talab Nirman karya Shidhu singh/Guhari</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035281606 — Laghu Talab Nirman karya Fulsingh/Dhundi</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035318633 — Laghu Talab Fulsingh/Dhunndi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035318683 — Laghu Talab Shiddhusingh /Ghuhri</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035319039 — Laghu Talab Siddhusingh/Guhri</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035323727 — Khet Talab Siddhu Singh/Guhri</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035325353 — Khet Talab Siddhu Singh/Guhri Singh</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035405619 — Laghu Talab Siddhu Singh/Guhri</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035510459 — Khet Talab Milap Singh/Hamilal</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035510536 — Kup nirman Kary Jaipal/Channusingh</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035523017 — Jitendra ke koop ke pas recharge pit</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -906,51 +906,51 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035613658 — Ak bagiya ma ka name madi Jogda MP21004020003</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>193815</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1047,51 +1047,51 @@
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035617034 — ek maa ki bahiya Anita Patle 3176806 002/73</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>193815</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1235,358 +1235,358 @@
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/22012035634542 — Ek Bagiya Maa Ke Nam Saivanta</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>193816.31</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/IAY/1142862 — Construction of IAY House -IAY REG. NO. MP-38-008-045-001/19770</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>42283</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/IAY/3317745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5476083</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44502</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1738008045/IF/IAY/4562736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116048211</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1738008045/LD/22012034944817 — Laghu Talab Nirman karya Kirathram/choksingh</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738008045/RC/22012034833315 — C C sadak Bhumeshwar ke Ghar Se Anita Ke Ghar ki or</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738008045/WC/22012035311651 — constrution of borewell rechage pit near of OHT</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / PARASWADA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1738008045/WC/22012035311652 — constrution of borewell rechage pit near of OHT</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45803</v>