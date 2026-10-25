--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K954"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 15:19:24</t>
+          <t>Exported on: 2026-10-25 13:28:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2476,66 +2476,66 @@
       <c r="J56" s="3" t="n">
         <v>40350</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1738010044/DP/22012034585394 — VASUDHA VANDAN  G.P. DULHAPUR BADA TALAB KE PASS</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45181</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
@@ -10240,51 +10240,51 @@
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/22012035237415 — DULHAPUR PASHU SHED NIRMAN JITENDRA NAGESWAR</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45427</v>
@@ -10385,145 +10385,145 @@
       <c r="J221" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/22012035373466 — JGSA2025 Recharge upwan kup</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/22012035373520 — JGSA 2025 DULHAPUR DUGWELL RECHARGE STUCTURE KALA BANSOD</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/22012035373584 — JGSA2025 Recharge kup ramswarup</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45764</v>
@@ -19269,51 +19269,51 @@
       <c r="J403" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>44516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/2653387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4597208</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>44107</v>
@@ -24314,51 +24314,51 @@
       <c r="J506" s="3" t="n">
         <v>44608</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/3390424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3288049</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>44611</v>
@@ -27252,51 +27252,51 @@
       <c r="J566" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>44697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/3606464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4633226</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46113</v>
@@ -29455,51 +29455,51 @@
       <c r="J611" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/3611142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5576375</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>44571</v>
@@ -32638,51 +32638,51 @@
       <c r="J676" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>44085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/793140 — Construction of IAY House -IAY REG. NO. MP2018670</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>42830</v>
@@ -32832,51 +32832,51 @@
       <c r="J680" s="3" t="n">
         <v>43774</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>43829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/804271 — Construction of IAY House -IAY REG. NO. MP3246230</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>42830</v>
@@ -32928,51 +32928,51 @@
       <c r="J682" s="3" t="n">
         <v>43780</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>44516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1738010044/IF/IAY/807786 — Construction of IAY House -IAY REG. NO. MP3938563</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>42830</v>
@@ -36994,51 +36994,51 @@
       <c r="J766" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1738010044/RC/22012034671016 — DULHAPUR NANDISOR TANDEKAR KE MAKAN SE MOKCHADHAM TAK SUDUR SADAK NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>1099173.93</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>1094327.12</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>45356</v>
@@ -37188,51 +37188,51 @@
       <c r="J770" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K770" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1738010044/RC/22012034851543 — DULAPUR ROSELAL PANCHE KE MAKAN SE RADHELAL PANCHE KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>56114.95</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>46029</v>
@@ -42786,51 +42786,51 @@
       <c r="J886" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K886" s="3" t="n">
         <v>45733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122461 — DULHAPUR KALA BANSOD KE MAKAN SE BHAGUBAI KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>45315</v>
@@ -42880,380 +42880,380 @@
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122464 — DULHAPUR LAKHAN KE MAKAN SE TILAKCHAND  KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122465 — DULHAPUR SAULAL MATRE KE MAKAN SE ISHULAL DANDRE KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122466 — DULHAPUR HARIPRASAS KE MAKAN SE LALCHAND MANKAR KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122467 — DULHAPUR DINESH PANCHE  KE MAKAN SE RAMESH PANCHE  KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035122468 — DULHAPUR SABHA MANCH KE PASH SE RADHAN BAI KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035130069 — DULHAPUR SANDIP BARGAIYA KE GHAR SE NANDLAL PANDRE KE GHAR TAK CC NALI NIRMAN KARY</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035130070 — DULHAPUR SUSHILA SIRAME KE MAKAN SE DHANIRAM NAGWANSHI KE MAKAN TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
           <t>1738010044/RS/22012035130071 — DULHAPUR PATIRAM PANCHE KE GHAR SE LALCHAND MANKAR KE GHAR TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
         <v>45315</v>
@@ -44492,51 +44492,51 @@
       <c r="J922" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K922" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>BALAGHAT / LANJI</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
           <t>1738010044/WC/22012035242442 — DULHAPUR LAGHU TALAB LATARU GURDE KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
         <v>45475</v>