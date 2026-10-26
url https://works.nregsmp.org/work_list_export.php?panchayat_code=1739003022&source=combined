--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K829"/>
+  <dimension ref="A1:K834"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 16:57:10</t>
+          <t>Exported on: 2026-10-26 18:33:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -902,51 +902,51 @@
       <c r="J24" s="3" t="n">
         <v>42907</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>44266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1739003022/DP/22012034539727 — VRIKSHAROPAN KARY MIDDLE SCHOOL DHENGDA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44534</v>
@@ -1423,145 +1423,145 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/22012035326303 — khet talab nirman pappu adiwasi ke khet ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/22012035326459 — khet talab nirman pappu adiwasi ke khet ke pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/22012035640248 — khet talab rampayri k khet me</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45885</v>
@@ -5529,79 +5529,79 @@
       <c r="J119" s="3" t="n">
         <v>44784</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>45146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4093454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129928768</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>1666</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>44784</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>46229</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
@@ -8169,51 +8169,51 @@
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4106521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130342184</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>44623</v>
@@ -8312,51 +8312,51 @@
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4106527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130344358</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46074</v>
@@ -8408,98 +8408,98 @@
       <c r="J178" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4106529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130345663</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>44623</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4106550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130359052</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>44623</v>
@@ -8992,51 +8992,51 @@
       <c r="J190" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4111128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131198232</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46187</v>
@@ -9676,51 +9676,51 @@
       <c r="J204" s="3" t="n">
         <v>44870</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4122292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129903596</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>8772</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>44907</v>
@@ -10556,51 +10556,51 @@
       <c r="J222" s="3" t="n">
         <v>44842</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4122408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130042533</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45964</v>
@@ -11579,51 +11579,51 @@
       <c r="J243" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4124175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131283247</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46073</v>
@@ -12214,51 +12214,51 @@
       <c r="J256" s="3" t="n">
         <v>45257</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4125474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130346407</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45919</v>
@@ -13141,51 +13141,51 @@
       <c r="J275" s="3" t="n">
         <v>44892</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4321170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130610495</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46011</v>
@@ -13335,51 +13335,51 @@
       <c r="J279" s="3" t="n">
         <v>44936</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4321677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130343616</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>3978</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45345</v>
@@ -13923,51 +13923,51 @@
       <c r="J291" s="3" t="n">
         <v>45142</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4352193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131198219</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>13155</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45124</v>
@@ -14311,51 +14311,51 @@
       <c r="J299" s="3" t="n">
         <v>44985</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4355070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130003534</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>18120</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45142</v>
@@ -14938,51 +14938,51 @@
       <c r="J312" s="3" t="n">
         <v>45126</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4377616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130029336</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44810</v>
@@ -15083,51 +15083,51 @@
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>44848</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4380102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129954301</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45986</v>
@@ -15179,51 +15179,51 @@
       <c r="J317" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4393333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130056535</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45919</v>
@@ -15467,145 +15467,145 @@
       <c r="J323" s="3" t="n">
         <v>45436</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>45758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4413736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945539</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15507</v>
+        <v>22707</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4413738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945550</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007642</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45316</v>
@@ -15706,167 +15706,167 @@
       <c r="J328" s="3" t="n">
         <v>45430</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890728</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890745</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>6732</v>
+        <v>13932</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890752</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>16650</v>
+        <v>23850</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15896,125 +15896,127 @@
       <c r="J332" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890779</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4419968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890787</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>10800</v>
+        <v>25200</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45582</v>
       </c>
-      <c r="K334" s="3"/>
+      <c r="K334" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16039,167 +16041,169 @@
       <c r="J335" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4426192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891564</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>12759</v>
+        <v>24459</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4427555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151892444</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>10854</v>
+        <v>25254</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46047</v>
       </c>
-      <c r="K337" s="3"/>
+      <c r="K337" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4430266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893539</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>9675</v>
+        <v>16875</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16229,120 +16233,120 @@
       <c r="J339" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945468</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>9870</v>
+        <v>17070</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945477</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>6048</v>
+        <v>13848</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16421,98 +16425,98 @@
       <c r="J343" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945560</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>3132</v>
+        <v>7152</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945564</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>17208</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45473</v>
@@ -16564,355 +16568,355 @@
       <c r="J346" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945580</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945585</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>8658</v>
+        <v>15858</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945619</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>13338</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945626</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15750</v>
+        <v>19350</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945635</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>17253</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945654</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>21411</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945680</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>3024</v>
+        <v>6624</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16991,192 +16995,192 @@
       <c r="J355" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950237</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950239</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>14823</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950240</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>16740</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950241</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>17235</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45473</v>
@@ -17228,73 +17232,73 @@
       <c r="J360" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4470766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151764507</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15690</v>
+        <v>19890</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17324,219 +17328,221 @@
       <c r="J362" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151888943</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>9963</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890642</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>4200</v>
+        <v>15300</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890680</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890833</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>16164</v>
+        <v>23964</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45503</v>
       </c>
-      <c r="K366" s="3"/>
+      <c r="K366" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17659,167 +17665,169 @@
       <c r="J369" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891004</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>17028</v>
+        <v>24228</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45413</v>
       </c>
-      <c r="K370" s="3"/>
+      <c r="K370" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891049</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>12996</v>
+        <v>17196</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891124</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>15174</v>
+        <v>22374</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17898,220 +17906,220 @@
       <c r="J374" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891299</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891362</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>9486</v>
+        <v>13086</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891434</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15597</v>
+        <v>22797</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891543</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>46247</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
@@ -18235,335 +18243,335 @@
       <c r="J381" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781828</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15480</v>
+        <v>22680</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781860</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>13707</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4471482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781863</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>16002</v>
+        <v>19602</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45541</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4472685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982808</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>18468</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>46247</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4472686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982810</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151968167</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>13464</v>
+        <v>24564</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151968182</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45407</v>
@@ -18615,427 +18623,427 @@
       <c r="J389" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031411</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031415</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>13230</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031417</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>14508</v>
+        <v>18108</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031420</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>16704</v>
+        <v>20304</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031421</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>16326</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031434</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4473944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031451</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11664</v>
+        <v>15264</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995394</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>19098</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995451</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46026</v>
@@ -19087,120 +19095,120 @@
       <c r="J399" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995618</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>5022</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995717</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19230,51 +19238,51 @@
       <c r="J402" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152015204</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45356</v>
@@ -19375,51 +19383,51 @@
       <c r="J405" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152015788</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45356</v>
@@ -19471,51 +19479,51 @@
       <c r="J407" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4474426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152017657</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46080</v>
@@ -19714,73 +19722,73 @@
       <c r="J412" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4475135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032558</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>12528</v>
+        <v>16128</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19810,51 +19818,51 @@
       <c r="J414" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4491686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152017753</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46171</v>
@@ -19955,51 +19963,51 @@
       <c r="J417" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4492009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995759</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45806</v>
@@ -20051,73 +20059,73 @@
       <c r="J419" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4492228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982811</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>16182</v>
+        <v>19782</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20147,51 +20155,51 @@
       <c r="J421" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4503009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151764194</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>17901</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45651</v>
@@ -20243,216 +20251,216 @@
       <c r="J423" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4503528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781878</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4503529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781901</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4504128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151962031</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45483</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4504176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151997214</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>4959</v>
+        <v>8559</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20482,51 +20490,51 @@
       <c r="J428" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4504287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891270</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45618</v>
@@ -20627,98 +20635,98 @@
       <c r="J431" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4504764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031414</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>12096</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4504765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031552</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>16452</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45618</v>
@@ -20770,145 +20778,145 @@
       <c r="J434" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4505481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026889</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45483</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4505654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982043</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>6048</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4506047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152017772</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45901</v>
@@ -21107,51 +21115,51 @@
       <c r="J441" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4506325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950234</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>9963</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45596</v>
@@ -21203,51 +21211,51 @@
       <c r="J443" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4506327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950249</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46106</v>
@@ -21299,98 +21307,98 @@
       <c r="J445" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4516761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134219688</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>18837</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4637466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130749072</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45550</v>
@@ -21687,98 +21695,98 @@
       <c r="J453" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4682573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945601</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>10917</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4682575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945628</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45618</v>
@@ -21830,79 +21838,79 @@
       <c r="J456" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4682945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151976410</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>46247</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
@@ -21977,120 +21985,120 @@
       <c r="J459" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4683262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890945</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>12834</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4683339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152018010</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>11898</v>
+        <v>19098</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22169,73 +22177,73 @@
       <c r="J463" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4834952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151764191</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>12717</v>
+        <v>23517</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22265,192 +22273,192 @@
       <c r="J465" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4836013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891249</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>14562</v>
+        <v>21762</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4836020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891381</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>16956</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4836077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151892255</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4837163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945571</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45918</v>
@@ -22502,73 +22510,73 @@
       <c r="J470" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4839789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152006664</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>20250</v>
+        <v>23850</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22598,98 +22606,98 @@
       <c r="J472" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4843730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152055159</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>13518</v>
+        <v>17118</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4843988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152056674</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45840</v>
@@ -22743,192 +22751,192 @@
       <c r="J475" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4844215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152057917</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>16434</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4844221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152057938</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4844249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058026</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4844253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058037</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>23589</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45901</v>
@@ -23029,100 +23037,100 @@
       <c r="J481" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4845559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152065868</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>46247</v>
+        <v>46300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4845835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035917</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>13140</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45630</v>
@@ -23272,51 +23280,51 @@
       <c r="J486" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945461</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45904</v>
@@ -23419,98 +23427,98 @@
       <c r="J489" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945573</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945588</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>12096</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45708</v>
@@ -23562,51 +23570,51 @@
       <c r="J492" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945606</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45483</v>
@@ -23707,98 +23715,98 @@
       <c r="J495" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945685</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945692</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45304</v>
@@ -23899,51 +23907,51 @@
       <c r="J499" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950247</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45810</v>
@@ -23995,98 +24003,98 @@
       <c r="J501" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950253</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4873606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950254</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>16434</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45708</v>
@@ -24236,51 +24244,51 @@
       <c r="J506" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152024721</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45864</v>
@@ -24528,51 +24536,51 @@
       <c r="J512" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890934</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45823</v>
@@ -24771,51 +24779,51 @@
       <c r="J517" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891104</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>16956</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45650</v>
@@ -24916,51 +24924,51 @@
       <c r="J520" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891495</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45911</v>
@@ -25014,145 +25022,145 @@
       <c r="J522" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151918835</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>16272</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033299</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033300</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>15966</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45708</v>
@@ -25204,51 +25212,51 @@
       <c r="J526" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033304</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>12096</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45708</v>
@@ -25300,51 +25308,51 @@
       <c r="J528" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033504</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>11913</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45650</v>
@@ -25396,51 +25404,51 @@
       <c r="J530" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4874986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151781791</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>12213</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45810</v>
@@ -25737,73 +25745,73 @@
       <c r="J537" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4875907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058548</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>8820</v>
+        <v>12420</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25833,51 +25841,51 @@
       <c r="J539" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4876719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151976414</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>16488</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45708</v>
@@ -25929,169 +25937,169 @@
       <c r="J541" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031449</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>46247</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031450</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>16650</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031452</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>16596</v>
+        <v>23796</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -26121,100 +26129,100 @@
       <c r="J545" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031550</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>17712</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>46247</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032444</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45916</v>
@@ -26315,51 +26323,51 @@
       <c r="J549" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4877279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152019661</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>18216</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45840</v>
@@ -26509,192 +26517,192 @@
       <c r="J553" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4891985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132506431</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4893623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151902043</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>12420</v>
+        <v>19620</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4895496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945590</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4895497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945643</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>16389</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45916</v>
@@ -26795,194 +26803,194 @@
       <c r="J559" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4895500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945669</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>16128</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>46247</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4895773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151890823</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>7308</v>
+        <v>14508</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4899087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058043</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/4899095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058205</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45579</v>
@@ -27083,98 +27091,100 @@
       <c r="J565" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5523405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134219772</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>23094</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45917</v>
       </c>
-      <c r="K566" s="3"/>
+      <c r="K566" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5524446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131163523</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46169</v>
@@ -27226,194 +27236,194 @@
       <c r="J568" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5584206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134219834</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5584207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134219963</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5584633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132253758</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5584974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130610518</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45991</v>
@@ -27467,286 +27477,286 @@
       <c r="J573" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5586091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132506405</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>17694</v>
+        <v>21294</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5642390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035511</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5654085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091197</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>19494</v>
+        <v>23094</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5654086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091198</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>9027</v>
+        <v>16227</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5654091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091419</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>10386</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5655021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091123</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45797</v>
@@ -27847,192 +27857,192 @@
       <c r="J581" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5655029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091482</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>17118</v>
+        <v>24318</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5655030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091545</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>18972</v>
+        <v>22572</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5655267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152094694</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5655451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152092340</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45904</v>
@@ -28135,51 +28145,51 @@
       <c r="J587" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5691875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152056844</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45917</v>
@@ -28280,100 +28290,100 @@
       <c r="J590" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5791409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151945575</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5813166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151892315</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46046</v>
@@ -28425,98 +28435,98 @@
       <c r="J593" s="3" t="n">
         <v>43012</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5871870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130427380</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/5967302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137613367</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>46152</v>
@@ -28568,313 +28578,317 @@
       <c r="J596" s="3" t="n">
         <v>43012</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6101251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090889</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6101258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091199</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6123060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134220211</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>2871</v>
+        <v>10071</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6124849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136788391</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>15708</v>
+        <v>24108</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6135997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137611556</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>18054</v>
+        <v>25254</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>46156</v>
       </c>
-      <c r="K601" s="3"/>
+      <c r="K601" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1739003022/IF/IAY/6140609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131034841</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>10071</v>
+        <v>24471</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K602" s="3"/>
+      <c r="K602" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -29183,10591 +29197,10826 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>15588</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>43012</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/6368215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132227262</t>
+          <t>1739003022/IF/IAY/6358414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151950242</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>46217</v>
+        <v>46060</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/637486 — Construction of IAY House -IAY REG. NO. MP2054645</t>
+          <t>1739003022/IF/IAY/6359075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090890</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/637601 — Construction of IAY House -IAY REG. NO. MP2105259</t>
+          <t>1739003022/IF/IAY/6359117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152096113</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>14580</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>45797</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/637688 — Construction of IAY House -IAY REG. NO. MP2129114</t>
+          <t>1739003022/IF/IAY/6359125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091544</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>15330</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/637789 — Construction of IAY House -IAY REG. NO. MP2168591</t>
+          <t>1739003022/IF/IAY/6359310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152092070</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/642533 — Construction of IAY House -IAY REG. NO. MP1150616</t>
+          <t>1739003022/IF/IAY/6368215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132227262</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>46217</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1739003022/IF/IAY/642650 — Construction of IAY House -IAY REG. NO. MP1158459</t>
+          <t>1739003022/IF/IAY/637486 — Construction of IAY House -IAY REG. NO. MP2054645</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>14496</v>
+        <v>15588</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>43012</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034292008 — BOUNDARY WALL NIRMAN SHEOPUR-SHIVPURI MAIN ROAD KE KINOR BOUNDARY WALL PRAGAN KHEL PARISAR DHENGDA</t>
+          <t>1739003022/IF/IAY/637601 — Construction of IAY House -IAY REG. NO. MP2105259</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1326494</v>
+        <v>15030</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>979161.7</v>
+        <v>14580</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42628</v>
+        <v>43012</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>45944</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034300508 — baundari bal nirman m.s.dhengda</t>
+          <t>1739003022/IF/IAY/637688 — Construction of IAY House -IAY REG. NO. MP2129114</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>15330</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>43012</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>43269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034359039 — Praytak Isthal Dhengda Pulke Pass Boundry Wall Nirman Kary Gram Dhengda (Amral Nadi Ke Pass)</t>
+          <t>1739003022/IF/IAY/637789 — Construction of IAY House -IAY REG. NO. MP2168591</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>1029294</v>
+        <v>15030</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>393469</v>
+        <v>15492</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43033</v>
+        <v>42886</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>45944</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034360338 — BOUNDARY WALL PRATHMIC SHALA BHVANA</t>
+          <t>1739003022/IF/IAY/642533 — Construction of IAY House -IAY REG. NO. MP1150616</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>15492</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>43012</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034371155 — BOUNDRY WALL NIRMAN KARY MADHYMIK SHALA GRAM DHENGDA</t>
+          <t>1739003022/IF/IAY/642650 — Construction of IAY House -IAY REG. NO. MP1158459</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>1326494</v>
+        <v>15030</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>1267274.84</v>
+        <v>14496</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43500</v>
+        <v>43012</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43701</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034464068 — MED BANDHAN RADHESHYAM S/O CHATRU ADIVASI</t>
+          <t>1739003022/LD/22012034292008 — BOUNDARY WALL NIRMAN SHEOPUR-SHIVPURI MAIN ROAD KE KINOR BOUNDARY WALL PRAGAN KHEL PARISAR DHENGDA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>13280</v>
+        <v>1326494</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>979161.7</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>42628</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>45944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034464069 — MED BANDHAN NIRMAN KARY BALU S/O PACHYA ADIVASI</t>
+          <t>1739003022/LD/22012034300508 — baundari bal nirman m.s.dhengda</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>13280</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43491</v>
+        <v>42761</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034464070 — MED BANDHAN NIRMAN KARY RAJARAM S/O PACHYA</t>
+          <t>1739003022/LD/22012034359039 — Praytak Isthal Dhengda Pulke Pass Boundry Wall Nirman Kary Gram Dhengda (Amral Nadi Ke Pass)</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>13280</v>
+        <v>1029294</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>393469</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>45944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034464071 — MED BANDHAN NIRMAN KARY SHISHUPAL S/O PACHYA ADIVASI</t>
+          <t>1739003022/LD/22012034360338 — BOUNDARY WALL PRATHMIC SHALA BHVANA</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>13280</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034466421 — BAUNDRY WALL NIRMAN KARY AGANVADI KENDRA A</t>
+          <t>1739003022/LD/22012034371155 — BOUNDRY WALL NIRMAN KARY MADHYMIK SHALA GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>1326494</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>1267274.84</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>43500</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>43701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034466422 — BAUNDRY WALL NIRMAN KARY BHERU BABA CHABUTRA PREMPURA BASTI</t>
+          <t>1739003022/LD/22012034464068 — MED BANDHAN RADHESHYAM S/O CHATRU ADIVASI</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>13280</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43638</v>
+        <v>43491</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034571713 — DAENING HALL NIRMAN KARY MADHAYMIK SHALA DHENGDA</t>
+          <t>1739003022/LD/22012034464069 — MED BANDHAN NIRMAN KARY BALU S/O PACHYA ADIVASI</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>13280</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44471</v>
+        <v>43491</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034571714 — DAENING HALL NIRMAN KARY MADHAYMIK SHALA DHENGDA</t>
+          <t>1739003022/LD/22012034464070 — MED BANDHAN NIRMAN KARY RAJARAM S/O PACHYA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>13280</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44471</v>
+        <v>43491</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034573910 — मां की बगिया कार्य माध्यमिक शाला भवन ढेंगदा</t>
+          <t>1739003022/LD/22012034464071 — MED BANDHAN NIRMAN KARY SHISHUPAL S/O PACHYA ADIVASI</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>13280</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034589030 — BAUNDRY WALL NIRMAN SHANTI DHAM PART-2</t>
+          <t>1739003022/LD/22012034466421 — BAUNDRY WALL NIRMAN KARY AGANVADI KENDRA A</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45030</v>
+        <v>43638</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034951406 — earthen periferal bund nirman karya shantidham ki gp degda</t>
+          <t>1739003022/LD/22012034466422 — BAUNDRY WALL NIRMAN KARY BHERU BABA CHABUTRA PREMPURA BASTI</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45724</v>
+        <v>43638</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034951836 — stone peripheral bund nirman karya shantidham par gram panchayat degda</t>
+          <t>1739003022/LD/22012034571713 — DAENING HALL NIRMAN KARY MADHAYMIK SHALA DHENGDA</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45731</v>
+        <v>44471</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034951837 — stone peripheral bund nirman karya shantidham par gram panchayat degda</t>
+          <t>1739003022/LD/22012034571714 — DAENING HALL NIRMAN KARY MADHAYMIK SHALA DHENGDA</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>1494160.34</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>789760.6</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45838</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/22012034951838 — stone peripheral bund nirman karya  part 2 shantidham par gram panchayat degda</t>
+          <t>1739003022/LD/22012034573910 — मां की बगिया कार्य माध्यमिक शाला भवन ढेंगदा</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>1494160.34</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>659520</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45838</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/29 — KARAY KA NAME KRIDAKAN GRAM PAN. DENGDA</t>
+          <t>1739003022/LD/22012034589030 — BAUNDRY WALL NIRMAN SHANTI DHAM PART-2</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>97288</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>40579</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/314 — G.P. BHU-NADEP AND KHAD KHETI NIRMAN KARAY DEGDA P</t>
+          <t>1739003022/LD/22012034951406 — earthen periferal bund nirman karya shantidham ki gp degda</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>171907</v>
+        <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>112644</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41180</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/3799420205 — NBA KADU / VISHAN GRAM DHENDH</t>
+          <t>1739003022/LD/22012034951836 — stone peripheral bund nirman karya shantidham par gram panchayat degda</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41623</v>
+        <v>45731</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/56 — SHANTI DHAM GRAM PANCHAYAT DHEGANDA</t>
+          <t>1739003022/LD/22012034951837 — stone peripheral bund nirman karya shantidham par gram panchayat degda</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>341000</v>
+        <v>1494160.34</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>148204</v>
+        <v>789760.6</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40618</v>
+        <v>45838</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41358</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1739003022/LD/80 — NIRMAL VATIKA KARAY  GRAM PANCHAYAT DHEGDA</t>
+          <t>1739003022/LD/22012034951838 — stone peripheral bund nirman karya  part 2 shantidham par gram panchayat degda</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>39000</v>
+        <v>1494160.34</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>32920</v>
+        <v>659520</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40674</v>
+        <v>45838</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>40681</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/   118 — कार्य का नाम - रपटा निर्माण कार्य हनुमान मन्दिर के पास ढेंगदा ग्राम पंचायत ढेंगदा 118</t>
+          <t>1739003022/LD/29 — KARAY KA NAME KRIDAKAN GRAM PAN. DENGDA</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>7350000</v>
+        <v>152000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>97288</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39064</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>40579</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>39540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/1265 — कार्य/पत्‍थर खरजां निर्माण भाग - 2 गौशाला आश्रम पंचायत/ढेगंदा 1265</t>
+          <t>1739003022/LD/314 — G.P. BHU-NADEP AND KHAD KHETI NIRMAN KARAY DEGDA P</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>400000</v>
+        <v>171907</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>445923</v>
+        <v>112644</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39270</v>
+        <v>41180</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>39487</v>
+        <v>42325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/14 — Aढेंगदा-अमराल नदी से गौशाला आश्रम रोड निर्माण</t>
+          <t>1739003022/LD/3799420205 — NBA KADU / VISHAN GRAM DHENDH</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>420000</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>38808</v>
+        <v>41623</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/14882 — patthar kharanja nirman aasram ki rode se samsan ghat ki or</t>
+          <t>1739003022/LD/56 — SHANTI DHAM GRAM PANCHAYAT DHEGANDA</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>233000</v>
+        <v>341000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>239432</v>
+        <v>148204</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>40005</v>
+        <v>40618</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>39953</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/14883 — rapta nirman kary gosala aasram ke pass nale par</t>
+          <t>1739003022/LD/80 — NIRMAL VATIKA KARAY  GRAM PANCHAYAT DHEGDA</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>382000</v>
+        <v>39000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>247958.5</v>
+        <v>32920</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39999</v>
+        <v>40674</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>39539</v>
+        <v>40681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15205 — PATTHRA KHARANJA SHAMSHAN SE PREMPURA KI OR DEGHADA</t>
+          <t>1739003022/RC/   118 — कार्य का नाम - रपटा निर्माण कार्य हनुमान मन्दिर के पास ढेंगदा ग्राम पंचायत ढेंगदा 118</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>403000</v>
+        <v>7350000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>306462</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>40226</v>
-[...3 lines deleted...]
-      </c>
+        <v>39064</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15326 — SCHOOL BAUNDRIBAAL NIRMAN DEGDHA</t>
+          <t>1739003022/RC/1265 — कार्य/पत्‍थर खरजां निर्माण भाग - 2 गौशाला आश्रम पंचायत/ढेगंदा 1265</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>89700</v>
+        <v>445923</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>40454</v>
+        <v>39270</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>39539</v>
+        <v>39487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15327 — BOORI BANDAN AMERAL NADI CEATRAVAAS KE PAAS</t>
+          <t>1739003022/RC/14 — Aढेंगदा-अमराल नदी से गौशाला आश्रम रोड निर्माण</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
+        <v>420000</v>
+      </c>
+      <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I648" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J648" s="3" t="n">
-        <v>40480</v>
-[...3 lines deleted...]
-      </c>
+        <v>38808</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15342 — KERANJA NIRMAN BHERU KE MEKAN SE KLARENA ROAD TAK</t>
+          <t>1739003022/RC/14882 — patthar kharanja nirman aasram ki rode se samsan ghat ki or</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>345000</v>
+        <v>233000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>294583</v>
+        <v>239432</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>40508</v>
+        <v>40005</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>39539</v>
+        <v>39953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15380 — PATTHAR KHARANJA PATEL KA SAHRANA SE ASHRAM ROAD TAK DHEGNDA</t>
+          <t>1739003022/RC/14883 — rapta nirman kary gosala aasram ke pass nale par</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>237000</v>
+        <v>382000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>264962</v>
+        <v>247958.5</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>40625</v>
+        <v>39999</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40704</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15437 — PATHAR KHARANJA NIRMAN KARAY KALONI SAHRANA PAN. D</t>
+          <t>1739003022/RC/15205 — PATTHRA KHARANJA SHAMSHAN SE PREMPURA KI OR DEGHADA</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>405000</v>
+        <v>403000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>329901</v>
+        <v>306462</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>40854</v>
+        <v>40226</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>41358</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15504 — PATHAR KHARANJA NIRMAN ASHRAM ROAD SE PRATAP KE SAHRANE KI OR GRAM PAN. DENGDA</t>
+          <t>1739003022/RC/15326 — SCHOOL BAUNDRIBAAL NIRMAN DEGDHA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>402000</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>335058</v>
+        <v>89700</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>41146</v>
+        <v>40454</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>41341</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/15540 — G.P. PANCH PARMESHWAR C.C. KHARANJA PMGSY ROAD SE AMRAL NADI KI AUR PAN. DEGDA</t>
+          <t>1739003022/RC/15327 — BOORI BANDAN AMERAL NADI CEATRAVAAS KE PAAS</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>231000</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>154892</v>
+        <v>6747</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41191</v>
+        <v>40480</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>41905</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/16 — अ नवीन स्‍टोप डेम निर्माण  ढेगदा श्‍योपूर 16</t>
+          <t>1739003022/RC/15342 — KERANJA NIRMAN BHERU KE MEKAN SE KLARENA ROAD TAK</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>422000</v>
+        <v>345000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>294583</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>38881</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>40508</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>39539</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/19 — ठेगदा - रोड निर्माण रपटा (मिटटी मुरम रोड) 13</t>
+          <t>1739003022/RC/15380 — PATTHAR KHARANJA PATEL KA SAHRANA SE ASHRAM ROAD TAK DHEGNDA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>400000</v>
+        <v>237000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>264962</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39002</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>40625</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>40704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034164579 — PP CC ROAD RAJRAM KE MAKAN SE BHERU RATHORE KE MAK</t>
+          <t>1739003022/RC/15437 — PATHAR KHARANJA NIRMAN KARAY KALONI SAHRANA PAN. D</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>220622</v>
+        <v>405000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>183469.26</v>
+        <v>329901</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41416</v>
+        <v>40854</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>42078</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034202188 — PP CC PATWARI KE MAKAN SE SAHRANE KEE OR</t>
+          <t>1739003022/RC/15504 — PATHAR KHARANJA NIRMAN ASHRAM ROAD SE PRATAP KE SAHRANE KI OR GRAM PAN. DENGDA</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>232019</v>
+        <v>402000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>225264</v>
+        <v>335058</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41675</v>
+        <v>41146</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41856</v>
+        <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034208693 — C.C. ROAD  NIRMAN PREMPURA BASTI ME HEERAMAN KE CH</t>
+          <t>1739003022/RC/15540 — G.P. PANCH PARMESHWAR C.C. KHARANJA PMGSY ROAD SE AMRAL NADI KI AUR PAN. DEGDA</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>232019</v>
+        <v>231000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>218748.36</v>
+        <v>154892</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41696</v>
+        <v>41191</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41856</v>
+        <v>41905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034295757 — KHET SADAK NIRMAN KARY AASHRAM ROAD SE HANUMAN MANDIR KI AUR DHENGDA</t>
+          <t>1739003022/RC/16 — अ नवीन स्‍टोप डेम निर्माण  ढेगदा श्‍योपूर 16</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>1335000</v>
+        <v>422000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42279</v>
+        <v>38881</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034310305 — CC ROAD NIRMAN KARY KISSU PATEL KE SAHRANE SE KAMDHENU MANDIR KI AUR GRAM DHENGDA</t>
+          <t>1739003022/RC/19 — ठेगदा - रोड निर्माण रपटा (मिटटी मुरम रोड) 13</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>63600</v>
+        <v>400000</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42465</v>
+        <v>39002</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034312581 — CC ROAD NIRMAN KARY KISSU PATEL KE SAHRANE SE KAMDHENU MANDIR KI AUR GRAM DHENGDA</t>
+          <t>1739003022/RC/22012034164579 — PP CC ROAD RAJRAM KE MAKAN SE BHERU RATHORE KE MAK</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>542000</v>
+        <v>220622</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>183469.26</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42500</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>41416</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034313282 — SUDUR SADAK NIRMAN KARY AMARAL NADI KE RAPATE SE MAHAVEER KE GHAR KI AUR GRAM DHENGDA</t>
+          <t>1739003022/RC/22012034202188 — PP CC PATWARI KE MAKAN SE SAHRANE KEE OR</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>1058063</v>
+        <v>232019</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>225264</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>41856</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034324180 — sudur sadaknimanbaundaribalkebagaldhengha</t>
+          <t>1739003022/RC/22012034208693 — C.C. ROAD  NIRMAN PREMPURA BASTI ME HEERAMAN KE CH</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>232019</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>218748.36</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42792</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>41856</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034377957 — CC RAOD NIRMAN KARY DHENGDA PULIYA SE VIBHAGIY SANSTHAO KI AUR GRAM DHENGDA</t>
+          <t>1739003022/RC/22012034295757 — KHET SADAK NIRMAN KARY AASHRAM ROAD SE HANUMAN MANDIR KI AUR DHENGDA</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>952000</v>
+        <v>1335000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>325522</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43205</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034377958 — MORE DUNGRI PAR PULIYA /RAPTA NIRMAN KARY UTRI BHAG GRAM DHENGDA</t>
+          <t>1739003022/RC/22012034310305 — CC ROAD NIRMAN KARY KISSU PATEL KE SAHRANE SE KAMDHENU MANDIR KI AUR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>220878</v>
+        <v>63600</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>220848</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43110</v>
-[...3 lines deleted...]
-      </c>
+        <v>42465</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034440665 — CC ROAD</t>
+          <t>1739003022/RC/22012034312581 — CC ROAD NIRMAN KARY KISSU PATEL KE SAHRANE SE KAMDHENU MANDIR KI AUR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>542000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>43491</v>
+        <v>42500</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034526692 — Sudur sadak politecnik collage ke pichhe se hajareswar school ki or dhengda</t>
+          <t>1739003022/RC/22012034313282 — SUDUR SADAK NIRMAN KARY AMARAL NADI KE RAPATE SE MAHAVEER KE GHAR KI AUR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>1058063</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>43960</v>
+        <v>42474</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034575932 — CC ROAD NIRMAN KARY MAIN ROAD SE PANCHAYAT BHAWAN KI AUR GRAM DHENGDA</t>
+          <t>1739003022/RC/22012034324180 — sudur sadaknimanbaundaribalkebagaldhengha</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>33120</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>32424</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44377</v>
-[...3 lines deleted...]
-      </c>
+        <v>42792</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034582368 — PULIYA NIRMAN SHAMSHAN RASTE NALE PAR DHENDGDA</t>
+          <t>1739003022/RC/22012034377957 — CC RAOD NIRMAN KARY DHENGDA PULIYA SE VIBHAGIY SANSTHAO KI AUR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>601791.32</v>
+        <v>952000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>529854</v>
+        <v>325522</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44506</v>
+        <v>43205</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>45111</v>
+        <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034582369 — PULIYA NIRMAN PANCHAYAT BHAVAN RASTE ME NALE PAR</t>
+          <t>1739003022/RC/22012034377958 — MORE DUNGRI PAR PULIYA /RAPTA NIRMAN KARY UTRI BHAG GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>601791.32</v>
+        <v>220878</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>388441</v>
+        <v>220848</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44499</v>
+        <v>43110</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>44912</v>
+        <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034582370 — PULIYA NIRMAN CHATRAVAS KE PASS NALE PAR</t>
+          <t>1739003022/RC/22012034440665 — CC ROAD</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44392</v>
+        <v>43491</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034582371 — PULIYA NIRMAN ROOPSINGH GHAR NALE PAR</t>
+          <t>1739003022/RC/22012034526692 — Sudur sadak politecnik collage ke pichhe se hajareswar school ki or dhengda</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>329025.1</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44392</v>
+        <v>43960</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034597041 — CC ROAD sah naali nirman rathor ki dukan se banti aadi ke ghar ki aur</t>
+          <t>1739003022/RC/22012034575932 — CC ROAD NIRMAN KARY MAIN ROAD SE PANCHAYAT BHAWAN KI AUR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>40800</v>
+        <v>33120</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>37056</v>
+        <v>32424</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44534</v>
+        <v>44377</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44545</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034635084 — rapta/puliya nirman kary mahaveer gurjar ke ghar ke pass nale par</t>
+          <t>1739003022/RC/22012034582368 — PULIYA NIRMAN SHAMSHAN RASTE NALE PAR DHENDGDA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>601791.32</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>529854</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>44506</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>45111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034642379 — RAPTA/PULIYA NIRMAN VAN CHETRA MAHUA NALE PAR  BEAT DHENGDA</t>
+          <t>1739003022/RC/22012034582369 — PULIYA NIRMAN PANCHAYAT BHAVAN RASTE ME NALE PAR</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>1489745.79</v>
+        <v>601791.32</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>1164924</v>
+        <v>388441</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45106</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>44499</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034643709 — Navin c c rod sah nali nirman kary anganwadi bhavan se ramesh gurjar ke ghar ki or</t>
+          <t>1739003022/RC/22012034582370 — PULIYA NIRMAN CHATRAVAS KE PASS NALE PAR</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>91494</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45106</v>
+        <v>44392</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034650264 — rapta/piliya nirman jhire ke nale par hanuman mandir ke pass</t>
+          <t>1739003022/RC/22012034582371 — PULIYA NIRMAN ROOPSINGH GHAR NALE PAR</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>0</v>
+        <v>329025.1</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45154</v>
+        <v>44392</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034650265 — rapta /puliya nirman mumia baba ki nadi</t>
+          <t>1739003022/RC/22012034597041 — CC ROAD sah naali nirman rathor ki dukan se banti aadi ke ghar ki aur</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>0</v>
+        <v>40800</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>37056</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>44545</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034650266 — rapta/puliya nirman kary jiri ka nala gosala ke pass</t>
+          <t>1739003022/RC/22012034635084 — rapta/puliya nirman kary mahaveer gurjar ke ghar ke pass nale par</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45154</v>
+        <v>45030</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/22012034669250 — C C Road nirman Ramesh ke ghar se vijay gurjar ke ghar ki or dhengda</t>
+          <t>1739003022/RC/22012034642379 — RAPTA/PULIYA NIRMAN VAN CHETRA MAHUA NALE PAR  BEAT DHENGDA</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>192000</v>
+        <v>1489745.79</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>1164924</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45153</v>
+        <v>45106</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/3006 — पंचायत-ढेंगदा कार्य-पत्‍थर खरंजा निर्माण कालोनी सहराने से भवरीका सहराना3006</t>
+          <t>1739003022/RC/22012034643709 — Navin c c rod sah nali nirman kary anganwadi bhavan se ramesh gurjar ke ghar ki or</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>300000</v>
+        <v>93000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>134984</v>
+        <v>91494</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39512</v>
+        <v>45106</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/  332 — कार्य का नाम - पत्‍थर का खंरजा निर्माण आश्रम रोड से प्रेमपुरा वस्‍ती तक ग्राम पंचायत ढेगदा 332</t>
+          <t>1739003022/RC/22012034650264 — rapta/piliya nirman jhire ke nale par hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>1100000</v>
+        <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>72430</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39418</v>
+        <v>45154</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/4018 — ि‍ पंचायत - ढेंगदा कार्य - आश्रम से आदिवासी बस्‍ती तक रोड निर्माण4018</t>
+          <t>1739003022/RC/22012034650265 — rapta /puliya nirman mumia baba ki nadi</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>33600</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39579</v>
+        <v>45154</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RC/4527 — रपटा ि‍नर्माण /ढेंगदा 4527</t>
+          <t>1739003022/RC/22012034650266 — rapta/puliya nirman kary jiri ka nala gosala ke pass</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>2400000</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39041</v>
+        <v>45154</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034194586 — NBA KADU / VISHAN DHENGDA</t>
+          <t>1739003022/RC/22012034669250 — C C Road nirman Ramesh ke ghar se vijay gurjar ke ghar ki or dhengda</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>4400</v>
+        <v>192000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>4217</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41654</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034194660 — MBS- NBA PEERU / VISHAN PAN.  DENGDA</t>
+          <t>1739003022/RC/3006 — पंचायत-ढेंगदा कार्य-पत्‍थर खरंजा निर्माण कालोनी सहराने से भवरीका सहराना3006</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>4400</v>
+        <v>300000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>4308</v>
+        <v>134984</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41654</v>
-[...3 lines deleted...]
-      </c>
+        <v>39512</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034415180 — SOCHALAY NIRMAN KARY PRAKASH GURJAR GRAM DENGDA</t>
+          <t>1739003022/RC/  332 — कार्य का नाम - पत्‍थर का खंरजा निर्माण आश्रम रोड से प्रेमपुरा वस्‍ती तक ग्राम पंचायत ढेगदा 332</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>12000</v>
+        <v>1100000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>11976</v>
+        <v>72430</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43285</v>
-[...3 lines deleted...]
-      </c>
+        <v>39418</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034415186 — SOCHALAY NIRMAN KARY LAKHAN S/0 SHANKAR GURJAR GRAM DENGADA</t>
+          <t>1739003022/RC/4018 — ि‍ पंचायत - ढेंगदा कार्य - आश्रम से आदिवासी बस्‍ती तक रोड निर्माण4018</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>12000</v>
+        <v>400000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>11662</v>
+        <v>33600</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43285</v>
-[...3 lines deleted...]
-      </c>
+        <v>39579</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416096 — SHOCHALAY NIRMAN KARY  RAMAVATAR S/O KADDU GRAM DHENGDA</t>
+          <t>1739003022/RC/4527 — रपटा ि‍नर्माण /ढेंगदा 4527</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>12000</v>
+        <v>2400000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>11836</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43362</v>
-[...3 lines deleted...]
-      </c>
+        <v>39041</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416098 — SHOCHALAY NIRMAN KARY RAJESH S/O CHHOTELAL RATHORE</t>
+          <t>1739003022/RS/22012034194586 — NBA KADU / VISHAN DHENGDA</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>11716</v>
+        <v>4217</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43378</v>
+        <v>41654</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>43943</v>
+        <v>41978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416099 — SHOCHALAY NIRMAN KARY RAMSWROOP MALI GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034194660 — MBS- NBA PEERU / VISHAN PAN.  DENGDA</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43273</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>41654</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>41978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416103 — SHOCHALAY NIRMAN KARY  RAMESH S/O KALLA GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034415180 — SOCHALAY NIRMAN KARY PRAKASH GURJAR GRAM DENGDA</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>11836</v>
+        <v>11976</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>43285</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416104 — SHOCHALAY NIRMAN KARY  RAMNARAYAN S/O BADRI GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034415186 — SOCHALAY NIRMAN KARY LAKHAN S/0 SHANKAR GURJAR GRAM DENGADA</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>11924</v>
+        <v>11662</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>43285</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416105 — SHOCHALAY NIRMAN KARY LOKESH S/O RAMCHARAN GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416096 — SHOCHALAY NIRMAN KARY  RAMAVATAR S/O KADDU GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>11876</v>
+        <v>11836</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43344</v>
+        <v>43362</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>43943</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416106 — SHOCHALAY NIRMAN KARY  LOKENDRA S/O GAJENDRA GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416098 — SHOCHALAY NIRMAN KARY RAJESH S/O CHHOTELAL RATHORE</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>11716</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>43943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416107 — SHOCHALAY NIRMAN KARY  RAMKUMAR S/O FORAYA GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416099 — SHOCHALAY NIRMAN KARY RAMSWROOP MALI GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43010</v>
+        <v>43273</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416108 — SHOCHALAY NIRMAN KARY  RAMAVATAR S/O PRAHALAD GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416103 — SHOCHALAY NIRMAN KARY  RAMESH S/O KALLA GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>11976</v>
+        <v>11836</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43344</v>
+        <v>43285</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034416109 — SHOCHALAY NIRMAN KARY SHERU S/O BEERABAL GRAM DHENGA</t>
+          <t>1739003022/RS/22012034416104 — SHOCHALAY NIRMAN KARY  RAMNARAYAN S/O BADRI GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>11692</v>
+        <v>11924</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>43285</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034428023 — SOCHALAY NIRMAN KARY HOTAM GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416105 — SHOCHALAY NIRMAN KARY LOKESH S/O RAMCHARAN GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11716</v>
+        <v>11876</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43378</v>
+        <v>43344</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43771</v>
+        <v>43943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429853 — SOCHALAY NIRMAN KARY KEDAR S/O NARAYAN MALIGRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416106 — SHOCHALAY NIRMAN KARY  LOKENDRA S/O GAJENDRA GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>11880</v>
+        <v>11716</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43755</v>
+        <v>43943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429854 — SOCHALAY NIRMAN KARY SATYNARAYAN S/O DEVISHANKAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416107 — SHOCHALAY NIRMAN KARY  RAMKUMAR S/O FORAYA GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>11880</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429855 — SOCHALAY NIRMAN KARY GIRRAJ S/O BADRILAL PRAJAPATI GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416108 — SHOCHALAY NIRMAN KARY  RAMAVATAR S/O PRAHALAD GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11716</v>
+        <v>11976</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43378</v>
+        <v>43344</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43771</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429856 — SOCHALAY NIRMAN KARY RAGHUVEER S/O BAJARANGA PRAJAPATI GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034416109 — SHOCHALAY NIRMAN KARY SHERU S/O BEERABAL GRAM DHENGA</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>11704</v>
+        <v>11692</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43378</v>
+        <v>43285</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43936</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429857 — SOCHALAY NIRMAN KARY HARIOM S/O MORPAL GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034428023 — SOCHALAY NIRMAN KARY HOTAM GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>11716</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K704" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>43771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429858 — SOCHALAY NIRMAN KARY RAMCHARAN S/O GOVARDHAN GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429853 — SOCHALAY NIRMAN KARY KEDAR S/O NARAYAN MALIGRAM DHENGDA</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>11880</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>43755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429859 — SOCHALAY NIRMAN KARY JUGRAJ S/O MORPAL GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429854 — SOCHALAY NIRMAN KARY SATYNARAYAN S/O DEVISHANKAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>11728</v>
+        <v>11880</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43380</v>
+        <v>43378</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>43963</v>
+        <v>43755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429860 — SOCHALAY NIRMAN KARY RAMESH S/O KISHANLAL ADIVASI GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429855 — SOCHALAY NIRMAN KARY GIRRAJ S/O BADRILAL PRAJAPATI GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>11716</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>43771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429861 — SOCHALAY NIRMAN KARY MAHAVEER S/O RAMPRASAD GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429856 — SOCHALAY NIRMAN KARY RAGHUVEER S/O BAJARANGA PRAJAPATI GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>11880</v>
+        <v>11704</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43755</v>
+        <v>43936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429862 — SOCHALAY NIRMAN KARY BABU S/O SHAMBHU GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429857 — SOCHALAY NIRMAN KARY HARIOM S/O MORPAL GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>11704</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43380</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429863 — SOCHALAY NIRMAN KARY KALLI BAI W/O ROSHAN GURJAR GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429858 — SOCHALAY NIRMAN KARY RAMCHARAN S/O GOVARDHAN GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>11692</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034429864 — SOCHALAY NIRMAN KARY KAILASH S/O HARIKISHAN GURJAR  GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034429859 — SOCHALAY NIRMAN KARY JUGRAJ S/O MORPAL GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11880</v>
+        <v>11728</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>43380</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034431355 — शौचालय निर्माण कार्य प्रीतम पुत्र प्रेमराज ग्राम पंचायत ढेगदा</t>
+          <t>1739003022/RS/22012034429860 — SOCHALAY NIRMAN KARY RAMESH S/O KISHANLAL ADIVASI GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>11716</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43332</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>43771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034439684 — शोचालय निर्माण कार्य महावीर पुत्र प्रहलाद गुर्जर ग्राम ढेगदा</t>
+          <t>1739003022/RS/22012034429861 — SOCHALAY NIRMAN KARY MAHAVEER S/O RAMPRASAD GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>11880</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>43755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034500888 — Bhu Nadep kary goshala road 01</t>
+          <t>1739003022/RS/22012034429862 — SOCHALAY NIRMAN KARY BABU S/O SHAMBHU GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>12480.05</v>
+        <v>12000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>11255</v>
+        <v>11704</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44328</v>
+        <v>43380</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>45120</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034500889 — Bhu Nadep kary goshala road 02</t>
+          <t>1739003022/RS/22012034429863 — SOCHALAY NIRMAN KARY KALLI BAI W/O ROSHAN GURJAR GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>12480.05</v>
+        <v>12000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>11255</v>
+        <v>11692</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44328</v>
+        <v>43378</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>45120</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034500890 — Bhu Nadep kary goshala road 03</t>
+          <t>1739003022/RS/22012034429864 — SOCHALAY NIRMAN KARY KAILASH S/O HARIKISHAN GURJAR  GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>12480.05</v>
+        <v>12000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>11255</v>
+        <v>11880</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44328</v>
+        <v>43380</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>44912</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034532333 — SWM WASTE SEGREGATION SHED NIRMAN KARYA GRAM DHENGDA</t>
+          <t>1739003022/RS/22012034431355 — शौचालय निर्माण कार्य प्रीतम पुत्र प्रेमराज ग्राम पंचायत ढेगदा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44300</v>
+        <v>43332</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034632427 — Nali nirman kary shreeram adiwasi keghar se mahavir gurjar ke ghar ki or denghdha</t>
+          <t>1739003022/RS/22012034439684 — शोचालय निर्माण कार्य महावीर पुत्र प्रहलाद गुर्जर ग्राम ढेगदा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44471</v>
+        <v>43204</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034633981 — Kachra sanghren kendr deghdha</t>
+          <t>1739003022/RS/22012034500888 — Bhu Nadep kary goshala road 01</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>12480.05</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>11255</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>44328</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>45120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012034654383 — Samudayik Swachta Parisar Nirman dhegdha</t>
+          <t>1739003022/RS/22012034500889 — Bhu Nadep kary goshala road 02</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>44000</v>
+        <v>12480.05</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>38964</v>
+        <v>11255</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44713</v>
+        <v>44328</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>45944</v>
+        <v>45120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1739003022/RS/22012035126097 — Storm Drainage Water Nirman Kary Shambhunath Ke Ghar Se Bhola Adiwasi Ke Ghar ki or</t>
+          <t>1739003022/RS/22012034500890 — Bhu Nadep kary goshala road 03</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>12480.05</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>11255</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>44328</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1739003022/SK/2662 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DHENGDA</t>
+          <t>1739003022/RS/22012034532333 — SWM WASTE SEGREGATION SHED NIRMAN KARYA GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>1285438</v>
+        <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>986387</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/   119 — कार्य का नाम - नवीन तालाब निर्माण ढेंगदा आश्रम के पास ग्राम पंचायत ढेंगदा 119</t>
+          <t>1739003022/RS/22012034632427 — Nali nirman kary shreeram adiwasi keghar se mahavir gurjar ke ghar ki or denghdha</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>29750000</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>39077</v>
+        <v>44471</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/12393 — कार्य का नाम गोशाला   रपटा निर्माण ढेंगादा</t>
+          <t>1739003022/RS/22012034633981 — Kachra sanghren kendr deghdha</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>638000</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>82380</v>
+        <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39654</v>
+        <v>44423</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/14064 — BORI BANDHAN NATHNA  BALAJI KE PICHE AMRAL NADI PAR DEGDA</t>
+          <t>1739003022/RS/22012034654383 — Samudayik Swachta Parisar Nirman dhegdha</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>1440000</v>
+        <v>44000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>9758</v>
+        <v>38964</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>40913</v>
+        <v>44713</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>41358</v>
+        <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/15 — ढेगदा - नवीन तालाव निर्माण गौशाला के पास 15</t>
+          <t>1739003022/RS/22012035126097 — Storm Drainage Water Nirman Kary Shambhunath Ke Ghar Se Bhola Adiwasi Ke Ghar ki or</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>39059</v>
+        <v>45318</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034294960 — NALI NIRMAN KARY BOUNDARY WALL KE BAGAL SE GRAM DHENGDA</t>
+          <t>1739003022/SK/2662 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DHENGDA</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>1480133</v>
+        <v>1285438</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>1173905</v>
+        <v>986387</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>42557</v>
+        <v>41703</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>42949</v>
+        <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447180 — LOOSE BOULDER STRUCTURE NIRMAN KARY PATHARKHADAN KE PASS PART-1</t>
+          <t>1739003022/WC/   119 — कार्य का नाम - नवीन तालाब निर्माण ढेंगदा आश्रम के पास ग्राम पंचायत ढेंगदा 119</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>21906</v>
+        <v>29750000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>20952</v>
+        <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>43749</v>
-[...3 lines deleted...]
-      </c>
+        <v>39077</v>
+      </c>
+      <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447189 — LOOSE BOULDER STRUCTURE NIRMAN KARY PATHARKHADAN KE PASS PART-2</t>
+          <t>1739003022/WC/12393 — कार्य का नाम गोशाला   रपटा निर्माण ढेंगादा</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>17627</v>
+        <v>638000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>17084</v>
+        <v>82380</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>43749</v>
-[...3 lines deleted...]
-      </c>
+        <v>39654</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447201 — LOOSE BOULDER STRUCTURE NIRMAN KARY HANUMAN JI KE MANDIR KE PASS PART-1</t>
+          <t>1739003022/WC/14064 — BORI BANDHAN NATHNA  BALAJI KE PICHE AMRAL NADI PAR DEGDA</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>21906</v>
+        <v>1440000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>21128</v>
+        <v>9758</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>43652</v>
+        <v>40913</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>43733</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447204 — LOOSE BOULDER STRUCTURE NIRMAN KARY HANUMAN JI KE MANDIR KE PASS PART-2</t>
+          <t>1739003022/WC/15 — ढेगदा - नवीन तालाव निर्माण गौशाला के पास 15</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>21906</v>
+        <v>400000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>21128</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>43652</v>
-[...3 lines deleted...]
-      </c>
+        <v>39059</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447222 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PART-1</t>
+          <t>1739003022/WC/22012034294960 — NALI NIRMAN KARY BOUNDARY WALL KE BAGAL SE GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>59221</v>
+        <v>1480133</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>57308</v>
+        <v>1173905</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>43652</v>
+        <v>42557</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>43777</v>
+        <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447228 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PAR -2</t>
+          <t>1739003022/WC/22012034447180 — LOOSE BOULDER STRUCTURE NIRMAN KARY PATHARKHADAN KE PASS PART-1</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>69190</v>
+        <v>21906</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>66693.59</v>
+        <v>20952</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>43652</v>
+        <v>43749</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43837</v>
+        <v>43756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034447266 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PART-3</t>
+          <t>1739003022/WC/22012034447189 — LOOSE BOULDER STRUCTURE NIRMAN KARY PATHARKHADAN KE PASS PART-2</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>61831</v>
+        <v>17627</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>60472.87</v>
+        <v>17084</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>43652</v>
+        <v>43749</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43816</v>
+        <v>43756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448533 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-A</t>
+          <t>1739003022/WC/22012034447201 — LOOSE BOULDER STRUCTURE NIRMAN KARY HANUMAN JI KE MANDIR KE PASS PART-1</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>25778</v>
+        <v>21906</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>21128</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>43733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448535 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-B</t>
+          <t>1739003022/WC/22012034447204 — LOOSE BOULDER STRUCTURE NIRMAN KARY HANUMAN JI KE MANDIR KE PASS PART-2</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>25778</v>
+        <v>21906</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>0</v>
+        <v>21128</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K736" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>43740</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448536 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-C</t>
+          <t>1739003022/WC/22012034447222 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PART-1</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>25778</v>
+        <v>59221</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>57308</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>43777</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448537 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-D</t>
+          <t>1739003022/WC/22012034447228 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PAR -2</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>25778</v>
+        <v>69190</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>66693.59</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>43837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448538 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-A</t>
+          <t>1739003022/WC/22012034447266 — LOOSE BOULDER STRUCTURE NIRMAN KARY JHIRI KA NALA PART-3</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>22168</v>
+        <v>61831</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>0</v>
+        <v>60472.87</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K739" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>43816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448539 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-B</t>
+          <t>1739003022/WC/22012034448533 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-A</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>22168</v>
+        <v>25778</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448545 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-C</t>
+          <t>1739003022/WC/22012034448535 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-B</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>22168</v>
+        <v>25778</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034448546 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-D</t>
+          <t>1739003022/WC/22012034448536 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-C</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>22168</v>
+        <v>25778</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468923 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE DHENGDA A</t>
+          <t>1739003022/WC/22012034448537 — LOOSE BOULDER STRUCTURE NIRMAN KARY 14 METER DADE KA NALA-D</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>46118.62</v>
+        <v>25778</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>39407</v>
+        <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44356</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468928 — LOOSE BOULDER NIRMAN KARY HANUMAN MANDIR KE NICHE B</t>
+          <t>1739003022/WC/22012034448538 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-A</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>46118.62</v>
+        <v>22168</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>40565</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44356</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468930 — LOOSE BOULDER NIRMAN KARY HANUMAN MANDIR KE NICHE C</t>
+          <t>1739003022/WC/22012034448539 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-B</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>48324.62</v>
+        <v>22168</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>40565</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44356</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468932 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE D</t>
+          <t>1739003022/WC/22012034448545 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-C</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>48324.62</v>
+        <v>22168</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>40565</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44342</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468934 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE E</t>
+          <t>1739003022/WC/22012034448546 — LOOSE BOULDER STRUCTURE NIRMAN KARY 12 METER PATAR KA NALA-D</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>48324.62</v>
+        <v>22168</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>38580</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>44370</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468936 — LOOSE BOULDER NIRMAN KARY GOSHALA KE PASS NALE PAR A</t>
+          <t>1739003022/WC/22012034468923 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE DHENGDA A</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>48324.62</v>
+        <v>46118.62</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>40565</v>
+        <v>39407</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44342</v>
+        <v>44356</v>
       </c>
       <c r="K748" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468938 — LOOSE BOULDER NIRMAN GOSHALA KE PASS NALE PAR B</t>
+          <t>1739003022/WC/22012034468928 — LOOSE BOULDER NIRMAN KARY HANUMAN MANDIR KE NICHE B</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>48324.62</v>
+        <v>46118.62</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>40565</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44342</v>
+        <v>44356</v>
       </c>
       <c r="K749" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034468939 — LOOSE BOULDER NIRMAN GOSHALA KE PASS NALE PAR C</t>
+          <t>1739003022/WC/22012034468930 — LOOSE BOULDER NIRMAN KARY HANUMAN MANDIR KE NICHE C</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>48324.62</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>40565</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44342</v>
+        <v>44356</v>
       </c>
       <c r="K750" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481730 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE</t>
+          <t>1739003022/WC/22012034468932 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE D</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>1019227.52</v>
+        <v>48324.62</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>0</v>
+        <v>40565</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43641</v>
-[...1 lines deleted...]
-      <c r="K751" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481732 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE PART-2</t>
+          <t>1739003022/WC/22012034468934 — LOOSE BOULDER NIRMAN HANUMAN MANDIR KE NICHE E</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>48324.62</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>38580</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>44370</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481733 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE PART-3</t>
+          <t>1739003022/WC/22012034468936 — LOOSE BOULDER NIRMAN KARY GOSHALA KE PASS NALE PAR A</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>0</v>
+        <v>48324.62</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>0</v>
+        <v>40565</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K753" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K753" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481734 — RFR CHECK DAM NIRMAN JHIRI KA NALA GOSHALA KE PICHE PART-1</t>
+          <t>1739003022/WC/22012034468938 — LOOSE BOULDER NIRMAN GOSHALA KE PASS NALE PAR B</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>0</v>
+        <v>48324.62</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>40565</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>43641</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481736 — CHECK DAM NIRMAN KARY JHIRI KA NALA GOSHALA KE PICHE PART-2</t>
+          <t>1739003022/WC/22012034468939 — LOOSE BOULDER NIRMAN GOSHALA KE PASS NALE PAR C</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>0</v>
+        <v>48324.62</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>40565</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43641</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034481737 — CHECK DAM NIRMAN JHIRI KA NALA GO SHALA KE PICHE PART-3</t>
+          <t>1739003022/WC/22012034481730 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>0</v>
+        <v>1019227.52</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>43641</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524788 — GABION STRUCTURE NIRMAN JHIRI NAALE KE PAAS 1</t>
+          <t>1739003022/WC/22012034481732 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE PART-2</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>43856</v>
+        <v>43642</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524789 — GABION STRUCTURE NIRMAN JHIRI NAALE KE PAAS 2</t>
+          <t>1739003022/WC/22012034481733 — RFR CHECK DAM NIRMAN KARY JHIRI KA NALA HANUMAN MANDIR KE PICHE PART-3</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>43856</v>
+        <v>43642</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524790 — PERCOLATION PIT GAUSHALA ROAD 1</t>
+          <t>1739003022/WC/22012034481734 — RFR CHECK DAM NIRMAN JHIRI KA NALA GOSHALA KE PICHE PART-1</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>103778.76</v>
+        <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>101460</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43951</v>
-[...3 lines deleted...]
-      </c>
+        <v>43641</v>
+      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524791 — PERCOLATION PIT GAUSHALA ROAD 2</t>
+          <t>1739003022/WC/22012034481736 — CHECK DAM NIRMAN KARY JHIRI KA NALA GOSHALA KE PICHE PART-2</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>81930.6</v>
+        <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>78660</v>
+        <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>43951</v>
-[...3 lines deleted...]
-      </c>
+        <v>43641</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524792 — PERCOLATION PIT GAUSHALA ROAD 3</t>
+          <t>1739003022/WC/22012034481737 — CHECK DAM NIRMAN JHIRI KA NALA GO SHALA KE PICHE PART-3</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>73737.54</v>
+        <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>70680</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43951</v>
-[...3 lines deleted...]
-      </c>
+        <v>43641</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034524793 — PERCOLATION PIT GAUSHALA ROAD 4</t>
+          <t>1739003022/WC/22012034524788 — GABION STRUCTURE NIRMAN JHIRI NAALE KE PAAS 1</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>61447.95</v>
+        <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>60420</v>
+        <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43951</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034616704 — नाली निर्माण कार्य विजय गुर्जर के घर से हलू राठौर के घर तक ढेंगदा</t>
+          <t>1739003022/WC/22012034524789 — GABION STRUCTURE NIRMAN JHIRI NAALE KE PAAS 2</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>1138210</v>
+        <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>1130395</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44241</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034616710 — नाली निर्माण कार्य मोती आदिवासी के घर से महावीर गुर्जर के घर तक ढेंगदा</t>
+          <t>1739003022/WC/22012034524790 — PERCOLATION PIT GAUSHALA ROAD 1</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>1138210</v>
+        <v>103778.76</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>952924</v>
+        <v>101460</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44241</v>
+        <v>43951</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>45124</v>
+        <v>43965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034723965 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A1</t>
+          <t>1739003022/WC/22012034524791 — PERCOLATION PIT GAUSHALA ROAD 2</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>81930.6</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>78660</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44339</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>43951</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>43979</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034723977 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A2</t>
+          <t>1739003022/WC/22012034524792 — PERCOLATION PIT GAUSHALA ROAD 3</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>73737.54</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>70680</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44339</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>43951</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>44009</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034723980 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A3</t>
+          <t>1739003022/WC/22012034524793 — PERCOLATION PIT GAUSHALA ROAD 4</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>0</v>
+        <v>61447.95</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>60420</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44339</v>
-[...1 lines deleted...]
-      <c r="K767" s="3"/>
+        <v>43951</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>44064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724519 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A4</t>
+          <t>1739003022/WC/22012034616704 — नाली निर्माण कार्य विजय गुर्जर के घर से हलू राठौर के घर तक ढेंगदा</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>1138210</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>1130395</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44340</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>44241</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724520 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A5</t>
+          <t>1739003022/WC/22012034616710 — नाली निर्माण कार्य मोती आदिवासी के घर से महावीर गुर्जर के घर तक ढेंगदा</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>0</v>
+        <v>1138210</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>952924</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44340</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>44241</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>45124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724521 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A6</t>
+          <t>1739003022/WC/22012034723965 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A1</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44340</v>
+        <v>44339</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724522 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A7</t>
+          <t>1739003022/WC/22012034723977 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A2</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44340</v>
+        <v>44339</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724523 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A8</t>
+          <t>1739003022/WC/22012034723980 — C.T.R.  L.B.S. Nirman Karya Rosayari ki Naree Dhengda A3</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44340</v>
+        <v>44339</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034724524 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A8</t>
+          <t>1739003022/WC/22012034724519 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A4</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>44340</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730257 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A10</t>
+          <t>1739003022/WC/22012034724520 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A5</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>44340</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730258 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B1</t>
+          <t>1739003022/WC/22012034724521 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A6</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44342</v>
+        <v>44340</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730479 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B3</t>
+          <t>1739003022/WC/22012034724522 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A7</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44342</v>
+        <v>44340</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730486 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B2</t>
+          <t>1739003022/WC/22012034724523 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A8</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44342</v>
+        <v>44340</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730493 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B4</t>
+          <t>1739003022/WC/22012034724524 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A8</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44342</v>
+        <v>44340</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730498 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B5</t>
+          <t>1739003022/WC/22012034730257 — C.T.R. L.B.S. Nirman Kariya ki Nadee Dhendga A10</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>44342</v>
+        <v>44340</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034730500 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B5</t>
+          <t>1739003022/WC/22012034730258 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B1</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034759884 — C.T.R. Goviyan Nirman Work Katgorya Nadi Dhengda A-1</t>
+          <t>1739003022/WC/22012034730479 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B3</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>88064.19</v>
+        <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44348</v>
+        <v>44342</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034759887 — C.T.R. Goviyan Nirman Karya Katgorya Nadi Dhengda A-2</t>
+          <t>1739003022/WC/22012034730486 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B2</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>88064.19</v>
+        <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44348</v>
+        <v>44342</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034759890 — C.T.R. Goviyan Nirman Karya Jhiri ke Nale Par Dhengda A-1</t>
+          <t>1739003022/WC/22012034730493 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B4</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44348</v>
+        <v>44342</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760105 — C.T.R. Goviyan Nirman Karya Jhiri ke Nale Par Dhengda A-2</t>
+          <t>1739003022/WC/22012034730498 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B5</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44348</v>
+        <v>44342</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760108 — C.T.R. Goviyan Nirman Karya Rosayari Nadi Par Dhengda A-1</t>
+          <t>1739003022/WC/22012034730500 — C.T.R. L.B.S. Nirman Kariya Katgoriya ki Nadee Dhendga B5</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44348</v>
+        <v>44342</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760113 — C.T.R. Goviyan Nirman Karya Rosayari Nadi Par Dhengda A-2</t>
+          <t>1739003022/WC/22012034759884 — C.T.R. Goviyan Nirman Work Katgorya Nadi Dhengda A-1</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>0</v>
+        <v>88064.19</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760129 — C.T.R. Khokhta Gadda Nirman Karya Lakhan dukaan HendPump par Dhengda</t>
+          <t>1739003022/WC/22012034759887 — C.T.R. Goviyan Nirman Karya Katgorya Nadi Dhengda A-2</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>0</v>
+        <v>88064.19</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760133 — C.T.R. Khokhta Gadda Nirman Karya Pratap ke sahrane  HendPump par Dhengda</t>
+          <t>1739003022/WC/22012034759890 — C.T.R. Goviyan Nirman Karya Jhiri ke Nale Par Dhengda A-1</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>66920.6</v>
+        <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44340</v>
+        <v>44348</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760159 — C.T.R. Khokhta Gadda Nirman Karya Prempura Basti HendPump par Dhengda</t>
+          <t>1739003022/WC/22012034760105 — C.T.R. Goviyan Nirman Karya Jhiri ke Nale Par Dhengda A-2</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>48768.7</v>
+        <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760166 — C.T.R. Khokhta Gadda Nirman Karya Bich ka Sahrana HendPump par Dhengda</t>
+          <t>1739003022/WC/22012034760108 — C.T.R. Goviyan Nirman Karya Rosayari Nadi Par Dhengda A-1</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>47505.3</v>
+        <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760169 — C.T.R. Khokhta Gadda Nirman Karya Roshan Gurjar Ke Ghar ke pass HendPump par Dhengda</t>
+          <t>1739003022/WC/22012034760113 — C.T.R. Goviyan Nirman Karya Rosayari Nadi Par Dhengda A-2</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>39605.37</v>
+        <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760180 — C.T.R. Bhunade Nirman Pratap ka Sahrana Dhengda</t>
+          <t>1739003022/WC/22012034760129 — C.T.R. Khokhta Gadda Nirman Karya Lakhan dukaan HendPump par Dhengda</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>39436.19</v>
+        <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44350</v>
+        <v>44348</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760181 — C.T.R. Bhunade Nirman Karya Prempura Basti Dhengda</t>
+          <t>1739003022/WC/22012034760133 — C.T.R. Khokhta Gadda Nirman Karya Pratap ke sahrane  HendPump par Dhengda</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>0</v>
+        <v>66920.6</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>44350</v>
+        <v>44340</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760187 — C.T.R. Bhunade Nirman Karya Panchyat Bhawan ke Paas Dhengda</t>
+          <t>1739003022/WC/22012034760159 — C.T.R. Khokhta Gadda Nirman Karya Prempura Basti HendPump par Dhengda</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>39436.19</v>
+        <v>48768.7</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>32489</v>
+        <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44484</v>
-[...3 lines deleted...]
-      </c>
+        <v>44348</v>
+      </c>
+      <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760189 — C.T.R. Bhunade Nirman Karya Telipura Basti Dhengda</t>
+          <t>1739003022/WC/22012034760166 — C.T.R. Khokhta Gadda Nirman Karya Bich ka Sahrana HendPump par Dhengda</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>39436.19</v>
+        <v>47505.3</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>33454</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44484</v>
-[...3 lines deleted...]
-      </c>
+        <v>44348</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760191 — C.T.R. Bhunade Nirman Karya Gurjar Basti Dhengda A-1</t>
+          <t>1739003022/WC/22012034760169 — C.T.R. Khokhta Gadda Nirman Karya Roshan Gurjar Ke Ghar ke pass HendPump par Dhengda</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>36857.1</v>
+        <v>39605.37</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44352</v>
+        <v>44348</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034760192 — C.T.R. Bhunade Nirman Karya Gurjar Basti Dhengda A-2</t>
+          <t>1739003022/WC/22012034760180 — C.T.R. Bhunade Nirman Pratap ka Sahrana Dhengda</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>36857.1</v>
+        <v>39436.19</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>31605</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44677</v>
-[...3 lines deleted...]
-      </c>
+        <v>44350</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012034827326 — NALI NIRMAN KARY MAHAVEER GURJAR KE GHAR SE SHAMBHUNATH KE GHAR KI OR DHENGDA</t>
+          <t>1739003022/WC/22012034760181 — C.T.R. Bhunade Nirman Karya Prempura Basti Dhengda</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>178900</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>132012</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44470</v>
-[...3 lines deleted...]
-      </c>
+        <v>44350</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035056667 — NALI NIRMAN KARY SHAMBHUNATH KE GHAR SE MOTI ADIWASI KE GHAR TAK DHENGDA</t>
+          <t>1739003022/WC/22012034760187 — C.T.R. Bhunade Nirman Karya Panchyat Bhawan ke Paas Dhengda</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>0</v>
+        <v>39436.19</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>32489</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K799" s="3"/>
+        <v>44484</v>
+      </c>
+      <c r="K799" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035056672 — NALI NIRMAN KARY ROOPSINGH KE GHAR SE SHREERAM ADIWASI KE GHAR TAK</t>
+          <t>1739003022/WC/22012034760189 — C.T.R. Bhunade Nirman Karya Telipura Basti Dhengda</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>39436.19</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>33454</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>44484</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035060864 — NALA NIRMAN KARY LALCHAND GURJAR KE GHAR SE RAGHUVEER ADIWASI KE GHAR TAK DHENGDA</t>
+          <t>1739003022/WC/22012034760191 — C.T.R. Bhunade Nirman Karya Gurjar Basti Dhengda A-1</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>36857.1</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45030</v>
+        <v>44352</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035146054 — nali nirman kary vijay ki dukan se panchayat bhawan ki or dhengda</t>
+          <t>1739003022/WC/22012034760192 — C.T.R. Bhunade Nirman Karya Gurjar Basti Dhengda A-2</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>70000</v>
+        <v>36857.1</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>49946</v>
+        <v>31605</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>45294</v>
+        <v>44677</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>46141</v>
+        <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035258196 — percolation tank nirman samshan ke pass degda</t>
+          <t>1739003022/WC/22012034827326 — NALI NIRMAN KARY MAHAVEER GURJAR KE GHAR SE SHAMBHUNATH KE GHAR KI OR DHENGDA</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>0</v>
+        <v>178900</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>0</v>
+        <v>132012</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>45749</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>44470</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>44485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035258200 — percolation tank samshan ke pss gp degda</t>
+          <t>1739003022/WC/22012035056667 — NALI NIRMAN KARY SHAMBHUNATH KE GHAR SE MOTI ADIWASI KE GHAR TAK DHENGDA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45750</v>
+        <v>45017</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035258312 — percolation tank samshan ke pss gp degda</t>
+          <t>1739003022/WC/22012035056672 — NALI NIRMAN KARY ROOPSINGH KE GHAR SE SHREERAM ADIWASI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>195490.2</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45750</v>
+        <v>45017</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035321963 — तालिया निर्माण अजनोई के रस्ते पर</t>
+          <t>1739003022/WC/22012035060864 — NALA NIRMAN KARY LALCHAND GURJAR KE GHAR SE RAGHUVEER ADIWASI KE GHAR TAK DHENGDA</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45885</v>
+        <v>45030</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035321964 — तालिया निर्माण महुआ  नाले वाली</t>
+          <t>1739003022/WC/22012035146054 — nali nirman kary vijay ki dukan se panchayat bhawan ki or dhengda</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>0</v>
+        <v>49946</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45885</v>
-[...1 lines deleted...]
-      <c r="K807" s="3"/>
+        <v>45294</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035321965 — तालिया निर्माण महुआ नाले वाली 2</t>
+          <t>1739003022/WC/22012035258196 — percolation tank nirman samshan ke pass degda</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45885</v>
+        <v>45749</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035321966 — तालिया निर्माण वन पोकरा वाली</t>
+          <t>1739003022/WC/22012035258200 — percolation tank samshan ke pss gp degda</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45885</v>
+        <v>45750</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035324631 — taliya nirman ajnoi raste par gp dhegda</t>
+          <t>1739003022/WC/22012035258312 — percolation tank samshan ke pss gp degda</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>0</v>
+        <v>195490.2</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>45963</v>
+        <v>45750</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035324632 — taliya nirman mahua wale nale par gp dhegda</t>
+          <t>1739003022/WC/22012035321963 — तालिया निर्माण अजनोई के रस्ते पर</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45963</v>
+        <v>45885</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035324633 — taliya nirman mahua wale nale par 2 gp dhegda</t>
+          <t>1739003022/WC/22012035321964 — तालिया निर्माण महुआ  नाले वाली</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45963</v>
+        <v>45885</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/22012035324634 — taliya nirman van pokara gp dhengda</t>
+          <t>1739003022/WC/22012035321965 — तालिया निर्माण महुआ नाले वाली 2</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45932</v>
+        <v>45885</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993635084 — CATEL TANK FOR ANIMAL DRINKING WATER</t>
+          <t>1739003022/WC/22012035321966 — तालिया निर्माण वन पोकरा वाली</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>31015</v>
+        <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>6132</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41493</v>
-[...3 lines deleted...]
-      </c>
+        <v>45885</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993665229 — check dam nirman kary 111/3.50 gram dhengda</t>
+          <t>1739003022/WC/22012035324631 — taliya nirman ajnoi raste par gp dhegda</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>77299</v>
+        <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>74412</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>42396</v>
-[...3 lines deleted...]
-      </c>
+        <v>45963</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993665231 — check dam nirman kray110/5.25 gram dhengda</t>
+          <t>1739003022/WC/22012035324632 — taliya nirman mahua wale nale par gp dhegda</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>42285</v>
+        <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>40704</v>
+        <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>42389</v>
-[...3 lines deleted...]
-      </c>
+        <v>45963</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993665232 — check dam nirman kray109/6 gram dhengda</t>
+          <t>1739003022/WC/22012035324633 — taliya nirman mahua wale nale par 2 gp dhegda</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>39756</v>
+        <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>37047</v>
+        <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>42389</v>
-[...3 lines deleted...]
-      </c>
+        <v>45963</v>
+      </c>
+      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993665234 — check dam nirman kray 112/5 gram dhengda</t>
+          <t>1739003022/WC/22012035324634 — taliya nirman van pokara gp dhengda</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>22087</v>
+        <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>21942</v>
+        <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>42389</v>
-[...3 lines deleted...]
-      </c>
+        <v>45932</v>
+      </c>
+      <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993666079 — CHECK DAM NIRMAN KARY 111/8 LEFT SAIDE GRAM DHENGDA</t>
+          <t>1739003022/WC/9993635084 — CATEL TANK FOR ANIMAL DRINKING WATER</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>20615</v>
+        <v>31015</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>20511</v>
+        <v>6132</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>42403</v>
+        <v>41493</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>42520</v>
+        <v>42325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993666080 — CHECK DAM NIRMAN KARY BAVANDA NALE SE PHALE LEFT SAIDE ROAD GRAM DHENGDA</t>
+          <t>1739003022/WC/9993665229 — check dam nirman kary 111/3.50 gram dhengda</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>88346</v>
+        <v>77299</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>88058</v>
+        <v>74412</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>42417</v>
+        <v>42396</v>
       </c>
       <c r="K820" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1739003022/WC/9993666081 — CHECK DAM NIRMAN KARY 108/6 LEFT SAIDE GRAM DHENGDA</t>
+          <t>1739003022/WC/9993665231 — check dam nirman kray110/5.25 gram dhengda</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>66260</v>
+        <v>42285</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>66144</v>
+        <v>40704</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>42410</v>
+        <v>42389</v>
       </c>
       <c r="K821" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/147 — बिगडे वनो का सुधार कक्ष क्रमांक 179 सामान्‍य वनमण्‍डल श्‍योपुर</t>
+          <t>1739003022/WC/9993665232 — check dam nirman kray109/6 gram dhengda</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>183000</v>
+        <v>39756</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>0</v>
+        <v>37047</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>39926</v>
-[...1 lines deleted...]
-      <c r="K822" s="3"/>
+        <v>42389</v>
+      </c>
+      <c r="K822" s="3" t="n">
+        <v>42520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/159 — ADH GOSALA KE PASS DHENGDA BLOCK-1</t>
+          <t>1739003022/WC/9993665234 — check dam nirman kray 112/5 gram dhengda</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>485000</v>
+        <v>22087</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>363444</v>
+        <v>21942</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>40231</v>
+        <v>42389</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>41848</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/160 — ADH GOSALA KE PASS DHENGDA BLOCK-2</t>
+          <t>1739003022/WC/9993666079 — CHECK DAM NIRMAN KARY 111/8 LEFT SAIDE GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>485000</v>
+        <v>20615</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>338143</v>
+        <v>20511</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>40238</v>
+        <v>42403</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>41848</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/197 — ADH PRE MATRIC SC BOYS HOSTEL  PART- SOUTH</t>
+          <t>1739003022/WC/9993666080 — CHECK DAM NIRMAN KARY BAVANDA NALE SE PHALE LEFT SAIDE ROAD GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>362000</v>
+        <v>88346</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>193141</v>
+        <v>88058</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40350</v>
+        <v>42417</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>41848</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/206 — ADH PRE MATRIC SC BOYS HOSTEL PART NORTH</t>
+          <t>1739003022/WC/9993666081 — CHECK DAM NIRMAN KARY 108/6 LEFT SAIDE GRAM DHENGDA</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>362000</v>
+        <v>66260</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>188528</v>
+        <v>66144</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>40417</v>
+        <v>42410</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>41848</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/207 — ADH PRE MATRIC SC BOYS HOSTEL PART- EAST</t>
+          <t>1739003/DP/147 — बिगडे वनो का सुधार कक्ष क्रमांक 179 सामान्‍य वनमण्‍डल श्‍योपुर</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>362000</v>
+        <v>183000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>198525</v>
+        <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40418</v>
-[...3 lines deleted...]
-      </c>
+        <v>39926</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1739003/DP/3 — PODHA ROPAN HARIYALI DHANDA BLOCK 2 SHALA BHABAN KE SAMENA</t>
+          <t>1739003/DP/159 — ADH GOSALA KE PASS DHENGDA BLOCK-1</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>0</v>
+        <v>485000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>141803</v>
+        <v>363444</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>40021</v>
+        <v>40231</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>41848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>SHEOPUR / KARAHAL</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C829" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D829" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E829" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F829" s="1" t="inlineStr">
+        <is>
+          <t>1739003/DP/160 — ADH GOSALA KE PASS DHENGDA BLOCK-2</t>
+        </is>
+      </c>
+      <c r="G829" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H829" s="2" t="n">
+        <v>485000</v>
+      </c>
+      <c r="I829" s="2" t="n">
+        <v>338143</v>
+      </c>
+      <c r="J829" s="3" t="n">
+        <v>40238</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>41848</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>SHEOPUR / KARAHAL</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C830" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D830" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E830" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F830" s="1" t="inlineStr">
+        <is>
+          <t>1739003/DP/197 — ADH PRE MATRIC SC BOYS HOSTEL  PART- SOUTH</t>
+        </is>
+      </c>
+      <c r="G830" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H830" s="2" t="n">
+        <v>362000</v>
+      </c>
+      <c r="I830" s="2" t="n">
+        <v>193141</v>
+      </c>
+      <c r="J830" s="3" t="n">
+        <v>40350</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>41848</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>SHEOPUR / KARAHAL</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C831" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D831" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E831" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F831" s="1" t="inlineStr">
+        <is>
+          <t>1739003/DP/206 — ADH PRE MATRIC SC BOYS HOSTEL PART NORTH</t>
+        </is>
+      </c>
+      <c r="G831" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H831" s="2" t="n">
+        <v>362000</v>
+      </c>
+      <c r="I831" s="2" t="n">
+        <v>188528</v>
+      </c>
+      <c r="J831" s="3" t="n">
+        <v>40417</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>41848</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>SHEOPUR / KARAHAL</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C832" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D832" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E832" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F832" s="1" t="inlineStr">
+        <is>
+          <t>1739003/DP/207 — ADH PRE MATRIC SC BOYS HOSTEL PART- EAST</t>
+        </is>
+      </c>
+      <c r="G832" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H832" s="2" t="n">
+        <v>362000</v>
+      </c>
+      <c r="I832" s="2" t="n">
+        <v>198525</v>
+      </c>
+      <c r="J832" s="3" t="n">
+        <v>40418</v>
+      </c>
+      <c r="K832" s="3" t="n">
+        <v>41848</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>SHEOPUR / KARAHAL</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C833" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D833" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E833" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F833" s="1" t="inlineStr">
+        <is>
+          <t>1739003/DP/3 — PODHA ROPAN HARIYALI DHANDA BLOCK 2 SHALA BHABAN KE SAMENA</t>
+        </is>
+      </c>
+      <c r="G833" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H833" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I833" s="2" t="n">
+        <v>141803</v>
+      </c>
+      <c r="J833" s="3" t="n">
+        <v>40021</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>41848</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>SHEOPUR / KARAHAL</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
           <t>2006-2007</t>
         </is>
       </c>
-      <c r="C829" s="1" t="inlineStr">
+      <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D829" s="1" t="inlineStr">
+      <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E829" s="1" t="inlineStr">
+      <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F829" s="1" t="inlineStr">
+      <c r="F834" s="1" t="inlineStr">
         <is>
           <t>1739003/RC/4526 — रपटा ि‍नर्माण /ढेंगदा hemant24526</t>
         </is>
       </c>
-      <c r="G829" s="1" t="inlineStr">
+      <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H829" s="2" t="n">
+      <c r="H834" s="2" t="n">
         <v>2400000</v>
       </c>
-      <c r="I829" s="2" t="n">
+      <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J829" s="3" t="n">
+      <c r="J834" s="3" t="n">
         <v>39041</v>
       </c>
-      <c r="K829" s="3"/>
+      <c r="K834" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>