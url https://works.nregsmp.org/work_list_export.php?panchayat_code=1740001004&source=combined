--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K678"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:35:05</t>
+          <t>Exported on: 2026-10-23 23:00:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4598,192 +4598,192 @@
       <c r="J100" s="3" t="n">
         <v>44914</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>45057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035236208 — KHET TALAB NIRMAN KARYA PURUSHOTTAM LONI PODIYA</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>223374.11</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>96538.14</v>
+        <v>109138.14</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035236221 — KHET TALAB NIRMAN KARYA KALURAM LONI PODIYA</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>223374.11</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>70629.12</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035236223 — KHET TALAB NIRMAN KARYA RAJKUMAR / CHHORA LONI PODIYA</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>223374.11</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035391175 — khet talab nirman karya siyaram loni podiya</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>198725.68</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>58779.4</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45778</v>
@@ -4835,51 +4835,51 @@
       <c r="J105" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035391308 — khet talab nirman karya jaggu loni</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>115848.96</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45778</v>
@@ -5186,51 +5186,51 @@
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/22012035651426 — EK BAGIYA MAA KE NAM RAMMI BAI REWATI/RAJKUMAR SHUKLA PODIYA</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>170494.65</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>3654</v>
+        <v>10414</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -14752,51 +14752,51 @@
       <c r="J308" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>45432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/4347770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123884017</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>19266</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>44928</v>
@@ -15532,73 +15532,73 @@
       <c r="J324" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/4824910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123885942</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>20880</v>
+        <v>24534</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15726,73 +15726,73 @@
       <c r="J328" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/4854831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123840956</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>20880</v>
+        <v>24534</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15871,98 +15871,98 @@
       <c r="J331" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/4993796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113696005</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/5009361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120880349</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45681</v>
@@ -16210,51 +16210,51 @@
       <c r="J338" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/52398 — Construction of IAY House -IAY REG. NO. MP-40-001-004-001/14</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>42348</v>
@@ -16404,51 +16404,51 @@
       <c r="J342" s="3" t="n">
         <v>42482</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/52402 — Construction of IAY House -IAY REG. NO. MP-40-001-004-001/2820</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>42348</v>
@@ -16500,51 +16500,51 @@
       <c r="J344" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/64344 — Construction of IAY House -IAY REG. NO. MP-40-001-004-001/23</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42366</v>
@@ -17331,51 +17331,51 @@
       <c r="J361" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1740001004/IF/IAY/767252 — Construction of IAY House -IAY REG. NO. MP3293241</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42816</v>
@@ -30248,51 +30248,51 @@
       <c r="J628" s="3" t="n">
         <v>45073</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>45370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1740001004/RS/22012035125891 — NALI NIRMAN KARYA - SHUBHASH SHUKLA  KE GHAR SE GEETA PRASAD SHUKLA KE GHAR TAK PODIYA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>139000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>78997</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45749</v>
@@ -31715,145 +31715,145 @@
       <c r="J659" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>45370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1740001004/WC/22012035212643 — JAL GANGA SAMVARDHAN TALAB VISTARIKARAN KARYA BADA TALAB PODIYA</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>232000</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>163570</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1740001004/WC/22012035212651 — JAL GANGA SAMVARDHAN TALAB VISTARIKARAN KARYA SARAG TALAB PODIYA</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>233000</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>60360</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>UMARIA / MANPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1740001004/WC/22012035307491 — Chekdam nirman karya budhidai talab ke pas podiya</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>226000</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45761</v>