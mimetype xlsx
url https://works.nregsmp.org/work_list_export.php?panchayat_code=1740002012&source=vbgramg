--- v0 (2026-08-13)
+++ v1 (2026-10-07)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K45"/>
+  <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-13 03:51:01</t>
+          <t>Exported on: 2026-10-07 20:47:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Anganwadi Building / Repair and Maintenance of Anganwadi Building for Community</t>
+          <t>Repair &amp; Maint of Anganwadi Building / Repair &amp; Maintenance of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1740002012/AV/22012034567456 — Mejar Repairing Of M.S.Bilding Khairbhar AR 2</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1740002012/AV/22012034567474 — Mejar Repairing Of M.S. Khairbhar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>196000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1740002012/AV/22012034567478 — Mejar Repairing Of P.S. Hardua</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1740002012/AV/22012034567480 — Anganwadi Bhavan Repaier Karya Hardua</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>48000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1740002012/AV/22012034567481 — Anganwadi Bhavan Repaier Karya Khairbhar</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>48000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035362236 — खेत तालाब निर्माण कार्य अजमेर/शम्भु बैगा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>399520.91</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45769</v>
@@ -837,1065 +837,1114 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540207 — JGSA2025 RECHARGE STRUCHTER Pandu singh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540238 — JGSA2025 RECHARGE STRUCHTER Gopi singh</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540258 — JGSA2025 RECHARGE STRUCHTER Dilbahar singh</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540276 — JGSA2025 RECHARGE STRUCHTER Surendra singh</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540298 — JGSA2025 RECHARGE STRUCHTER Vishambhar baiga</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540316 — JGSA2025 RECHARGE STRUCHTER Jaymangal singh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/22012035540336 — JGSA2025 RECHARGE STRUCHTER Dilraj singh</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/9993728038 — HITESI KAPILDHARA /KHET TALAAB NIRMAN DEENA /MANTA KOL</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/4265110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116745883</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/4859741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100460356</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/4868013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131605441</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/5458337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116125173</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/5458341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116126610</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45919</v>
       </c>
-      <c r="K36" s="3"/>
+      <c r="K36" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/5628299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116124936</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/5695743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152094864</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1740002012/IF/IAY/5783252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152095804</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1740002012/RC/22012034377403 — सी सी रोड नि‍माण कार्य बधवाटोला मुख्‍य मार्ग से चैन ि‍संह के घर तक</t>
+          <t>1740002012/IF/IAY/6302919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131605364</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>85000</v>
+        <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>44269</v>
+        <v>45820</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1740002012/RC/22012034646477 — सी.सी. रोड निर्माण लोटन सिंह के घर से लाल सिंह के घर तक हरदुआ</t>
+          <t>1740002012/RC/22012034377403 — सी सी रोड नि‍माण कार्य बधवाटोला मुख्‍य मार्ग से चैन ि‍संह के घर तक</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>54000</v>
+        <v>85000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45204</v>
+        <v>44269</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1740002012/RC/22012034681565 — सी सी रोड निर्माण कार्य सूर्य भान सिंह के घर से जगदीश बारी के घर तक ग्राम हरदुआ ग्राम पंचायत बरहटा</t>
+          <t>1740002012/RC/22012034646477 — सी.सी. रोड निर्माण लोटन सिंह के घर से लाल सिंह के घर तक हरदुआ</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>69000</v>
+        <v>54000</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>25740</v>
+        <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45363</v>
+        <v>45204</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1740002012/RC/22012034683542 — C C ROD NIRMAD KARY RAKESH KOL KE GHAR SE RAM VISHAL KE GHAR TAK HARDUA</t>
+          <t>1740002012/RC/22012034681565 — सी सी रोड निर्माण कार्य सूर्य भान सिंह के घर से जगदीश बारी के घर तक ग्राम हरदुआ ग्राम पंचायत बरहटा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>54000</v>
+        <v>69000</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>50660</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45367</v>
+        <v>45363</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1740002012/WC/22012034868989 — तालाब विस्तारीकरण कार्य रामशरण केवट के घर के पीछे बरहटा</t>
+          <t>1740002012/RC/22012034683542 — C C ROD NIRMAD KARY RAKESH KOL KE GHAR SE RAM VISHAL KE GHAR TAK HARDUA</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>525550.91</v>
+        <v>54000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>44607</v>
+        <v>45367</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>UMARIA / KARKELI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1740002012/WC/22012034868989 — तालाब विस्तारीकरण कार्य रामशरण केवट के घर के पीछे बरहटा</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>525550.91</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>44607</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>UMARIA / KARKELI</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair &amp; Maintenance of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1740002012/WC/22012034944201 — पूरनहा हार तालाब विस्तारीकरण बरहटा</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H45" s="2" t="n">
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
         <v>559923.02</v>
       </c>
-      <c r="I45" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J45" s="3" t="n">
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
         <v>45367</v>
       </c>
-      <c r="K45" s="3"/>
+      <c r="K46" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>