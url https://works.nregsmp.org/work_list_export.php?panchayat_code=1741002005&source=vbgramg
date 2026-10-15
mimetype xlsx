--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 17:50:00</t>
+          <t>Exported on: 2026-10-15 12:05:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1741002005/DP/22012034620677 — Plantation Work Khedamata Parisar Sagrana GP Dunglawada</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>313689.07</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>3900</v>
+        <v>5700</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035262736 — Kapildhara Kup Recharge Nirman Work Kushalbai  Nirbhayasingh Gram Sagrana GP DUNGLAWADA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>293412.42</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035262737 — Kapildhara Kup nirman Kankubai mansingh Gram Sagrana GP Dunglawada</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>293412.42</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035265408 — Nandan Fhalodhan Shivlal Mannalal Dunglawada</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035417489 — DUGWELL RECHARGE PIT NIRMAN RAJUSINGH S/O BHAWARSINGH SAGRANA DUNGLAWADA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035494538 — Khet Talab Nirman Pavandas Bairagi S/O Shankardas Bairagi GP Dungalawada</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035540969 — Dugwell recharge pit nirman Pawandas Shankardas Dunglawada</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
@@ -649,70 +649,70 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/IAY/3887187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131816988</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -790,145 +790,145 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/22012034431459 — Talai Nirman work (Talai Nirman work Khedamata mandir ke pas Sagrana) Dunglawada</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>453000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43523</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/22012035173288 — Nirmal nir</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/22012035174047 — Check Dam</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45383</v>
@@ -953,76 +953,76 @@
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/VB/22012035331794 — Roof Top Rain Water Harvesting work Panchyat Bhawan Gram Dunglawada</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>30496.65</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>8700</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46252</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1741002005/WH/22012034941410 — Tala Jhinidhar Work Gram Dunglawda me Nirmal nir ke pas</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45383</v>