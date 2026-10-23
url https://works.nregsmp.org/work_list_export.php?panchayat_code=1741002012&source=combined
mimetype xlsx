--- v0 (2026-08-18)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K358"/>
+  <dimension ref="A1:K361"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 11:22:11</t>
+          <t>Exported on: 2026-10-23 04:20:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1505,15482 +1505,15627 @@
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>41743</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1741002012/FP/22012034366526 — Drainage Channel Nala Nirman Karya Mataji Road Par</t>
+          <t>1741002012/DP/VB/YD/22012034630999 — Block Plantation Shaskiya Kup ke pass se Gram Semalichandrawat</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>223000</v>
+        <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>43983</v>
+        <v>46113</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1741002012/FP/22012034367271 — Drainage channel (Mataji road par) Gram Semli Chandrawat</t>
+          <t>1741002012/FP/22012034366526 — Drainage Channel Nala Nirman Karya Mataji Road Par</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>223000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>217660</v>
+        <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>44083</v>
-[...3 lines deleted...]
-      </c>
+        <v>43983</v>
+      </c>
+      <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1741002012/FP/22012034634311 — Nali nirman CC Road Se School tk Manpura</t>
+          <t>1741002012/FP/22012034367271 — Drainage channel (Mataji road par) Gram Semli Chandrawat</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>33000</v>
+        <v>223000</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>16575</v>
+        <v>217660</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45334</v>
+        <v>44083</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>45818</v>
+        <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/194 — Bharat singh Madan Semali Chandrawat</t>
+          <t>1741002012/FP/22012034634311 — Nali nirman CC Road Se School tk Manpura</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>187000</v>
+        <v>33000</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>93504</v>
+        <v>16575</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>40294</v>
+        <v>45334</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>43087</v>
+        <v>45818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034353518 — PLANTATION (Shivram Gurjar S/o Ghisalal Dharmik Place Modhi Mataji Raod Side) SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/194 — Bharat singh Madan Semali Chandrawat</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>335000</v>
+        <v>187000</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>20096</v>
+        <v>93504</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>42907</v>
+        <v>40294</v>
       </c>
       <c r="K42" s="3" t="n">
-        <v>44625</v>
+        <v>43087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034354170 — Plantation Mohanlal Meghwal</t>
+          <t>1741002012/IF/22012034353518 — PLANTATION (Shivram Gurjar S/o Ghisalal Dharmik Place Modhi Mataji Raod Side) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>20096</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K43" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K43" s="3" t="n">
+        <v>44625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034354215 — Plantation (Mohanlal Gordhanlal Meghwal Khel medan aur Panchayat Parisar) Semli Chandrawat</t>
+          <t>1741002012/IF/22012034354170 — Plantation Mohanlal Meghwal</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>67320</v>
+        <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>42908</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034407020 — Toilet-Aawas Hitgrahi DEVKUMAR VIKRAM SINGH MANPURA</t>
+          <t>1741002012/IF/22012034354215 — Plantation (Mohanlal Gordhanlal Meghwal Khel medan aur Panchayat Parisar) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>12000</v>
+        <v>335000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>67320</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K45" s="3"/>
+        <v>42908</v>
+      </c>
+      <c r="K45" s="3" t="n">
+        <v>44545</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034407021 — Toilet-Aawas Hitgrahi GERULAL SEDRIYA</t>
+          <t>1741002012/IF/22012034407020 — Toilet-Aawas Hitgrahi DEVKUMAR VIKRAM SINGH MANPURA</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034407022 — Toilet-Aawas Hitgrahi NAVAL SINGH SEDRIYA</t>
+          <t>1741002012/IF/22012034407021 — Toilet-Aawas Hitgrahi GERULAL SEDRIYA</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034407024 — Toilet-Aawas Hitgrahi KISHOR MADHULAL</t>
+          <t>1741002012/IF/22012034407022 — Toilet-Aawas Hitgrahi NAVAL SINGH SEDRIYA</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034407026 — Toilet-Aawas Hitgrahi  DAVILI BAI NEPANIYA</t>
+          <t>1741002012/IF/22012034407024 — Toilet-Aawas Hitgrahi KISHOR MADHULAL</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512256 — RFR bokhedi river Ramlal nayak rewali semli chandrawat</t>
+          <t>1741002012/IF/22012034407026 — Toilet-Aawas Hitgrahi  DAVILI BAI NEPANIYA</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>43556</v>
+        <v>43126</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512257 — RFR Borkhedi river kup recharg devilal bhawarlal semlichandrawar</t>
+          <t>1741002012/IF/22012034512256 — RFR bokhedi river Ramlal nayak rewali semli chandrawat</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512258 — RFR Bokhedi river Ramlal med bandhan semli chandrawat</t>
+          <t>1741002012/IF/22012034512257 — RFR Borkhedi river kup recharg devilal bhawarlal semlichandrawar</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512259 — RFR Gopaldas bairagi med bandhan nipaniya aabad</t>
+          <t>1741002012/IF/22012034512258 — RFR Bokhedi river Ramlal med bandhan semli chandrawat</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512261 — RFR Mohanlal Gowardhanlal KUP Recharge semali Chandrawat</t>
+          <t>1741002012/IF/22012034512259 — RFR Gopaldas bairagi med bandhan nipaniya aabad</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512262 — RFR BOKHEDI RIVER BHERULAL HEMA KAPILDHARA  SEMALI CHANDRWAT</t>
+          <t>1741002012/IF/22012034512261 — RFR Mohanlal Gowardhanlal KUP Recharge semali Chandrawat</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512263 — RFR BOKHEDI RIVER KHETTALAB TECCHAND MANGILAL NIPANIYA AABAD</t>
+          <t>1741002012/IF/22012034512262 — RFR BOKHEDI RIVER BHERULAL HEMA KAPILDHARA  SEMALI CHANDRWAT</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512264 — RFR BOKHEDI RIVER GANSHYAM MANLAL KHAROL KAPILDHARA NIPANIYA AABAD</t>
+          <t>1741002012/IF/22012034512263 — RFR BOKHEDI RIVER KHETTALAB TECCHAND MANGILAL NIPANIYA AABAD</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034512265 — RFR KISHANLALBHIL KAPILDHARA NIPANIYA AABAD</t>
+          <t>1741002012/IF/22012034512264 — RFR BOKHEDI RIVER GANSHYAM MANLAL KHAROL KAPILDHARA NIPANIYA AABAD</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034554236 — RFR Khet Talab Gopal S/o Maghraj Gurjar</t>
+          <t>1741002012/IF/22012034512265 — RFR KISHANLALBHIL KAPILDHARA NIPANIYA AABAD</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>108814.67</v>
+        <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>85880</v>
+        <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>43970</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557948 — RFR MAID BANDHAN GOPAL MEGRAJ GUJAR SEMLICHANDRAWAT 119</t>
+          <t>1741002012/IF/22012034554236 — RFR Khet Talab Gopal S/o Maghraj Gurjar</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>22233.06</v>
+        <v>108814.67</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>17860</v>
+        <v>85880</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>44016</v>
+        <v>43970</v>
       </c>
       <c r="K60" s="3" t="n">
-        <v>44041</v>
+        <v>44023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557952 — RFR MAID BANDHAN KLA BAI RAMLAL NAYAK SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034557948 — RFR MAID BANDHAN GOPAL MEGRAJ GUJAR SEMLICHANDRAWAT 119</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>23000.9</v>
+        <v>22233.06</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>15960</v>
+        <v>17860</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>43985</v>
+        <v>44016</v>
       </c>
       <c r="K61" s="3" t="n">
-        <v>44024</v>
+        <v>44041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557953 — RFR MAID BANDHAN TEJPAL SIH KRAN SIH SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034557952 — RFR MAID BANDHAN KLA BAI RAMLAL NAYAK SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>25304.62</v>
+        <v>23000.9</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>20520</v>
+        <v>15960</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>43985</v>
       </c>
       <c r="K62" s="3" t="n">
-        <v>44037</v>
+        <v>44024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557955 — RFR MAID BANDHAN DASHRTHA RAMLAL SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034557953 — RFR MAID BANDHAN TEJPAL SIH KRAN SIH SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>24536.79</v>
+        <v>25304.62</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>17100</v>
+        <v>20520</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>43972</v>
+        <v>43985</v>
       </c>
       <c r="K63" s="3" t="n">
-        <v>44028</v>
+        <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557956 — RFR MAID BANDHAN RAMLAL NARAYAN SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034557955 — RFR MAID BANDHAN DASHRTHA RAMLAL SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>0</v>
+        <v>24536.79</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K64" s="3"/>
+        <v>43972</v>
+      </c>
+      <c r="K64" s="3" t="n">
+        <v>44028</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
+          <t>Constr of Upland Bench Terrace for Individual / Construction of Upland Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034557957 — RFR MAID BANDHAN RAMESHWAR MEGHRAJ SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034557956 — RFR MAID BANDHAN RAMLAL NARAYAN SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>26072.46</v>
+        <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>5700</v>
+        <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>43994</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034573617 — (Nandan Fhalodi Tekchand Mangilal) Nipaniya aabad Semli Chandrawat</t>
+          <t>1741002012/IF/22012034557957 — RFR MAID BANDHAN RAMESHWAR MEGHRAJ SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>144900</v>
+        <v>26072.46</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>97898</v>
+        <v>5700</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>44034</v>
+        <v>43994</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>45536</v>
+        <v>44215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034573621 — Nandan Fhalodi (Udayram Ramlal)</t>
+          <t>1741002012/IF/22012034573617 — (Nandan Fhalodi Tekchand Mangilal) Nipaniya aabad Semli Chandrawat</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>64714</v>
+        <v>97898</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44034</v>
       </c>
       <c r="K67" s="3" t="n">
-        <v>45555</v>
+        <v>45536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034573631 — Nandan fhalodi (Bherusingh Rupsingh)</t>
+          <t>1741002012/IF/22012034573621 — Nandan Fhalodi (Udayram Ramlal)</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>0</v>
+        <v>64714</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K68" s="3"/>
+        <v>44034</v>
+      </c>
+      <c r="K68" s="3" t="n">
+        <v>45555</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034582254 — Nandan Fhalodi (Mitthu singh s/o Gamer singh) SemliChandrwat</t>
+          <t>1741002012/IF/22012034573631 — Nandan fhalodi (Bherusingh Rupsingh)</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>43570.6</v>
+        <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>44034</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034583502 — Nandan Fhalodi (Bherusingh Rupsingh) Semli Chandrawat</t>
+          <t>1741002012/IF/22012034582254 — Nandan Fhalodi (Mitthu singh s/o Gamer singh) SemliChandrwat</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>48490</v>
+        <v>43570.6</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44034</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034585177 — Niji khet parNandan Fhalodi (Ghishi Bai W/o Karulal) Semli Chandrawat</t>
+          <t>1741002012/IF/22012034583502 — Nandan Fhalodi (Bherusingh Rupsingh) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>289800</v>
+        <v>144900</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>97876</v>
+        <v>48490</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>44049</v>
+        <v>44034</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>45538</v>
+        <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034588080 — NIJI KHET (NANDAN FHAOLDI CHUNNILAL S/O NANULAL) SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012034585177 — Niji khet parNandan Fhalodi (Ghishi Bai W/o Karulal) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>144900</v>
+        <v>289800</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>44184.16</v>
+        <v>97876</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>44042</v>
+        <v>44049</v>
       </c>
       <c r="K72" s="3" t="n">
-        <v>46186</v>
+        <v>45538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034588082 — NIJI KHET (NANDAN FHALODI MAAN KUNWAR S/O SHIVLAL) SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012034588080 — NIJI KHET (NANDAN FHAOLDI CHUNNILAL S/O NANULAL) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>0</v>
+        <v>44184.16</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>43983</v>
-[...1 lines deleted...]
-      <c r="K73" s="3"/>
+        <v>44042</v>
+      </c>
+      <c r="K73" s="3" t="n">
+        <v>46186</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034588745 — NIJI KHET (NANDAN FHALODI SHAMBHU SINGH S/O RAM SINGH ) SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012034588082 — NIJI KHET (NANDAN FHALODI MAAN KUNWAR S/O SHIVLAL) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>44336.16</v>
+        <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>44070</v>
-[...3 lines deleted...]
-      </c>
+        <v>43983</v>
+      </c>
+      <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034588747 — NIJI KHET(NANDAN FHALODI TULSI BAI W/O SHYAMLAL) SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012034588745 — NIJI KHET (NANDAN FHALODI SHAMBHU SINGH S/O RAM SINGH ) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>45428.16</v>
+        <v>44336.16</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>44042</v>
+        <v>44070</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>46190</v>
+        <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034590978 — NIJI KHET (NANDAN FHALODI BAGDI BAI W/O BHAGULAL) SEMLI-CHANDRAWAT</t>
+          <t>1741002012/IF/22012034588747 — NIJI KHET(NANDAN FHALODI TULSI BAI W/O SHYAMLAL) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>44184.16</v>
+        <v>45428.16</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>44049</v>
+        <v>44042</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46186</v>
+        <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034593316 — NIJI KHET (NANDAN FHALODI BHAGWAT SINGH S/O NAIN SINGH ) SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012034590978 — NIJI KHET (NANDAN FHALODI BAGDI BAI W/O BHAGULAL) SEMLI-CHANDRAWAT</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>90040.2</v>
+        <v>44184.16</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44049</v>
       </c>
       <c r="K77" s="3" t="n">
-        <v>46173</v>
+        <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034711966 — CTR Mini parcolathion Tank Prem Kuwar Ganpatsingh Manpura Semli chandrawat</t>
+          <t>1741002012/IF/22012034593316 — NIJI KHET (NANDAN FHALODI BHAGWAT SINGH S/O NAIN SINGH ) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>110516.06</v>
+        <v>144900</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>84534</v>
+        <v>90040.2</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>44318</v>
+        <v>44049</v>
       </c>
       <c r="K78" s="3" t="n">
-        <v>44597</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012034999133 — Kapildhara kup nirman With rechargpit Nirbhayram Baluram Gram Sedriya GP Semli Chandrawat</t>
+          <t>1741002012/IF/22012034711966 — CTR Mini parcolathion Tank Prem Kuwar Ganpatsingh Manpura Semli chandrawat</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>0</v>
+        <v>110516.06</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>0</v>
+        <v>84534</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K79" s="3"/>
+        <v>44318</v>
+      </c>
+      <c r="K79" s="3" t="n">
+        <v>44597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035020043 — Kapildhara kup nirman Nirbhaysingh Baluram Gram Sedriya GP Semli chandrawat</t>
+          <t>1741002012/IF/22012034999133 — Kapildhara kup nirman With rechargpit Nirbhayram Baluram Gram Sedriya GP Semli Chandrawat</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>44743</v>
+        <v>44652</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035020560 — Kapildhara kup nirman Nirbhyasing sedriya</t>
+          <t>1741002012/IF/22012035020043 — Kapildhara kup nirman Nirbhaysingh Baluram Gram Sedriya GP Semli chandrawat</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>244783.51</v>
+        <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>233844</v>
+        <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>44933</v>
-[...3 lines deleted...]
-      </c>
+        <v>44743</v>
+      </c>
+      <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035075291 — Nandan Flodhan Shantilal Rawat Pannalal Rawat</t>
+          <t>1741002012/IF/22012035020560 — Kapildhara kup nirman Nirbhyasing sedriya</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>149860</v>
+        <v>244783.51</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>115716.2</v>
+        <v>233844</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45032</v>
+        <v>44933</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>45555</v>
+        <v>45583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035076543 — Kapildhara Kup nirman with recharge pit Kishanlal Kanhiyalal Bhil nipaniya aabad semli chandrawat</t>
+          <t>1741002012/IF/22012035075291 — Nandan Flodhan Shantilal Rawat Pannalal Rawat</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>0</v>
+        <v>149860</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>0</v>
+        <v>115716.2</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K83" s="3"/>
+        <v>45032</v>
+      </c>
+      <c r="K83" s="3" t="n">
+        <v>45555</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035103266 — Kapildhara kup nirman Kishanlal Kanhiyalal Semli Chandrawat</t>
+          <t>1741002012/IF/22012035076543 — Kapildhara Kup nirman with recharge pit Kishanlal Kanhiyalal Bhil nipaniya aabad semli chandrawat</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>282417.57</v>
+        <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>129006.7</v>
+        <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45259</v>
+        <v>45017</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035384433 — Dugwell Recharge Pit Mehtab Rawat Gram Semli Chandrawat</t>
+          <t>1741002012/IF/22012035103266 — Kapildhara kup nirman Kishanlal Kanhiyalal Semli Chandrawat</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>25899.46</v>
+        <v>282417.57</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>22333</v>
+        <v>129006.7</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45259</v>
+      </c>
+      <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035384444 — Dugwell Recharge Pit Prahlad Rathor Gram Semli Chandrawat</t>
+          <t>1741002012/IF/22012035384433 — Dugwell Recharge Pit Mehtab Rawat Gram Semli Chandrawat</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>24280</v>
+        <v>22333</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>46041</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035398518 — Khet Talab nirman Dashrath Rajak Gram Semli Chandrawat</t>
+          <t>1741002012/IF/22012035384444 — Dugwell Recharge Pit Prahlad Rathor Gram Semli Chandrawat</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>147621.16</v>
+        <v>25899.46</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>131629.24</v>
+        <v>24280</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K87" s="3" t="n">
-        <v>46160</v>
+        <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418415 — DUGWELL RECHARGE PIT NIRMAN KISHOR RAMALA KHAROL</t>
+          <t>1741002012/IF/22012035398518 — Khet Talab nirman Dashrath Rajak Gram Semli Chandrawat</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>25899.46</v>
+        <v>147621.16</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>23758</v>
+        <v>131629.24</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46041</v>
+        <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418445 — DUGWELL NIRMAN PIT MAHESHCHAND RATHOOR JANKILAL RATHOR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418415 — DUGWELL RECHARGE PIT NIRMAN KISHOR RAMALA KHAROL</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>0</v>
+        <v>23758</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45782</v>
       </c>
-      <c r="K89" s="3"/>
+      <c r="K89" s="3" t="n">
+        <v>46041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418464 — DUGWELL NIRMAN PIT RAJUGIRI BHUWANI GIRI SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418445 — DUGWELL NIRMAN PIT MAHESHCHAND RATHOOR JANKILAL RATHOR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>23758</v>
+        <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45782</v>
       </c>
-      <c r="K90" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418483 — DUGWELL RECHARGE PIT NIRMAN DINESH RAMESHWER GURJAR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418464 — DUGWELL NIRMAN PIT RAJUGIRI BHUWANI GIRI SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>23497</v>
+        <v>23758</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418505 — DUGWELL NIRMAN RECHARGE PIT NIRMAN MEHTAB SHANTILAL RAWAT</t>
+          <t>1741002012/IF/22012035418483 — DUGWELL RECHARGE PIT NIRMAN DINESH RAMESHWER GURJAR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>0</v>
+        <v>23497</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K92" s="3"/>
+        <v>45782</v>
+      </c>
+      <c r="K92" s="3" t="n">
+        <v>46041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418536 — DUGWELL RECHARGE PIT NIRMAN NAYARAN GURJAR DEVILAL GURJAR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418505 — DUGWELL NIRMAN RECHARGE PIT NIRMAN MEHTAB SHANTILAL RAWAT</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>24541</v>
+        <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418596 — DUGWELL RECHARGE PIT NIRMAN JAGDISH TELAR RADHESYA TELAR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418536 — DUGWELL RECHARGE PIT NIRMAN NAYARAN GURJAR DEVILAL GURJAR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>24541</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46032</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418636 — DUGWELL NIRMAN RECHARGE PIT RAMLAL GURJAR KAWARLAL GURJAR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418596 — DUGWELL RECHARGE PIT NIRMAN JAGDISH TELAR RADHESYA TELAR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>0</v>
+        <v>24541</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45790</v>
-[...1 lines deleted...]
-      <c r="K95" s="3"/>
+        <v>45782</v>
+      </c>
+      <c r="K95" s="3" t="n">
+        <v>46032</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418655 — DUGWELL RECHARGE PIT NIRMAN KARULAL FATTAJI PRAJAPAR SEMLI CHANDRAWAT</t>
+          <t>1741002012/IF/22012035418636 — DUGWELL NIRMAN RECHARGE PIT RAMLAL GURJAR KAWARLAL GURJAR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45748</v>
+        <v>45790</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035418679 — DUGWELL RECHARGE PIT NIRMAN MOHANLAL GOWARDHANLAL MAGHWAL</t>
+          <t>1741002012/IF/22012035418655 — DUGWELL RECHARGE PIT NIRMAN KARULAL FATTAJI PRAJAPAR SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>24541</v>
+        <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45799</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035426464 — Khet Talab Nirman Jaswant Singh GP Semali chandrawat Gram Manpura</t>
+          <t>1741002012/IF/22012035418679 — DUGWELL RECHARGE PIT NIRMAN MOHANLAL GOWARDHANLAL MAGHWAL</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>147621.16</v>
+        <v>25899.46</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>49048.54</v>
+        <v>24541</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46154</v>
+        <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035478704 — Khet talab nirman Mangilal Rathoor Semli Chandrawat</t>
+          <t>1741002012/IF/22012035426464 — Khet Talab Nirman Jaswant Singh GP Semali chandrawat Gram Manpura</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>4176</v>
+        <v>49048.54</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45790</v>
-[...1 lines deleted...]
-      <c r="K99" s="3"/>
+        <v>45799</v>
+      </c>
+      <c r="K99" s="3" t="n">
+        <v>46154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/22012035564036 — Kapildhara kup nirman with recharge pit Kushalgir akling gir Semli chandrawat Semli chandrawat</t>
+          <t>1741002012/IF/22012035478704 — Khet talab nirman Mangilal Rathoor Semli Chandrawat</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>0</v>
+        <v>147621.16</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>0</v>
+        <v>4176</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45748</v>
+        <v>45790</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/9993692915 — IAY (RADHESYAM NANURAM NIPANIYA ABAD) SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/22012035564036 — Kapildhara kup nirman with recharge pit Kushalgir akling gir Semli chandrawat Semli chandrawat</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>42231</v>
+        <v>45748</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/9993692924 — IAY (GITA BAI KISHANLAL) SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/9993692915 — IAY (RADHESYAM NANURAM NIPANIYA ABAD) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1023374 — Construction of IAY House -IAY REG. NO. MP2084078</t>
+          <t>1741002012/IF/9993692924 — IAY (GITA BAI KISHANLAL) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1023628 — Construction of IAY House -IAY REG. NO. MP2095696</t>
+          <t>1741002012/IF/IAY/1023374 — Construction of IAY House -IAY REG. NO. MP2084078</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>15592</v>
+        <v>15648</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>43148</v>
+        <v>43036</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>43536</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1039543 — Construction of IAY House -IAY REG. NO. MP2939573</t>
+          <t>1741002012/IF/IAY/1023628 — Construction of IAY House -IAY REG. NO. MP2095696</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>15474</v>
+        <v>15592</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>43036</v>
+        <v>43148</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>43486</v>
+        <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1046362 — Construction of IAY House -IAY REG. NO. MP3442186</t>
+          <t>1741002012/IF/IAY/1039543 — Construction of IAY House -IAY REG. NO. MP2939573</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>0</v>
+        <v>15474</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>42857</v>
-[...1 lines deleted...]
-      <c r="K106" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>43486</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1104469 — Construction of IAY House -IAY REG. NO. MP1293367</t>
+          <t>1741002012/IF/IAY/1046362 — Construction of IAY House -IAY REG. NO. MP3442186</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>15428</v>
+        <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42857</v>
+      </c>
+      <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1109054 — Construction of IAY House -IAY REG. NO. MP1578796</t>
+          <t>1741002012/IF/IAY/1104469 — Construction of IAY House -IAY REG. NO. MP1293367</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>15660</v>
+        <v>15428</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>43298</v>
+        <v>43036</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>43458</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1136822 — Construction of IAY House -IAY REG. NO. MP2855340</t>
+          <t>1741002012/IF/IAY/1109054 — Construction of IAY House -IAY REG. NO. MP1578796</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>43396</v>
+        <v>43298</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>43559</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1177140 — Construction of IAY House -IAY REG. NO. MP1281860</t>
+          <t>1741002012/IF/IAY/1136822 — Construction of IAY House -IAY REG. NO. MP2855340</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>15592</v>
+        <v>15660</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>43148</v>
+        <v>43396</v>
       </c>
       <c r="K110" s="3" t="n">
-        <v>43458</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1737551 — Construction of IAY House -IAY REG. NO. MP3854043</t>
+          <t>1741002012/IF/IAY/1177140 — Construction of IAY House -IAY REG. NO. MP1281860</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>15660</v>
+        <v>15592</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>43257</v>
+        <v>43148</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>43559</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1912495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2692189</t>
+          <t>1741002012/IF/IAY/1737551 — Construction of IAY House -IAY REG. NO. MP3854043</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>43396</v>
+        <v>43257</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/1926964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4389492</t>
+          <t>1741002012/IF/IAY/1912495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2692189</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>43396</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/265606 — Construction of IAY House -IAY REG. NO. MP1260015</t>
+          <t>1741002012/IF/IAY/1926964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4389492</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>15030</v>
+        <v>15660</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>15248</v>
+        <v>15660</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>42768</v>
+        <v>43396</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>43191</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/266213 — Construction of IAY House -IAY REG. NO. MP2041804</t>
+          <t>1741002012/IF/IAY/265606 — Construction of IAY House -IAY REG. NO. MP1260015</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>15396</v>
+        <v>15248</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>43314</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/266295 — Construction of IAY House -IAY REG. NO. MP2243705</t>
+          <t>1741002012/IF/IAY/266213 — Construction of IAY House -IAY REG. NO. MP2041804</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>15576</v>
+        <v>15396</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>43559</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/269675 — Construction of IAY House -IAY REG. NO. MP1986104</t>
+          <t>1741002012/IF/IAY/266295 — Construction of IAY House -IAY REG. NO. MP2243705</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>15606</v>
+        <v>15576</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3770639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127430771</t>
+          <t>1741002012/IF/IAY/269675 — Construction of IAY House -IAY REG. NO. MP1986104</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>18360</v>
+        <v>15030</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>17136</v>
+        <v>15606</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>44721</v>
+        <v>42768</v>
       </c>
       <c r="K118" s="3" t="n">
-        <v>44874</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3771463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126587531</t>
+          <t>1741002012/IF/IAY/3770639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127430771</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>17663</v>
+        <v>17136</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K119" s="3" t="n">
-        <v>45330</v>
+        <v>44874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3782018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127594377</t>
+          <t>1741002012/IF/IAY/3771463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126587531</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>23490</v>
+        <v>18360</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>23103</v>
+        <v>17663</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>45996</v>
+        <v>45330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3850556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125959320</t>
+          <t>1741002012/IF/IAY/3782018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127594377</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>22761</v>
+        <v>23103</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K121" s="3" t="n">
-        <v>45965</v>
+        <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3871351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867532</t>
+          <t>1741002012/IF/IAY/3850556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125959320</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>18360</v>
+        <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>17136</v>
+        <v>22761</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>44874</v>
+        <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3898954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490720</t>
+          <t>1741002012/IF/IAY/3871351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867532</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>9792</v>
+        <v>17136</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>44750</v>
+        <v>44721</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>45509</v>
+        <v>44874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3898957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490793</t>
+          <t>1741002012/IF/IAY/3898954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490720</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>3672</v>
+        <v>9792</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>44875</v>
+        <v>44750</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/39019 — Construction of IAY House -IAY REG. NO. MP-41-002-012-001/26</t>
+          <t>1741002012/IF/IAY/3898957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490793</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>14310</v>
+        <v>18360</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>15366</v>
+        <v>3672</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>42421</v>
+        <v>44875</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>43754</v>
+        <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3913682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127740905</t>
+          <t>1741002012/IF/IAY/39019 — Construction of IAY House -IAY REG. NO. MP-41-002-012-001/26</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>18360</v>
+        <v>14310</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>17136</v>
+        <v>15366</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>44750</v>
+        <v>42421</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>44874</v>
+        <v>43754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/3916380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127821937</t>
+          <t>1741002012/IF/IAY/3913682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127740905</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>17426</v>
+        <v>17136</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>44784</v>
+        <v>44750</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>45335</v>
+        <v>44874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/414919 — Construction of IAY House -IAY REG. NO. MP1271581</t>
+          <t>1741002012/IF/IAY/3916380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127821937</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>15030</v>
+        <v>18360</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>15594</v>
+        <v>17426</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>42782</v>
+        <v>44784</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>43514</v>
+        <v>45335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4200941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127154213</t>
+          <t>1741002012/IF/IAY/414919 — Construction of IAY House -IAY REG. NO. MP1271581</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>18360</v>
+        <v>15030</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>7191</v>
+        <v>15594</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>44750</v>
+        <v>42782</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>45509</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4206425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145623101</t>
+          <t>1741002012/IF/IAY/4200941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127154213</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>1224</v>
+        <v>7191</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>44896</v>
+        <v>44750</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4268314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127593168</t>
+          <t>1741002012/IF/IAY/4206425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145623101</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>0</v>
+        <v>1224</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>44889</v>
+        <v>44896</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>45623</v>
+        <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4271312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145685971</t>
+          <t>1741002012/IF/IAY/4268314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127593168</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>1224</v>
+        <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>44896</v>
+        <v>44889</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>45509</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4627171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127816830</t>
+          <t>1741002012/IF/IAY/4271312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145685971</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>23490</v>
+        <v>18360</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>22725</v>
+        <v>1224</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45657</v>
+        <v>44896</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>46056</v>
+        <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4655109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146795711</t>
+          <t>1741002012/IF/IAY/4627171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127816830</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>2916</v>
+        <v>22725</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45721</v>
-[...1 lines deleted...]
-      <c r="K134" s="3"/>
+        <v>45657</v>
+      </c>
+      <c r="K134" s="3" t="n">
+        <v>46056</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4657413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867632</t>
+          <t>1741002012/IF/IAY/4655109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146795711</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>20412</v>
+        <v>2916</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45657</v>
-[...3 lines deleted...]
-      </c>
+        <v>45721</v>
+      </c>
+      <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4662912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490730</t>
+          <t>1741002012/IF/IAY/4657413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867632</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>20934</v>
+        <v>20412</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45710</v>
+        <v>45657</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46035</v>
+        <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4832671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867653</t>
+          <t>1741002012/IF/IAY/4662912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149490730</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>20412</v>
+        <v>20934</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45657</v>
+        <v>45710</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>45798</v>
+        <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/485851 — Construction of IAY House -IAY REG. NO. MP2076843</t>
+          <t>1741002012/IF/IAY/4832671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867653</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>15030</v>
+        <v>23490</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>15648</v>
+        <v>20412</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>43036</v>
+        <v>45657</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>43514</v>
+        <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4964046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125675962</t>
+          <t>1741002012/IF/IAY/485851 — Construction of IAY House -IAY REG. NO. MP2076843</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>23490</v>
+        <v>15030</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>1827</v>
+        <v>15648</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>45764</v>
-[...1 lines deleted...]
-      <c r="K139" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>43514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4964739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126966053</t>
+          <t>1741002012/IF/IAY/4964046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125675962</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>23229</v>
+        <v>1827</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45762</v>
-[...3 lines deleted...]
-      </c>
+        <v>45764</v>
+      </c>
+      <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4966214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126586432</t>
+          <t>1741002012/IF/IAY/4964739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126966053</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>17748</v>
+        <v>23229</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>46035</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4966254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127828032</t>
+          <t>1741002012/IF/IAY/4966214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126586432</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>5481</v>
+        <v>17748</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>46011</v>
-[...1 lines deleted...]
-      <c r="K142" s="3"/>
+        <v>45762</v>
+      </c>
+      <c r="K142" s="3" t="n">
+        <v>46035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4967860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127816381</t>
+          <t>1741002012/IF/IAY/4966254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127828032</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>0</v>
+        <v>5481</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>46054</v>
+        <v>46011</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4967863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820088</t>
+          <t>1741002012/IF/IAY/4967860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127816381</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45956</v>
-[...3 lines deleted...]
-      </c>
+        <v>46054</v>
+      </c>
+      <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4967866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822369</t>
+          <t>1741002012/IF/IAY/4967863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820088</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45869</v>
+        <v>45956</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>45945</v>
+        <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/4979988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145677686</t>
+          <t>1741002012/IF/IAY/4967866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822369</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>23490</v>
+        <v>23229</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45870</v>
+        <v>45869</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>46073</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5018067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125891042</t>
+          <t>1741002012/IF/IAY/4979988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145677686</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>22968</v>
+        <v>23490</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K147" s="3" t="n">
-        <v>45996</v>
+        <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5019231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125673478</t>
+          <t>1741002012/IF/IAY/5018067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125891042</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>4200</v>
+        <v>22968</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>46054</v>
-[...1 lines deleted...]
-      <c r="K148" s="3"/>
+        <v>45870</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>45996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5019739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126028675</t>
+          <t>1741002012/IF/IAY/5019231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125673478</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>23229</v>
+        <v>26700</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>45844</v>
+        <v>46054</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>45945</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/503246 — Construction of IAY House -IAY REG. NO. MP2295503</t>
+          <t>1741002012/IF/IAY/5019739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126028675</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>15030</v>
+        <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>15414</v>
+        <v>23229</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>42776</v>
+        <v>45844</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43458</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5083458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126585542</t>
+          <t>1741002012/IF/IAY/503246 — Construction of IAY House -IAY REG. NO. MP2295503</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>23490</v>
+        <v>15030</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>22707</v>
+        <v>15414</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>45941</v>
+        <v>42776</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>45995</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5084163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126956261</t>
+          <t>1741002012/IF/IAY/5083458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126585542</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>0</v>
+        <v>22707</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>45705</v>
-[...1 lines deleted...]
-      <c r="K152" s="3"/>
+        <v>45941</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>45995</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5084214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126969620</t>
+          <t>1741002012/IF/IAY/5084163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126956261</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>23229</v>
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>45826</v>
-[...3 lines deleted...]
-      </c>
+        <v>45705</v>
+      </c>
+      <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5084484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124610</t>
+          <t>1741002012/IF/IAY/5084214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126969620</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>45861</v>
+        <v>45826</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>45919</v>
+        <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127819093</t>
+          <t>1741002012/IF/IAY/5084484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124610</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>22968</v>
+        <v>23229</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>45826</v>
+        <v>45861</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>45945</v>
+        <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822658</t>
+          <t>1741002012/IF/IAY/5086332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127819093</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>22707</v>
+        <v>22968</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>45844</v>
+        <v>45826</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822969</t>
+          <t>1741002012/IF/IAY/5086337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822658</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>22968</v>
+        <v>22707</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>46014</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127823630</t>
+          <t>1741002012/IF/IAY/5086338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127822969</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>22446</v>
+        <v>22968</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>45890</v>
+        <v>45844</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>45974</v>
+        <v>46014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127827572</t>
+          <t>1741002012/IF/IAY/5086339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127823630</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>23229</v>
+        <v>22446</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>45858</v>
+        <v>45890</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>45945</v>
+        <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127831823</t>
+          <t>1741002012/IF/IAY/5086351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127827572</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45844</v>
+        <v>45858</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>45974</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5086385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127843019</t>
+          <t>1741002012/IF/IAY/5086364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127831823</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>45802</v>
+        <v>45844</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>45945</v>
+        <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5097276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145623118</t>
+          <t>1741002012/IF/IAY/5086385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127843019</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>22446</v>
+        <v>23229</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>45974</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5097726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146110543</t>
+          <t>1741002012/IF/IAY/5097276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145623118</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>23229</v>
+        <v>22446</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>46014</v>
+        <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146779746</t>
+          <t>1741002012/IF/IAY/5097726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146110543</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>4200</v>
+        <v>23229</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>46180</v>
-[...1 lines deleted...]
-      <c r="K164" s="3"/>
+        <v>45802</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>46014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146788345</t>
+          <t>1741002012/IF/IAY/5098701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146779746</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>21663</v>
+        <v>26700</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>46180</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146792131</t>
+          <t>1741002012/IF/IAY/5098719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146788345</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>23229</v>
+        <v>21663</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45795</v>
+        <v>45779</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>45945</v>
+        <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867406</t>
+          <t>1741002012/IF/IAY/5098729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146792131</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>21663</v>
+        <v>23229</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>45996</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867550</t>
+          <t>1741002012/IF/IAY/5098899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867406</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0</v>
+        <v>21663</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>45705</v>
-[...1 lines deleted...]
-      <c r="K168" s="3"/>
+        <v>45795</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>45996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5098902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867571</t>
+          <t>1741002012/IF/IAY/5098901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867550</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>23229</v>
+        <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>45705</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5104826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149592943</t>
+          <t>1741002012/IF/IAY/5098902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867571</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>45773</v>
+        <v>45783</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>45974</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5104852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149598222</t>
+          <t>1741002012/IF/IAY/5104826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149592943</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>21924</v>
+        <v>23229</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>46021</v>
+        <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5105862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150022989</t>
+          <t>1741002012/IF/IAY/5104852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149598222</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>3654</v>
+        <v>21924</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45773</v>
       </c>
-      <c r="K172" s="3"/>
+      <c r="K172" s="3" t="n">
+        <v>46021</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/524855 — Construction of IAY House -IAY REG. NO. MP2665495</t>
+          <t>1741002012/IF/IAY/5105862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150022989</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>16650</v>
+        <v>3654</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45773</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5691649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127819591</t>
+          <t>1741002012/IF/IAY/524855 — Construction of IAY House -IAY REG. NO. MP2665495</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>23490</v>
+        <v>15030</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>23490</v>
+        <v>16650</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>45948</v>
+        <v>42782</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>46021</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127817496</t>
+          <t>1741002012/IF/IAY/5691649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127819591</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>46171</v>
+        <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146792117</t>
+          <t>1741002012/IF/IAY/5832195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127817496</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>5481</v>
+        <v>19575</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>46011</v>
-[...1 lines deleted...]
-      <c r="K176" s="3"/>
+        <v>45948</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>46171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146794210</t>
+          <t>1741002012/IF/IAY/5832210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146792117</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>0</v>
+        <v>5481</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45705</v>
+        <v>46011</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126276774</t>
+          <t>1741002012/IF/IAY/5832211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146794210</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>45712</v>
+        <v>45705</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146781174</t>
+          <t>1741002012/IF/IAY/5832325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126276774</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>23229</v>
+        <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>45954</v>
-[...3 lines deleted...]
-      </c>
+        <v>45712</v>
+      </c>
+      <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125676990</t>
+          <t>1741002012/IF/IAY/5832341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146781174</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>22446</v>
+        <v>23229</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>45941</v>
+        <v>45954</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>45996</v>
+        <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145662070</t>
+          <t>1741002012/IF/IAY/5832383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125676990</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>22446</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45713</v>
-[...1 lines deleted...]
-      <c r="K181" s="3"/>
+        <v>45941</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>45996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126960117</t>
+          <t>1741002012/IF/IAY/5832526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145662070</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>23229</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45933</v>
-[...3 lines deleted...]
-      </c>
+        <v>45713</v>
+      </c>
+      <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146077603</t>
+          <t>1741002012/IF/IAY/5832679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126960117</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0</v>
+        <v>23229</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45705</v>
-[...1 lines deleted...]
-      <c r="K183" s="3"/>
+        <v>45933</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>45996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127097309</t>
+          <t>1741002012/IF/IAY/5832713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146077603</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5832963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146786163</t>
+          <t>1741002012/IF/IAY/5832836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127097309</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5909664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125674718</t>
+          <t>1741002012/IF/IAY/5832963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146786163</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5955587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125678137</t>
+          <t>1741002012/IF/IAY/5909664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125674718</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>46169</v>
+        <v>45705</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5957204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867678</t>
+          <t>1741002012/IF/IAY/5955587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125678137</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>46180</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>46169</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5959270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867450</t>
+          <t>1741002012/IF/IAY/5957204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867678</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>46072</v>
+        <v>46180</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5959359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145668220</t>
+          <t>1741002012/IF/IAY/5959270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867450</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5961003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820381</t>
+          <t>1741002012/IF/IAY/5959359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145668220</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>3654</v>
+        <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>46169</v>
+        <v>46072</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/5961004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820684</t>
+          <t>1741002012/IF/IAY/5961003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820381</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>7581</v>
+        <v>3654</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/6097827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867501</t>
+          <t>1741002012/IF/IAY/5961004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127820684</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0</v>
+        <v>24681</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>46090</v>
+        <v>46169</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/67287 — Construction of IAY House -IAY REG. NO. MP-41-002-012-002/6</t>
+          <t>1741002012/IF/IAY/6097827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146867501</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>15360</v>
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42421</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/809786 — Construction of IAY House -IAY REG. NO. MP1386242</t>
+          <t>1741002012/IF/IAY/6400931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145623110</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>43000</v>
-[...3 lines deleted...]
-      </c>
+        <v>46116</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/811528 — Construction of IAY House -IAY REG. NO. MP1522546</t>
+          <t>1741002012/IF/IAY/67287 — Construction of IAY House -IAY REG. NO. MP-41-002-012-002/6</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>17100</v>
+        <v>14310</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>1032</v>
+        <v>15360</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>43036</v>
+        <v>42421</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>44907</v>
+        <v>43754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/812244 — Construction of IAY House -IAY REG. NO. MP1570657</t>
+          <t>1741002012/IF/IAY/809786 — Construction of IAY House -IAY REG. NO. MP1386242</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>14604</v>
+        <v>15480</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>43036</v>
+        <v>43000</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43514</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/818372 — Construction of IAY House -IAY REG. NO. MP2076033</t>
+          <t>1741002012/IF/IAY/811528 — Construction of IAY House -IAY REG. NO. MP1522546</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>15660</v>
+        <v>1032</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>43396</v>
+        <v>43036</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>43536</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/823152 — Construction of IAY House -IAY REG. NO. MP2597959</t>
+          <t>1741002012/IF/IAY/812244 — Construction of IAY House -IAY REG. NO. MP1570657</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>15480</v>
+        <v>14604</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43191</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/824688 — Construction of IAY House -IAY REG. NO. MP2847638</t>
+          <t>1741002012/IF/IAY/818372 — Construction of IAY House -IAY REG. NO. MP2076033</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>14964</v>
+        <v>15660</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>43019</v>
+        <v>43396</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>43514</v>
+        <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/829591 — Construction of IAY House -IAY REG. NO. MP3973248</t>
+          <t>1741002012/IF/IAY/823152 — Construction of IAY House -IAY REG. NO. MP2597959</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>14604</v>
+        <v>15480</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43514</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/856406 — Construction of IAY House -IAY REG. NO. MP1568214</t>
+          <t>1741002012/IF/IAY/824688 — Construction of IAY House -IAY REG. NO. MP2847638</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>15474</v>
+        <v>14964</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43036</v>
+        <v>43019</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43559</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/936083 — Construction of IAY House -IAY REG. NO. MP2744274</t>
+          <t>1741002012/IF/IAY/829591 — Construction of IAY House -IAY REG. NO. MP3973248</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>15312</v>
+        <v>14604</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43396</v>
+        <v>43036</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>43559</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/944074 — Construction of IAY House -IAY REG. NO. MP2896479</t>
+          <t>1741002012/IF/IAY/856406 — Construction of IAY House -IAY REG. NO. MP1568214</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>14616</v>
+        <v>15474</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43311</v>
+        <v>43036</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43514</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1741002012/IF/IAY/947882 — Construction of IAY House -IAY REG. NO. MP2991669</t>
+          <t>1741002012/IF/IAY/936083 — Construction of IAY House -IAY REG. NO. MP2744274</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>15648</v>
+        <v>15312</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43000</v>
+        <v>43396</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43536</v>
+        <v>43559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034258356 — SHANTIDHAM (VIKAS KARY SAMTALIKARAN) SEMLICHANDRAWAT</t>
+          <t>1741002012/IF/IAY/944074 — Construction of IAY House -IAY REG. NO. MP2896479</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>50000</v>
+        <v>15480</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>14616</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42969</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>43311</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>43514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034301512 — Shantidham (Shed Nirman Nipaniya aabad) semli chandrawat</t>
+          <t>1741002012/IF/IAY/947882 — Construction of IAY House -IAY REG. NO. MP2991669</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>178762.9</v>
+        <v>15648</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>42786</v>
+        <v>43000</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>43453</v>
+        <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034306335 — SHANTIDHAM (MUKTIDHAM VIKAS MANPURA) SEMLI CHANDRAWAT</t>
+          <t>1741002012/LD/22012034258356 — SHANTIDHAM (VIKAS KARY SAMTALIKARAN) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>180000</v>
+        <v>50000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>42969</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034306340 — SHANTIDHAM (MUKTIDHAM VIKAS SEDARIYA) SEMLI CHANDRAWAT</t>
+          <t>1741002012/LD/22012034301512 — Shantidham (Shed Nirman Nipaniya aabad) semli chandrawat</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0</v>
+        <v>178762.9</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42969</v>
-[...1 lines deleted...]
-      <c r="K209" s="3"/>
+        <v>42786</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>43453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034533896 — Charagah Vikas Upyojna (Goshala Pariyojna me) BHAG 1 SEMLICHANDRAWAT</t>
+          <t>1741002012/LD/22012034306335 — SHANTIDHAM (MUKTIDHAM VIKAS MANPURA) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>792213.45</v>
+        <v>180000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>348658</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44600</v>
-[...3 lines deleted...]
-      </c>
+        <v>42969</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034533897 — Charagah Vikas Upyojna (Goshala Pariyojna me) BHAG 2 SEMLICHANDRAWAT</t>
+          <t>1741002012/LD/22012034306340 — SHANTIDHAM (MUKTIDHAM VIKAS SEDARIYA) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>792213.45</v>
+        <v>180000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>254677.5</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>44600</v>
-[...3 lines deleted...]
-      </c>
+        <v>42969</v>
+      </c>
+      <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034554492 — Nutrition garden GP - Semli Chandrawat</t>
+          <t>1741002012/LD/22012034533896 — Charagah Vikas Upyojna (Goshala Pariyojna me) BHAG 1 SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>804562.75</v>
+        <v>792213.45</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>320933</v>
+        <v>348658</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44346</v>
+        <v>44600</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>46120</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1741002012/LD/22012034575647 — Devaranya Project Work (Goshal ke samne Semli Chandrawat)</t>
+          <t>1741002012/LD/22012034533897 — Charagah Vikas Upyojna (Goshala Pariyojna me) BHAG 2 SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>691014.53</v>
+        <v>792213.45</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>225588</v>
+        <v>254677.5</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>44741</v>
+        <v>44600</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>45710</v>
+        <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1741002012/PG/22012034303933 — Play Ground (100x100) M Gram Manpura :- Semli Candrawat</t>
+          <t>1741002012/LD/22012034554492 — Nutrition garden GP - Semli Chandrawat</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>353000</v>
+        <v>804562.75</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>320933</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42967</v>
-[...1 lines deleted...]
-      <c r="K214" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>46120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1741002012/PG/22012034312453 — KHEL MEDAN (GRAMIN KRIDANGAN NIPANIYA ABAD 80*60) SEMLICHANDRAWAT</t>
+          <t>1741002012/LD/22012034575647 — Devaranya Project Work (Goshal ke samne Semli Chandrawat)</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>187000</v>
+        <v>691014.53</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>225588</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42969</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>44741</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>45710</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1741002012/PG/22012034312454 — KHEL MEDAN (GRAMIN KRIDANGAN SEDARIYA 80*60) SEMLICHANDRAWAT</t>
+          <t>1741002012/PG/22012034303933 — Play Ground (100x100) M Gram Manpura :- Semli Candrawat</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>187000</v>
+        <v>353000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42969</v>
+        <v>42967</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1741002012/PG/9425892944 — खेल मैदान सेमली चंद्रावत</t>
+          <t>1741002012/PG/22012034312453 — KHEL MEDAN (GRAMIN KRIDANGAN NIPANIYA ABAD 80*60) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>0</v>
+        <v>187000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42826</v>
+        <v>42969</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1741002012/PG/9425893681 — Play Ground (Modi Mataji marg par) Semli Candrawat</t>
+          <t>1741002012/PG/22012034312454 — KHEL MEDAN (GRAMIN KRIDANGAN SEDARIYA 80*60) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>348000</v>
+        <v>187000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>317628.58</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42787</v>
-[...3 lines deleted...]
-      </c>
+        <v>42969</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/100044 — सी.सी. मार्ग, बस स्‍टेण्‍ड से गांव की ओर सेमली चन्</t>
+          <t>1741002012/PG/9425892944 — खेल मैदान सेमली चंद्रावत</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>94100</v>
+        <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>88488</v>
+        <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>41071</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034181920 — CC Road Antrik Path Nirman Mandir se Men Road tk</t>
+          <t>1741002012/PG/9425893681 — Play Ground (Modi Mataji marg par) Semli Candrawat</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>100700</v>
+        <v>348000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>94692</v>
+        <v>317628.58</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>41528</v>
+        <v>42787</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>42095</v>
+        <v>43615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034197814 — CC Road Bherushing ke makan se shiv mandie ki or</t>
+          <t>1741002012/RC/100044 — सी.सी. मार्ग, बस स्‍टेण्‍ड से गांव की ओर सेमली चन्</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>58000</v>
+        <v>94100</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>54799</v>
+        <v>88488</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>41646</v>
+        <v>41071</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>42046</v>
+        <v>42563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034202472 — CC Road Kelashshing ke bade se shiv mandir o karta</t>
+          <t>1741002012/RC/22012034181920 — CC Road Antrik Path Nirman Mandir se Men Road tk</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>151000</v>
+        <v>100700</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>139264</v>
+        <v>94692</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>41672</v>
+        <v>41528</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>42046</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034205508 — SUDUR SADAK SEMALI CHAK SE NEEMUCH SINGOLI ROAD SE</t>
+          <t>1741002012/RC/22012034197814 — CC Road Bherushing ke makan se shiv mandie ki or</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>1488000</v>
+        <v>58000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>311565.07</v>
+        <v>54799</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>41688</v>
+        <v>41646</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>42416</v>
+        <v>42046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034211426 — CC Road Vinod jain ki dukan se umraoshing ke makan</t>
+          <t>1741002012/RC/22012034202472 — CC Road Kelashshing ke bade se shiv mandir o karta</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>103000</v>
+        <v>151000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>108182</v>
+        <v>139264</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>41702</v>
+        <v>41672</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>42546</v>
+        <v>42046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034227257 — CC Road Cement Gram Manpura Kuiya se Mandir Ki or</t>
+          <t>1741002012/RC/22012034205508 — SUDUR SADAK SEMALI CHAK SE NEEMUCH SINGOLI ROAD SE</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>162000</v>
+        <v>1488000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>128866.8</v>
+        <v>311565.07</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>41870</v>
+        <v>41688</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>42546</v>
+        <v>42416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034286588 — CC ROAD (MAVESHIYO KE PANI PINE KI HODI KE CHARO OR) SEMLI CHANDRAWAT</t>
+          <t>1741002012/RC/22012034211426 — CC Road Vinod jain ki dukan se umraoshing ke makan</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>62200</v>
+        <v>103000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>61785</v>
+        <v>108182</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42290</v>
+        <v>41702</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>42668</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034298748 — CC ROAD (SURAJMAL BAWARI KE MAKAN SE RADHA KRASHN MANDIR KE AAGE NIPANIYA AABAD) SEMLI CHANDRAWAT</t>
+          <t>1741002012/RC/22012034227257 — CC Road Cement Gram Manpura Kuiya se Mandir Ki or</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>96800</v>
+        <v>162000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>95177</v>
+        <v>128866.8</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42424</v>
+        <v>41870</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>42668</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034317586 — CC Road (Mandir se Dashrath Shing ke makan tk Manpura) semlichandrawat</t>
+          <t>1741002012/RC/22012034286588 — CC ROAD (MAVESHIYO KE PANI PINE KI HODI KE CHARO OR) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>97000</v>
+        <v>62200</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>89304</v>
+        <v>61785</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42719</v>
+        <v>42290</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>43187</v>
+        <v>42668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034330787 — CC ROAD SAH NALI NIRMAN (AJA BASTI SE GORILAL DHAKAD KE MAKAN KI OR DPR -1 ZP) SEMLICHANDRAWAT</t>
+          <t>1741002012/RC/22012034298748 — CC ROAD (SURAJMAL BAWARI KE MAKAN SE RADHA KRASHN MANDIR KE AAGE NIPANIYA AABAD) SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>132750</v>
+        <v>96800</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>66338</v>
+        <v>95177</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42812</v>
+        <v>42424</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>42967</v>
+        <v>42668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034339335 — CC Road Papulal Gurjar Ke Makan se Hindushingh Ke Makan ki or DPR Work 03</t>
+          <t>1741002012/RC/22012034317586 — CC Road (Mandir se Dashrath Shing ke makan tk Manpura) semlichandrawat</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>200000</v>
+        <v>97000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>57792</v>
+        <v>89304</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>42887</v>
+        <v>42719</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>43174</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034341733 — CC ROAD SAH NALI NIRMAN (RAMLAL GAYRI KE MAKAN SE PAPPULAL KE MAKAN TAK DPR -5 ZP) SEMLICHANDRAWAT</t>
+          <t>1741002012/RC/22012034330787 — CC ROAD SAH NALI NIRMAN (AJA BASTI SE GORILAL DHAKAD KE MAKAN KI OR DPR -1 ZP) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>39235</v>
+        <v>132750</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>35088</v>
+        <v>66338</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42903</v>
+        <v>42812</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>43163</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034344387 — CC Raod Kuiya se Bhawarlal Damami ke makan tk DPR 02</t>
+          <t>1741002012/RC/22012034339335 — CC Road Papulal Gurjar Ke Makan se Hindushingh Ke Makan ki or DPR Work 03</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>272000</v>
+        <v>200000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>57792</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>42999</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034344388 — CC Raod babulal gayri ke Makan se ramlal gayri ke makan tk DPR 04</t>
+          <t>1741002012/RC/22012034341733 — CC ROAD SAH NALI NIRMAN (RAMLAL GAYRI KE MAKAN SE PAPPULAL KE MAKAN TAK DPR -5 ZP) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>50000</v>
+        <v>39235</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>25456</v>
+        <v>35088</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43000</v>
+        <v>42903</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>43046</v>
+        <v>43163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034370033 — Sudur Sadak Semli chandrawat</t>
+          <t>1741002012/RC/22012034344387 — CC Raod Kuiya se Bhawarlal Damami ke makan tk DPR 02</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>0</v>
+        <v>272000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>43191</v>
+        <v>42999</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034384955 — CC Raod Vidhayak Nidhi (Madhwashingh ke Makan wali Gali) Semli Chandrawat</t>
+          <t>1741002012/RC/22012034344388 — CC Raod babulal gayri ke Makan se ramlal gayri ke makan tk DPR 04</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>91200</v>
+        <v>50000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>85434.8</v>
+        <v>25456</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43164</v>
+        <v>43000</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>43509</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034386852 — CC Raod Semli Candrawat (No. 6 Karulal patidar ke makan se Karulal teli ke makan ki or) Newad</t>
+          <t>1741002012/RC/22012034370033 — Sudur Sadak Semli chandrawat</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>34500</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>42826</v>
+        <v>43191</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034386857 — Cc Road Gram Semli Chandrawat (No.07 Govind kuwar ke makan se Kuiya ki or)</t>
+          <t>1741002012/RC/22012034384955 — CC Raod Vidhayak Nidhi (Madhwashingh ke Makan wali Gali) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>79200</v>
+        <v>91200</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>78480</v>
+        <v>85434.8</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43281</v>
+        <v>43164</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>44053</v>
+        <v>43509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034386963 — CC Road (Mandir Choraya Se Gopal Nanuram Bavri Ke Makan Tak Sedariya DPR - 02) Semli Chandrawat</t>
+          <t>1741002012/RC/22012034386852 — CC Raod Semli Candrawat (No. 6 Karulal patidar ke makan se Karulal teli ke makan ki or) Newad</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>44250</v>
+        <v>34500</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>40890</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>43299</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034387240 — CC Road (Kueya se Ramlal Bhil ke makan tak Sedriya DPR - 03) Semli Chandrawat</t>
+          <t>1741002012/RC/22012034386857 — Cc Road Gram Semli Chandrawat (No.07 Govind kuwar ke makan se Kuiya ki or)</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>13275</v>
+        <v>79200</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>12528</v>
+        <v>78480</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43332</v>
+        <v>43281</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>43384</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034394659 — CC Road (Neemuch Singoli Road se Takechand Mangilal Patidar ke makan ki or Nipaniya Aabad) Semlichan</t>
+          <t>1741002012/RC/22012034386963 — CC Road (Mandir Choraya Se Gopal Nanuram Bavri Ke Makan Tak Sedariya DPR - 02) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>74865</v>
+        <v>44250</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>74676</v>
+        <v>40890</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>43389</v>
+        <v>43299</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43592</v>
+        <v>43374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034449443 — CC Road (Vinod Jai Ke Makan Se Govind Kunwar Ke Makan Tak) Semlichandrawat</t>
+          <t>1741002012/RC/22012034387240 — CC Road (Kueya se Ramlal Bhil ke makan tak Sedriya DPR - 03) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>71100</v>
+        <v>13275</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>68628</v>
+        <v>12528</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43531</v>
+        <v>43332</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43634</v>
+        <v>43384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034449467 — CC ROAD NARAYAN RATHORE K MAKAN SE MANGILAL K MAKAN TAK SEMALI CHANDRAWAT</t>
+          <t>1741002012/RC/22012034394659 — CC Road (Neemuch Singoli Road se Takechand Mangilal Patidar ke makan ki or Nipaniya Aabad) Semlichan</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>9300</v>
+        <v>74865</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>7728</v>
+        <v>74676</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43531</v>
+        <v>43389</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43612</v>
+        <v>43592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034477394 — CC Road Gram Semli Chandrawat (Govind kuwar ke makan se prakash kharol ke makan tk)</t>
+          <t>1741002012/RC/22012034449443 — CC Road (Vinod Jai Ke Makan Se Govind Kunwar Ke Makan Tak) Semlichandrawat</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>31400</v>
+        <v>71100</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>29568</v>
+        <v>68628</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43753</v>
+        <v>43531</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43833</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034528648 — CC Road Banshilal ke makan se Prakash ke bhade ki or Semli chandrawat</t>
+          <t>1741002012/RC/22012034449467 — CC ROAD NARAYAN RATHORE K MAKAN SE MANGILAL K MAKAN TAK SEMALI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>16300</v>
+        <v>9300</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>7728</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>43612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034528653 — CC road Gram Semli chandrawat (Banshilal ke makan se Prakash ke badhe ki or)</t>
+          <t>1741002012/RC/22012034477394 — CC Road Gram Semli Chandrawat (Govind kuwar ke makan se prakash kharol ke makan tk)</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>40400</v>
+        <v>31400</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>37620</v>
+        <v>29568</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44025</v>
+        <v>43753</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>44055</v>
+        <v>43833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034528655 — CC Road Gram Semli Chandrawat (Devilal Gayari ke makan se Banshilal ke makan tk)</t>
+          <t>1741002012/RC/22012034528648 — CC Road Banshilal ke makan se Prakash ke bhade ki or Semli chandrawat</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>25100</v>
+        <v>16300</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>25080</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44020</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034528853 — CC Road Gram Semli Chandrawat (Motilal ke makan se Dinesh Rathor ke makan ki or)</t>
+          <t>1741002012/RC/22012034528653 — CC road Gram Semli chandrawat (Banshilal ke makan se Prakash ke badhe ki or)</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>16300</v>
+        <v>40400</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15960</v>
+        <v>37620</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44029</v>
+        <v>44025</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>44049</v>
+        <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034531806 — CC Road Gram Semli Chandrawat (Chandmal Rathor ke makan se mandir ki or)</t>
+          <t>1741002012/RC/22012034528655 — CC Road Gram Semli Chandrawat (Devilal Gayari ke makan se Banshilal ke makan tk)</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>43700</v>
+        <v>25100</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>43510</v>
+        <v>25080</v>
       </c>
       <c r="J248" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K248" s="3" t="n">
         <v>44041</v>
-      </c>
-[...1 lines deleted...]
-        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034547041 — CC Road Nirman Govind Kuwar ke makan se upeheda Road ki or Gram Semli Chandrawat</t>
+          <t>1741002012/RC/22012034528853 — CC Road Gram Semli Chandrawat (Motilal ke makan se Dinesh Rathor ke makan ki or)</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>70700</v>
+        <v>16300</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>79962</v>
+        <v>15960</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44141</v>
+        <v>44029</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44615</v>
+        <v>44049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034576705 — Sudur Gram Sadak Samprak Neemuch Singoli road se Semlichak ki or Semli Chandrawat</t>
+          <t>1741002012/RC/22012034531806 — CC Road Gram Semli Chandrawat (Chandmal Rathor ke makan se mandir ki or)</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>1352325.24</v>
+        <v>43700</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>945719.96</v>
+        <v>43510</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44449</v>
+        <v>44041</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45720</v>
+        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034602235 — CC Road dinesh patidar ke makan se mandir ki or Semli chak Semli chandrawat</t>
+          <t>1741002012/RC/22012034547041 — CC Road Nirman Govind Kuwar ke makan se upeheda Road ki or Gram Semli Chandrawat</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>122000</v>
+        <v>70700</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>79962</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>44141</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>44615</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034638696 — CC Road Narayansingh ke makan se Aashram ki or</t>
+          <t>1741002012/RC/22012034576705 — Sudur Gram Sadak Samprak Neemuch Singoli road se Semlichak ki or Semli Chandrawat</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>44000</v>
+        <v>1352325.24</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>38675</v>
+        <v>945719.96</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45097</v>
+        <v>44449</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>45702</v>
+        <v>45720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/22012034644083 — CC Road Charbhuja mandir ke mandir se Radhesyam Rathoor ke makan tk</t>
+          <t>1741002012/RC/22012034602235 — CC Road dinesh patidar ke makan se mandir ki or Semli chak Semli chandrawat</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>67000</v>
+        <v>122000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>43271.8</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45174</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC/68 — गेवल रोड सेमलीचंदावत से जावी मागें</t>
+          <t>1741002012/RC/22012034638696 — CC Road Narayansingh ke makan se Aashram ki or</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>433000</v>
+        <v>44000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>204400</v>
+        <v>38675</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>40287</v>
+        <v>45097</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>41262</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RC-Sand Moram/160093 — ग्रेवल रोड सेमली से जावी तक</t>
+          <t>1741002012/RC/22012034644083 — CC Road Charbhuja mandir ke mandir se Radhesyam Rathoor ke makan tk</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>67000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>43271.8</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>40453</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>45174</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>45710</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034540000 — Samudayik Swachta parisar Semli Chandrawat</t>
+          <t>1741002012/RC/68 — गेवल रोड सेमलीचंदावत से जावी मागें</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>43700</v>
+        <v>433000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>29082</v>
+        <v>204400</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44482</v>
+        <v>40287</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>45237</v>
+        <v>41262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034549288 — CTR/SLWM Soakpit nirman Panchyat parisar Semli Chandrawat</t>
+          <t>1741002012/RC-Sand Moram/160093 — ग्रेवल रोड सेमली से जावी तक</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>13896</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44469</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034549290 — CTR/SLWM Soakpit nirman Prathmik Vidhalaya Nipaniya aabad Semli Chandrawat</t>
+          <t>1741002012/RS/22012034540000 — Samudayik Swachta parisar Semli Chandrawat</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>14467.3</v>
+        <v>43700</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>1158</v>
+        <v>29082</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44469</v>
+        <v>44482</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>44907</v>
+        <v>45237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034549291 — CTR /SLWM Soakpit nirman Madhmic Vidhalaya Sedriya Semli Chandrawat</t>
+          <t>1741002012/RS/22012034549288 — CTR/SLWM Soakpit nirman Panchyat parisar Semli Chandrawat</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>13896</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>44469</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>44618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034549293 — CTR/SLWM Soakpit nirman Samudayik bhawan Semli Chandrawat</t>
+          <t>1741002012/RS/22012034549290 — CTR/SLWM Soakpit nirman Prathmik Vidhalaya Nipaniya aabad Semli Chandrawat</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>4632</v>
+        <v>1158</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>44469</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>44874</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564451 — CTR/SLWM Soak pit nirman 01 semlichandrawat</t>
+          <t>1741002012/RS/22012034549291 — CTR /SLWM Soakpit nirman Madhmic Vidhalaya Sedriya Semli Chandrawat</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>3978</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45119</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564457 — CTR/SLWM Soak pit nirman 02 semlichandrawat</t>
+          <t>1741002012/RS/22012034549293 — CTR/SLWM Soakpit nirman Samudayik bhawan Semli Chandrawat</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>44469</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>44874</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564462 — CTR/SLWM Soak pit nirman 01 manpura semlichandrawat</t>
+          <t>1741002012/RS/22012034564451 — CTR/SLWM Soak pit nirman 01 semlichandrawat</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>3978</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>45119</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>45562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564465 — CTR/SLWM Soak pit nirman 02 manpura semlichandrawat</t>
+          <t>1741002012/RS/22012034564457 — CTR/SLWM Soak pit nirman 02 semlichandrawat</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564469 — CTR/SLWM Soak pit nirman 01 nipaniya aabad semlichandrawat</t>
+          <t>1741002012/RS/22012034564462 — CTR/SLWM Soak pit nirman 01 manpura semlichandrawat</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44469</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564471 — CTR/SLWM Soak pit nirman 02 nipaniya aabad semlichandrawat</t>
+          <t>1741002012/RS/22012034564465 — CTR/SLWM Soak pit nirman 02 manpura semlichandrawat</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>3978</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564473 — CTR/SLWM Soak pit nirman 01 semlichak semlichandrawat</t>
+          <t>1741002012/RS/22012034564469 — CTR/SLWM Soak pit nirman 01 nipaniya aabad semlichandrawat</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>44469</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>44907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564475 — CTR/SLWM Soak pit nirman 01 sedriya semlichandrawat</t>
+          <t>1741002012/RS/22012034564471 — CTR/SLWM Soak pit nirman 02 nipaniya aabad semlichandrawat</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>3978</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>45104</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>45562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034564478 — CTR/SLWM Soak pit nirman 02 sedriya semlichandrawat</t>
+          <t>1741002012/RS/22012034564473 — CTR/SLWM Soak pit nirman 01 semlichak semlichandrawat</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034582272 — Swm compost pit part 1 segregation shed ke pas semli chandrawat</t>
+          <t>1741002012/RS/22012034564475 — CTR/SLWM Soak pit nirman 01 sedriya semlichandrawat</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44287</v>
+        <v>44378</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034582280 — Swm compost pit part 2 segregation shed ke pas semli chandrawat</t>
+          <t>1741002012/RS/22012034564478 — CTR/SLWM Soak pit nirman 02 sedriya semlichandrawat</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682152 — Sokapit nirman 01</t>
+          <t>1741002012/RS/22012034582272 — Swm compost pit part 1 segregation shed ke pas semli chandrawat</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44917</v>
+        <v>44287</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682160 — SOAKPIT NIRMAN 02</t>
+          <t>1741002012/RS/22012034582280 — Swm compost pit part 2 segregation shed ke pas semli chandrawat</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44743</v>
+        <v>44378</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682169 — SOAKPIT NIRMAN 03</t>
+          <t>1741002012/RS/22012034682152 — Sokapit nirman 01</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44917</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682170 — SOAKPIT NIRMAN 04</t>
+          <t>1741002012/RS/22012034682160 — SOAKPIT NIRMAN 02</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44917</v>
+        <v>44743</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682172 — SOAKPIT NIRMAN 05</t>
+          <t>1741002012/RS/22012034682169 — SOAKPIT NIRMAN 03</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>44917</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1741002012/RS/22012034682176 — SOAKPIT NIRMAN 06</t>
+          <t>1741002012/RS/22012034682170 — SOAKPIT NIRMAN 04</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>44917</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/100004 — BOLDAR CHEK DEM SEMLI CHANDRAWAT(NIPANIYA ABAD SE SEMLI CHANDRAWAT NALE PAR) NO - 2</t>
+          <t>1741002012/RS/22012034682172 — SOAKPIT NIRMAN 05</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>221000</v>
+        <v>5500</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>43526.65</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>40700</v>
-[...3 lines deleted...]
-      </c>
+        <v>44917</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/100005 — BOLDAR CHEK DEM SEMLI CHANDRAWAT(NIPANIYA ABAD SE SEMLI CHANDRAWAT NALE PAR) NO - 1</t>
+          <t>1741002012/RS/22012034682176 — SOAKPIT NIRMAN 06</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>221000</v>
+        <v>5500</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>66858.54</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>44917</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/100019 — स्‍टाप डेम निर्माण शमशान के पास सेमली चक</t>
+          <t>1741002012/WC/100004 — BOLDAR CHEK DEM SEMLI CHANDRAWAT(NIPANIYA ABAD SE SEMLI CHANDRAWAT NALE PAR) NO - 2</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>383000</v>
+        <v>221000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>145967</v>
+        <v>43526.65</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>40909</v>
+        <v>40700</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>41262</v>
+        <v>42032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034429258 — Chek Dam (Chek Dam Nirman Nipaniya Aabad) Semli Chandrawat</t>
+          <t>1741002012/WC/100005 — BOLDAR CHEK DEM SEMLI CHANDRAWAT(NIPANIYA ABAD SE SEMLI CHANDRAWAT NALE PAR) NO - 1</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>140000</v>
+        <v>221000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>133707</v>
+        <v>66858.54</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43459</v>
+        <v>40695</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43687</v>
+        <v>42130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034431634 — ChekDam Nirman Nipaniya aabad shanti dham ke samip</t>
+          <t>1741002012/WC/100019 — स्‍टाप डेम निर्माण शमशान के पास सेमली चक</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>140000</v>
+        <v>383000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>134082</v>
+        <v>145967</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43525</v>
+        <v>40909</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43682</v>
+        <v>41262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034431642 — Nala Nirman (Sarwaniya maharaj raste se parkash jain ki dudan ki or) Semli Chandrawat</t>
+          <t>1741002012/WC/22012034429258 — Chek Dam (Chek Dam Nirman Nipaniya Aabad) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>465000</v>
+        <v>140000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>455661.08</v>
+        <v>133707</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43475</v>
+        <v>43459</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43979</v>
+        <v>43687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034437997 — Nala Nirman</t>
+          <t>1741002012/WC/22012034431634 — ChekDam Nirman Nipaniya aabad shanti dham ke samip</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>134082</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>43682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442831 — chek dem no.1 nirman denasdh gujar kai khet kai pas</t>
+          <t>1741002012/WC/22012034431642 — Nala Nirman (Sarwaniya maharaj raste se parkash jain ki dudan ki or) Semli Chandrawat</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>0</v>
+        <v>465000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>455661.08</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K285" s="3"/>
+        <v>43475</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>43979</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442832 — chek dem nirman  no.2 sagas bavaji kai pas</t>
+          <t>1741002012/WC/22012034437997 — Nala Nirman</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43491</v>
+        <v>43556</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442834 — chek dem no.03 jinodhar devnarayan mandir kai pechai</t>
+          <t>1741002012/WC/22012034442831 — chek dem no.1 nirman denasdh gujar kai khet kai pas</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442836 — recharj pit nai chek dem kai pas</t>
+          <t>1741002012/WC/22012034442832 — chek dem nirman  no.2 sagas bavaji kai pas</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>389719.02</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>309696</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43753</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442850 — gali plag no.01 modi mata ji road kai pas</t>
+          <t>1741002012/WC/22012034442834 — chek dem no.03 jinodhar devnarayan mandir kai pechai</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034442852 — tlai nirman</t>
+          <t>1741002012/WC/22012034442836 — recharj pit nai chek dem kai pas</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>0</v>
+        <v>389719.02</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>309696</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>43753</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>44326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034446021 — Nala nirman Semli Chandrawat</t>
+          <t>1741002012/WC/22012034442850 — gali plag no.01 modi mata ji road kai pas</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>453075.89</v>
+        <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>416095</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43986</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464715 — RFR Borkhedi River Chekdam Modimata ji Road</t>
+          <t>1741002012/WC/22012034442852 — tlai nirman</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43556</v>
+        <v>43491</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464716 — RFR Borkhedi River Recharge pit Dinesh ke makan ke samane semli chandrawat</t>
+          <t>1741002012/WC/22012034446021 — Nala nirman Semli Chandrawat</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>453075.89</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>416095</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>43986</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>44553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464717 — RFR Borkhedi River dinesh gurjar ke khet ke pas</t>
+          <t>1741002012/WC/22012034464715 — RFR Borkhedi River Chekdam Modimata ji Road</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464719 — RFR Borkhedi river  Sagag Bawaji ke pas</t>
+          <t>1741002012/WC/22012034464716 — RFR Borkhedi River Recharge pit Dinesh ke makan ke samane semli chandrawat</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464723 — RFR Borkhedi River (Devnarayan mandir ke pas)</t>
+          <t>1741002012/WC/22012034464717 — RFR Borkhedi River dinesh gurjar ke khet ke pas</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464724 — RFR Borkhedi river Parcolathion tank Saderaiya</t>
+          <t>1741002012/WC/22012034464719 — RFR Borkhedi river  Sagag Bawaji ke pas</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>197356.36</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>62736</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43791</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464725 — RFR Borkhedi River chekdam nipaniya aabad Semli chandrawat</t>
+          <t>1741002012/WC/22012034464723 — RFR Borkhedi River (Devnarayan mandir ke pas)</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034464727 — RFR Borkedhi River chekdam shantidham ke pas Nipaniya</t>
+          <t>1741002012/WC/22012034464724 — RFR Borkhedi river Parcolathion tank Saderaiya</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>197356.36</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>62736</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>43791</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>46193</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034482551 — RFR_Borkhedi River Sokhpit Nirman  Part 01</t>
+          <t>1741002012/WC/22012034464725 — RFR Borkhedi River chekdam nipaniya aabad Semli chandrawat</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034493556 — Sokhpit nirman Gram Nipaniya Semli Chandrawat</t>
+          <t>1741002012/WC/22012034464727 — RFR Borkedhi River chekdam shantidham ke pas Nipaniya</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034496591 — RFR Recharg Pit Kup nirman  Goverment kui ke pas</t>
+          <t>1741002012/WC/22012034482551 — RFR_Borkhedi River Sokhpit Nirman  Part 01</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034496592 — RFR Kup recharg Manpura kua ke pas</t>
+          <t>1741002012/WC/22012034493556 — Sokhpit nirman Gram Nipaniya Semli Chandrawat</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034496593 — RFR Recharg pit manpura Main Road se aage</t>
+          <t>1741002012/WC/22012034496591 — RFR Recharg Pit Kup nirman  Goverment kui ke pas</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034496594 — RFR Nala nirman Mataji mandir se road par</t>
+          <t>1741002012/WC/22012034496592 — RFR Kup recharg Manpura kua ke pas</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034499586 — RFR Recharg Pit (Nipaniya Aabad)</t>
+          <t>1741002012/WC/22012034496593 — RFR Recharg pit manpura Main Road se aage</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034505603 — RFR BORKHIDI NADI PR NALA TRANVHING NIRMAN SHANTI DHAM K PAS NIPANIYA AABADI</t>
+          <t>1741002012/WC/22012034496594 — RFR Nala nirman Mataji mandir se road par</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034505607 — RFR BORKHIDI NADI PR PARCOLATION TANK NIRMAN MAIN ROAD SE AAGE MANPURA SEMLIROAD</t>
+          <t>1741002012/WC/22012034499586 — RFR Recharg Pit (Nipaniya Aabad)</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034505610 — RFR BORKHIDI NADI PR PARCOLATION TANK NIRMAN SEDRIYA MANPURA ROAD SEDRIYA</t>
+          <t>1741002012/WC/22012034505603 — RFR BORKHIDI NADI PR NALA TRANVHING NIRMAN SHANTI DHAM K PAS NIPANIYA AABADI</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034505611 — RFR BORKHIDI NADI PR Prcolation tank nirman semlichnadravat se manpura javi road</t>
+          <t>1741002012/WC/22012034505607 — RFR BORKHIDI NADI PR PARCOLATION TANK NIRMAN MAIN ROAD SE AAGE MANPURA SEMLIROAD</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>264234.24</v>
+        <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>219180</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43812</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034505612 — RFR BORKHIDI NADI PAR NALA TRANCHING NIRMAN SEMLICHNADRAWAT</t>
+          <t>1741002012/WC/22012034505610 — RFR BORKHIDI NADI PR PARCOLATION TANK NIRMAN SEDRIYA MANPURA ROAD SEDRIYA</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034507083 — RFR NALA TREACH CHECKDAM KE AAGE NIPANIYA AABAD</t>
+          <t>1741002012/WC/22012034505611 — RFR BORKHIDI NADI PR Prcolation tank nirman semlichnadravat se manpura javi road</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>264234.24</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>219180</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>43812</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>44616</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034507084 — RFR NALA TREANCH SHANTIDHAM KE AAGE SEMLI CHANDRAWAT</t>
+          <t>1741002012/WC/22012034505612 — RFR BORKHIDI NADI PAR NALA TRANCHING NIRMAN SEMLICHNADRAWAT</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43556</v>
+        <v>43740</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034507085 — RFR NALA TREANCH SEMLI CHANDRWAT 01</t>
+          <t>1741002012/WC/22012034507083 — RFR NALA TREACH CHECKDAM KE AAGE NIPANIYA AABAD</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034507086 — RFR NALA TREANCH MANPURA</t>
+          <t>1741002012/WC/22012034507084 — RFR NALA TREANCH SHANTIDHAM KE AAGE SEMLI CHANDRAWAT</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034507088 — RFR CHEKDAM NIRMAN MANPURA</t>
+          <t>1741002012/WC/22012034507085 — RFR NALA TREANCH SEMLI CHANDRWAT 01</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034512740 — RFR Borkhedi River (Parcolathion Tank nirman Nipaniya Modi Road) Semli Chandrawar Part 01</t>
+          <t>1741002012/WC/22012034507086 — RFR NALA TREANCH MANPURA</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>294461.47</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>204060</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034512741 — RFR Borkhedi River (Parcolathion Tank nirman Nipaniya Modi Road) Semli Chandrawar Part 02</t>
+          <t>1741002012/WC/22012034507088 — RFR CHEKDAM NIRMAN MANPURA</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542119 — RFR परकोलेशन टेंक शांतिधाम के पास</t>
+          <t>1741002012/WC/22012034512740 — RFR Borkhedi River (Parcolathion Tank nirman Nipaniya Modi Road) Semli Chandrawar Part 01</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>0</v>
+        <v>294461.47</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>204060</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>44616</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542120 — RFR परकोलेशन टेंक निपानिया मोडी रोड पार्ट 2</t>
+          <t>1741002012/WC/22012034512741 — RFR Borkhedi River (Parcolathion Tank nirman Nipaniya Modi Road) Semli Chandrawar Part 02</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542121 — RFR परकोलेशन टेंक मोडी माताजी रोड</t>
+          <t>1741002012/WC/22012034542119 — RFR परकोलेशन टेंक शांतिधाम के पास</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542122 — RFR परकोलेशन टेंक शांतिधाम के आगे</t>
+          <t>1741002012/WC/22012034542120 — RFR परकोलेशन टेंक निपानिया मोडी रोड पार्ट 2</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542123 — RFR परकोलेशन टेंक शंकर सिंह के खेत के पास</t>
+          <t>1741002012/WC/22012034542121 — RFR परकोलेशन टेंक मोडी माताजी रोड</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542124 — RFR परकोलेशन टेंक कारूलाल चोकीदार के खेत के पास</t>
+          <t>1741002012/WC/22012034542122 — RFR परकोलेशन टेंक शांतिधाम के आगे</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542125 — RFR नाला ट्रेंच परकोलेशन से आगे मानपुरा</t>
+          <t>1741002012/WC/22012034542123 — RFR परकोलेशन टेंक शंकर सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542126 — RFR परकोलेशन टेंक रामस्वरूप के खेत के पास</t>
+          <t>1741002012/WC/22012034542124 — RFR परकोलेशन टेंक कारूलाल चोकीदार के खेत के पास</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542128 — RFR परकोलेशन टेंक चेक डेम के पास</t>
+          <t>1741002012/WC/22012034542125 — RFR नाला ट्रेंच परकोलेशन से आगे मानपुरा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542131 — RFR नाला टेªन्च चेक डेम के आगे</t>
+          <t>1741002012/WC/22012034542126 — RFR परकोलेशन टेंक रामस्वरूप के खेत के पास</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542132 — RFR नाला टेªन्च चेक डेम के आगे</t>
+          <t>1741002012/WC/22012034542128 — RFR परकोलेशन टेंक चेक डेम के पास</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542133 — RFR LBS Semli chandrawat</t>
+          <t>1741002012/WC/22012034542131 — RFR नाला टेªन्च चेक डेम के आगे</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542134 — RFR नाला टेªन्च पार्ट 2</t>
+          <t>1741002012/WC/22012034542132 — RFR नाला टेªन्च चेक डेम के आगे</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542135 — RFR नाला टेªन्च पार्ट 3</t>
+          <t>1741002012/WC/22012034542133 — RFR LBS Semli chandrawat</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034542136 — RFR नाला टेªन्च चेक डेम के आगे</t>
+          <t>1741002012/WC/22012034542134 — RFR नाला टेªन्च पार्ट 2</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034552143 — RFR NALA TRANCH CHEK DEM K AAGE NIPANIYA AABADI KI OR</t>
+          <t>1741002012/WC/22012034542135 — RFR नाला टेªन्च पार्ट 3</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>283836.42</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>205010</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43982</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034552144 — RFR NALA TRANCHE GISALAL GUJAR KE KHET K PAS SEMLICHANDRAWAT</t>
+          <t>1741002012/WC/22012034542136 — RFR नाला टेªन्च चेक डेम के आगे</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43856</v>
+        <v>43556</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034657911 — CTR DEEPENING AND REPAIR OF FLOOD CHENNELS NIPANIYA ABAD  GP SEMLICHANDRAWAT</t>
+          <t>1741002012/WC/22012034552143 — RFR NALA TRANCH CHEK DEM K AAGE NIPANIYA AABADI KI OR</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>211641.17</v>
+        <v>283836.42</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>64914</v>
+        <v>205010</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44351</v>
+        <v>43982</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>45367</v>
+        <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034749007 — CTR Deepeing And Repair of flood Channels Gov. kup se Shanshan ki or nipaniya Semli chandrawat</t>
+          <t>1741002012/WC/22012034552144 — RFR NALA TRANCHE GISALAL GUJAR KE KHET K PAS SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44287</v>
+        <v>43856</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012034749022 — CTR Construction of Drainage channels Gudhibai ke makan se shankarsingh ke makan ki or Nipaniya</t>
+          <t>1741002012/WC/22012034657911 — CTR DEEPENING AND REPAIR OF FLOOD CHENNELS NIPANIYA ABAD  GP SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>211641.17</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>64914</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>44351</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>45367</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012035110580 — Nala nirman Kaluram Patidar ke makan se Kailash Rathoor ke makan ki or Semli Chandrawat</t>
+          <t>1741002012/WC/22012034749007 — CTR Deepeing And Repair of flood Channels Gov. kup se Shanshan ki or nipaniya Semli chandrawat</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>54017</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45334</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012035113271 — Parcolation tank nirman Semli Chandrawat</t>
+          <t>1741002012/WC/22012034749022 — CTR Construction of Drainage channels Gudhibai ke makan se shankarsingh ke makan ki or Nipaniya</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>651171.54</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>470927.88</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45452</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012035173816 — Nirmal Neer</t>
+          <t>1741002012/WC/22012035110580 — Nala nirman Kaluram Patidar ke makan se Kailash Rathoor ke makan ki or Semli Chandrawat</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>54017</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>45334</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>45780</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012035174123 — Check Dam</t>
+          <t>1741002012/WC/22012035113271 — Parcolation tank nirman Semli Chandrawat</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>651171.54</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>470927.88</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>45452</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>46160</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/22012035241200 — Parcolathion Tank nirman Gram Nipaniya aabad Shamshan ke pas Semli Chandrawat</t>
+          <t>1741002012/WC/22012035173816 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/38 — Neramal Neer kup Nerman  Semali Chandrawat</t>
+          <t>1741002012/WC/22012035174123 — Check Dam</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>275000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>251091.14</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>40329</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/9993622801 — BOLDER CHEK DEM SEMLI CHNDRAVAT</t>
+          <t>1741002012/WC/22012035241200 — Parcolathion Tank nirman Gram Nipaniya aabad Shamshan ke pas Semli Chandrawat</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>50046</v>
+        <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>20700</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC-Others/484882 — निर्मल नीर सेंदरिया</t>
+          <t>1741002012/WC/38 — Neramal Neer kup Nerman  Semali Chandrawat</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>0</v>
+        <v>275000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>251091.14</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>40453</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>40329</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>43313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC-Others/484883 — निर्मल नीर निपानिया</t>
+          <t>1741002012/WC/9993622801 — BOLDER CHEK DEM SEMLI CHNDRAVAT</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>50046</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>40453</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>40310</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>42041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WC/VB/22012035331777 — Roof Top Rain Water Harvesting work  Aganwadi Bhawan Gram Sedariya</t>
+          <t>1741002012/WC-Others/484882 — निर्मल नीर सेंदरिया</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>46117</v>
+        <v>40453</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/19959816 — RENOVATION (TALAI JIRNODWAR) SEMLICHANDRAWAT</t>
+          <t>1741002012/WC-Others/484883 — निर्मल नीर निपानिया</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>63000</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>50520.64</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034440432 — RFR BORKHEDI NADI PAR TALAB JIRNODHAR MEN RAOD KE PASS</t>
+          <t>1741002012/WC/VB/22012035331777 — Roof Top Rain Water Harvesting work  Aganwadi Bhawan Gram Sedariya</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43556</v>
+        <v>46117</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034454875 — R) Talai repairing Goshala ke pass Semlichandrawat</t>
+          <t>1741002012/WC/VB/YD/22012035337655 — Roof top rain wat. har. str. in Goshala Parisar Gram Semalichanerawat</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>185507.57</v>
+        <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>133290.6</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44680</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034906747 — R) Talai Reparing gram panchayat Semali chandrawat</t>
+          <t>1741002012/WH/19959816 — RENOVATION (TALAI JIRNODWAR) SEMLICHANDRAWAT</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>50520.64</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44353</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>43610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034907117 — R talai repairing semlichak raste par Gram semlichandrawat</t>
+          <t>1741002012/WH/22012034440432 — RFR BORKHEDI NADI PAR TALAB JIRNODHAR MEN RAOD KE PASS</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>94582.56</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>77112</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44680</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034907733 — R talai repairing manpura GP Semlichandrawat</t>
+          <t>1741002012/WH/22012034454875 — R) Talai repairing Goshala ke pass Semlichandrawat</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>185507.57</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>133290.6</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>45381</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1741002012/WH/22012034935394 — R talai repairing manpura GP semlichandrawat</t>
+          <t>1741002012/WH/22012034906747 — R) Talai Reparing gram panchayat Semali chandrawat</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44652</v>
+        <v>44353</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034581195 — NANDAN FALODI (RAAMLAL S/O AMARCHAND ) SEMLICHANDRAWAT</t>
+          <t>1741002012/WH/22012034907117 — R talai repairing semlichak raste par Gram semlichandrawat</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>144900</v>
+        <v>94582.56</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>77112</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44007</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>45367</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1741/IF/22012034495489 — NDI BHUMI PER FLODI (KALA BAI RAMLAL NAYAK SEMLI CHANDRAVAT)</t>
+          <t>1741002012/WH/22012034907733 — R talai repairing manpura GP Semlichandrawat</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>118250</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>100720</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43691</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEEMUCH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1741002012/WH/22012034935394 — R talai repairing manpura GP semlichandrawat</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K358" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>NEEMUCH / NEEMUCH</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1741002/IF/22012034581195 — NANDAN FALODI (RAAMLAL S/O AMARCHAND ) SEMLICHANDRAWAT</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>144900</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>44007</v>
+      </c>
+      <c r="K359" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>NEEMUCH / NEEMUCH</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1741/IF/22012034495489 — NDI BHUMI PER FLODI (KALA BAI RAMLAL NAYAK SEMLI CHANDRAVAT)</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>118250</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>100720</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>43691</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>NEEMUCH / NEEMUCH</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C358" s="1" t="inlineStr">
+      <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D358" s="1" t="inlineStr">
+      <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E358" s="1" t="inlineStr">
+      <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F358" s="1" t="inlineStr">
+      <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1741/RC/22012034153374 — Semlichandrawat to Sandriya</t>
         </is>
       </c>
-      <c r="G358" s="1" t="inlineStr">
+      <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H358" s="2" t="n">
+      <c r="H361" s="2" t="n">
         <v>4595000</v>
       </c>
-      <c r="I358" s="2" t="n">
+      <c r="I361" s="2" t="n">
         <v>632350</v>
       </c>
-      <c r="J358" s="3" t="n">
+      <c r="J361" s="3" t="n">
         <v>40924</v>
       </c>
-      <c r="K358" s="3" t="n">
+      <c r="K361" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>