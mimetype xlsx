--- v0 (2026-08-28)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K355"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 11:30:19</t>
+          <t>Exported on: 2026-10-18 10:38:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -561,120 +561,120 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1741003085/DP/22012034614447 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1741003085/DP/22012034623175 — VRAKSHA ROPAN KARYA ( SHASKIY HAI SCHOOL PARISAR ) DURAGPURA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>45207.08</v>
+        <v>63507.08</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45510</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -2593,98 +2593,98 @@
       <c r="J59" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035210213 — KAPILDHARA KOOP NIRMAN(GOVINDKUAR LAXMINARAYYAN)DURAGURA</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>385307.96</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>383130.23</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45358</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035225828 — KAPIL DHARA KOOP NIRMAN ( HARISINGH KESHURAM BANJARA ) DURPURA</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>385307.96</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>378228.51</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45451</v>
@@ -2709,51 +2709,51 @@
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035237196 — KHET TALAB NIRMAN ( RAMPRSHAD SHAMBHULAL RATHOR ) DURAGPURA</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>354345.4</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>322272</v>
+        <v>324546</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45478</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
@@ -2785,145 +2785,145 @@
       <c r="J63" s="3" t="n">
         <v>45480</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035249403 — KAPIL DHARA KOOP NIRMAAN ( JAGDISH NARAYAN BANJARA ) DURAGPURA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45470</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035254596 — NIJI FALODHYAN ( PRAKASH KISHANLAL BANJARA ) DURAGPURA</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>81851.82</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45527</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035255303 — NIJI FALODHYAN ( MADANLAL KISHANLAL BANJARA ) DURAGPURA</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>93641.82</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45535</v>
@@ -3461,98 +3461,98 @@
       <c r="J77" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035441494 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRAM ) DURAGPURA</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035448974 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRA KACHHI ) DURAGPURA</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45771</v>
@@ -3626,145 +3626,145 @@
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035586369 — EK BAGIYA MAA KE NAAM ( NIRMALA GOVIND CHORDIYA ) DURAGPURA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>273791.93</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>40698</v>
+        <v>54198</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035591343 — EK BAGIYA MAA KE NAAM ( RAMKANYA BAI HARISH VARMA  ) DURAGPURA</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>273791.93</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>42525</v>
+        <v>53025</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1741003085/IF/22012035608824 — EK BAGIYA MAA KE NAAM ( PUSPA BAI MANOJ DHANGAR ) DURAGPURA</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>273791.93</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>44625</v>
+        <v>57225</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -13313,79 +13313,79 @@
       <c r="J279" s="3" t="n">
         <v>45499</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>45609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1741003085/RC/22012034848979 — CC ROAD V NALI NIRMAN 5 VITT (MAIN ROAD KI OR SE RADHA KARSHAN MANDIR KI OR BHOPALI) DURAGPURA</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>54810</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>46232</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
@@ -13840,51 +13840,51 @@
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1741003085/RS/22012034704842 — NALI NIRMAN (GOPAL KE MAKAN SE SAROWAR KI OR) DURGAPURA</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>77303</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45198</v>
@@ -16575,51 +16575,51 @@
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANASA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1741003085/WC/22012035173305 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45383</v>