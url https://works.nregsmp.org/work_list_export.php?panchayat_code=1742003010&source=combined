--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K580"/>
+  <dimension ref="A1:K606"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:17:06</t>
+          <t>Exported on: 2026-10-23 20:43:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7046,51 +7046,51 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035152428 — Khet Talab Rakesh Aasharam bilwadeb Thikri Barwani</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>109475.5</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45204</v>
@@ -7189,149 +7189,149 @@
       <c r="J155" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035240793 — KAPILDHARA KUP KALURAM LUXMAN BILWADEB</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>221626.66</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035250613 — PASHUSHED Nirman Uma Bai Hiralal GP bilwadeb</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>99634.58</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>83593.85</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035250653 — Pashushed Nirman Uma bai ganesh gp bilwadeb</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>99283.15</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45454</v>
@@ -7428,98 +7428,98 @@
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035250675 — Pashushed Nirman manju bai vinod gp bilwadeb</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>99285.45</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035250681 — Pashushed Nirman Kadvi bai bhagirath gp bilwadeb</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>99746.24</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>46004</v>
@@ -8517,51 +8517,51 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/22012035659839 — KAPIL DHARA KUP NIRMAAN KARY PURUSTTAM BHURIYA BILWADEB</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45935</v>
@@ -11983,51 +11983,51 @@
       <c r="J255" s="3" t="n">
         <v>43257</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>43897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/1412169 — Construction of IAY House -IAY REG. NO. MP1674159</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>43169</v>
@@ -12716,51 +12716,51 @@
       <c r="J270" s="3" t="n">
         <v>43316</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/1435310 — Construction of IAY House -IAY REG. NO. MP3274845</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43169</v>
@@ -17712,51 +17712,51 @@
       <c r="J372" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>45845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/4550878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107080468</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45804</v>
@@ -18053,51 +18053,51 @@
       <c r="J379" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>45744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/4617252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126265319</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>18981</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45594</v>
@@ -18200,51 +18200,51 @@
       <c r="J382" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/4819660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114149921</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45870</v>
@@ -18296,51 +18296,51 @@
       <c r="J384" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/4829788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128338940</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>22818</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45704</v>
@@ -18394,51 +18394,51 @@
       <c r="J386" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/4855792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124848</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45770</v>
@@ -18539,147 +18539,149 @@
       <c r="J389" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>43051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5434594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114147814</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>14616</v>
+        <v>21924</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5435323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126919191</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>14616</v>
+        <v>24270</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45778</v>
       </c>
-      <c r="K391" s="3"/>
+      <c r="K391" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5435326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126922336</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45870</v>
@@ -18878,125 +18880,127 @@
       <c r="J396" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5437419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107080297</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>12789</v>
+        <v>21189</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5437714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122164233</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45778</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19021,73 +19025,73 @@
       <c r="J399" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5438505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106946200</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
@@ -19266,51 +19270,51 @@
       <c r="J404" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5598770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124224060</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45784</v>
@@ -19460,78 +19464,80 @@
       <c r="J408" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>45891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5658837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127966735</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>14616</v>
+        <v>23997</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45813</v>
       </c>
-      <c r="K409" s="3"/>
+      <c r="K409" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19556,51 +19562,51 @@
       <c r="J410" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5714765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114165119</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45878</v>
@@ -19654,214 +19660,214 @@
       <c r="J412" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5833513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122109429</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5833607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107066292</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5834131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126920166</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>3654</v>
+        <v>9954</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5834538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128159158</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>7854</v>
+        <v>24108</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19891,113 +19897,113 @@
       <c r="J417" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5835964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116167112</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5836135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124237617</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
@@ -20083,7658 +20089,8894 @@
       <c r="J421" s="3" t="n">
         <v>46108</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5928864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124237326</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5976407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128335174</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46108</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5976508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127969455</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>8400</v>
+        <v>24108</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K424" s="3"/>
+      <c r="K424" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5976561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124229325</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>12600</v>
+        <v>23562</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K425" s="3"/>
+      <c r="K425" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5977632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128326547</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>4200</v>
+        <v>16254</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5977633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128338562</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>7308</v>
+        <v>20643</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5977781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128154819</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>15708</v>
+        <v>23016</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124159776</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127123915</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128589914</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>4200</v>
+        <v>24108</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128325139</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46108</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128157896</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>15708</v>
+        <v>25116</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46190</v>
       </c>
-      <c r="K433" s="3"/>
+      <c r="K433" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126921433</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>4200</v>
+        <v>24108</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5979940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128587361</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>16254</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5981372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122112226</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>4200</v>
+        <v>16254</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5982140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128590722</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>7308</v>
+        <v>23490</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K437" s="3"/>
+      <c r="K437" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5982607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128335742</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>23016</v>
+        <v>30324</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5983092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127965801</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>10962</v>
+        <v>21924</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5983094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127972445</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46108</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5983381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146426319</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5983539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122056979</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>11508</v>
+        <v>15162</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5983981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125278736</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>7308</v>
+        <v>24582</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K443" s="3"/>
+      <c r="K443" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5984070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124778531</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>4200</v>
+        <v>24108</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5984190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114147758</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>7308</v>
+        <v>24816</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K445" s="3"/>
+      <c r="K445" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5985626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124227464</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>10962</v>
+        <v>21924</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1742003010/IF/IAY/5986049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122110693</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>4200</v>
+        <v>12291</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46044</v>
       </c>
-      <c r="K447" s="3"/>
+      <c r="K447" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/637389 — Construction of IAY House -IAY REG. NO. MP2013384</t>
+          <t>1742003010/IF/IAY/6268577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128586577</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/646524 — Construction of IAY House -IAY REG. NO. MP1683983</t>
+          <t>1742003010/IF/IAY/6269931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128334774</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>17544</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/792802 — Construction of IAY House -IAY REG. NO. MP1995126</t>
+          <t>1742003010/IF/IAY/6350222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145414592</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43022</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/792804 — Construction of IAY House -IAY REG. NO. MP1995294</t>
+          <t>1742003010/IF/IAY/6350323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124799679</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42979</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793075 — Construction of IAY House -IAY REG. NO. MP2014760</t>
+          <t>1742003010/IF/IAY/6350357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127968729</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42979</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793282 — Construction of IAY House -IAY REG. NO. MP2027916</t>
+          <t>1742003010/IF/IAY/6350363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128317163</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793348 — Construction of IAY House -IAY REG. NO. MP2032526</t>
+          <t>1742003010/IF/IAY/6350457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128340673</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43022</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793363 — Construction of IAY House -IAY REG. NO. MP2033114</t>
+          <t>1742003010/IF/IAY/6350498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127967224</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793420 — Construction of IAY House -IAY REG. NO. MP2037486</t>
+          <t>1742003010/IF/IAY/6350577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125262035</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42996</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793582 — Construction of IAY House -IAY REG. NO. MP2051433</t>
+          <t>1742003010/IF/IAY/6350818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125304795</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43013</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793583 — Construction of IAY House -IAY REG. NO. MP2051443</t>
+          <t>1742003010/IF/IAY/6350914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128588798</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42965</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793704 — Construction of IAY House -IAY REG. NO. MP2059702</t>
+          <t>1742003010/IF/IAY/6350926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125262554</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/793778 — Construction of IAY House -IAY REG. NO. MP2065645</t>
+          <t>1742003010/IF/IAY/6351028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127966248</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43022</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/800208 — Construction of IAY House -IAY REG. NO. MP2648727</t>
+          <t>1742003010/IF/IAY/6351039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127125467</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/800265 — Construction of IAY House -IAY REG. NO. MP2656634</t>
+          <t>1742003010/IF/IAY/6351062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122112846</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/800385 — Construction of IAY House -IAY REG. NO. MP2676577</t>
+          <t>1742003010/IF/IAY/6351101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128582389</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1742003010/IF/IAY/817935 — Construction of IAY House -IAY REG. NO. MP2033988</t>
+          <t>1742003010/IF/IAY/6351111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128340913</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43075</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1742003010/LD/22012034294220 — SHANTI DHAM</t>
+          <t>1742003010/IF/IAY/6351134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128581981</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>369000</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>368420.88</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42705</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1742003010/LD/22012034533664 — GoucharBhumi Charagah Vikas Hathi khoj tank ke pas GP Bilwadeb JP Thikri</t>
+          <t>1742003010/IF/IAY/6351151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128345737</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44106</v>
+        <v>46044</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1742003010/LD/22012034582542 — maa ki bhgiya ps school bilwadeb</t>
+          <t>1742003010/IF/IAY/6351227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123893777</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>11954.58</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44665</v>
+        <v>46044</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1742003010/LD/22012034593592 — VASUDHA VANDAN -PLANTATION WORK MIDDLE SCHOOL ME GP BILWADEB</t>
+          <t>1742003010/IF/IAY/6351255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128589330</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45030</v>
+        <v>46080</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1742003010/PG/9425894945 — khel Medan Bilwadeb</t>
+          <t>1742003010/IF/IAY/6351329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128591219</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>351000</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42802</v>
+        <v>46044</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/ — घाट कटिंग बजट़टा मार्ग बिल्‍वाडेब 3.20 लाख</t>
+          <t>1742003010/IF/IAY/6351350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128154211</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>310017</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>41400</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39479</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/1 — घाट कटिंग (बजटटा से उचावद 4.62) बिल्‍वाडेब</t>
+          <t>1742003010/IF/IAY/6355304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125906449</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>447990</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>305955</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39577</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/101 — जीएसबी मार्ग (4.95 बिल्‍वाडेब से बजटटा ) बिल्‍वाडेब</t>
+          <t>1742003010/IF/IAY/6355624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127965332</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>495000</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>410517</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>40123</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/194 — रपट निर्माण(4.99 बजटटा मार्ग पर) बिल्‍वाडेब</t>
+          <t>1742003010/IF/IAY/637389 — Construction of IAY House -IAY REG. NO. MP2013384</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>499000</v>
+        <v>15030</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>460358</v>
+        <v>15480</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40123</v>
+        <v>42793</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39839</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034209498 — GRAVEL ROAD BILWADEB</t>
+          <t>1742003010/IF/IAY/6394031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128333679</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>587000</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41704</v>
+        <v>46310</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034211561 — PANCHPARMESWAR + MANREGA C.C. ROAD BILWADEB</t>
+          <t>1742003010/IF/IAY/646524 — Construction of IAY House -IAY REG. NO. MP1683983</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>117000</v>
+        <v>15030</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>107924</v>
+        <v>17544</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41704</v>
+        <v>42793</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41920</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034220138 — c c road panch parmeshvar bilwdeb</t>
+          <t>1742003010/IF/IAY/792802 — Construction of IAY House -IAY REG. NO. MP1995126</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>86000</v>
+        <v>15480</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>63335</v>
+        <v>15480</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41802</v>
+        <v>43022</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41942</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034228272 — c.c.road bilwadeb</t>
+          <t>1742003010/IF/IAY/792804 — Construction of IAY House -IAY REG. NO. MP1995294</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>135528</v>
+        <v>15480</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41886</v>
+        <v>42979</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41942</v>
+        <v>43051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034229551 — PANCHPARMESHWAR + MANREGA BILWADEB</t>
+          <t>1742003010/IF/IAY/793075 — Construction of IAY House -IAY REG. NO. MP2014760</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>62000</v>
+        <v>15480</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>41488</v>
+        <v>16512</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41897</v>
+        <v>42979</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41920</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034290965 — C.C.Road Bilwadeb</t>
+          <t>1742003010/IF/IAY/793282 — Construction of IAY House -IAY REG. NO. MP2027916</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>75300</v>
+        <v>15480</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>43029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034291203 — c c road nirman bilwa deb (2015-2016) 2.03</t>
+          <t>1742003010/IF/IAY/793348 — Construction of IAY House -IAY REG. NO. MP2032526</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43022</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034291291 — C.C.road bilwadeb (2.03)</t>
+          <t>1742003010/IF/IAY/793363 — Construction of IAY House -IAY REG. NO. MP2033114</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>43015</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034291638 — C C road bilwadeb (2.03)</t>
+          <t>1742003010/IF/IAY/793420 — Construction of IAY House -IAY REG. NO. MP2037486</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>75300</v>
+        <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42344</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>42996</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034310262 — सिमेंट कांक्रीट निर्माण बिल्वाडेब सांसद निधि</t>
+          <t>1742003010/IF/IAY/793582 — Construction of IAY House -IAY REG. NO. MP2051433</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42234</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>43013</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034322005 — सी सी रोड निर्माण (सात मात्रा से किसन के घर तक)1.54 बिलवाडेब</t>
+          <t>1742003010/IF/IAY/793583 — Construction of IAY House -IAY REG. NO. MP2051443</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>2310000000</v>
+        <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>32464</v>
+        <v>16512</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42763</v>
+        <v>42965</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>43051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034324692 — सीसीरोड  निर्माण (मेन रोड से मोहन के घर तक और गुड्डी के घर से महादेव के घर तक )7.37बिलवाडेब</t>
+          <t>1742003010/IF/IAY/793704 — Construction of IAY House -IAY REG. NO. MP2059702</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>110550</v>
+        <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>109392</v>
+        <v>16512</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42951</v>
+        <v>42993</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034369007 — Ccroad Niraman</t>
+          <t>1742003010/IF/IAY/793778 — Construction of IAY House -IAY REG. NO. MP2065645</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>43022</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034382837 — naali nirman bilwadeb (1.27)</t>
+          <t>1742003010/IF/IAY/800208 — Construction of IAY House -IAY REG. NO. MP2648727</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>20000</v>
+        <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>26832</v>
+        <v>16512</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43171</v>
+        <v>43015</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43997</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034382840 — C.C.road Naali nirman menroad se halav tak bilwadeb (7.19)</t>
+          <t>1742003010/IF/IAY/800265 — Construction of IAY House -IAY REG. NO. MP2656634</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>108000</v>
+        <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>107736</v>
+        <v>15480</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43193</v>
+        <v>42993</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43997</v>
+        <v>43029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034434457 — C.C.road nali nirman  parshram ke ghar se puntiya ke ghar tak bilwadeb</t>
+          <t>1742003010/IF/IAY/800385 — Construction of IAY House -IAY REG. NO. MP2676577</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43458</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>43015</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>43280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034434458 — sudur sadak harijan mohalle se rameshwar laxman ke khat tak bilwadeb</t>
+          <t>1742003010/IF/IAY/817935 — Construction of IAY House -IAY REG. NO. MP2033988</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43458</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>43075</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034434459 — C.C.Road nali nirman umakant magilal  ke ghar se kailash bodar ke ghar tak bilwadeb</t>
+          <t>1742003010/LD/22012034294220 — SHANTI DHAM</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>369000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>368420.88</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43458</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>42705</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>43525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034438120 — सी सी रोड मेनरोड से पुन्टीयाके मकान तक बिलवा डेब(3.84)</t>
+          <t>1742003010/LD/22012034533664 — GoucharBhumi Charagah Vikas Hathi khoj tank ke pas GP Bilwadeb JP Thikri</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>96000</v>
+        <v>792213.45</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>57488</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43502</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034504836 — NALI NIRMAN HENDPUMP AAGANWADI KE PAAS SE NAALE TAK BILWADEB</t>
+          <t>1742003010/LD/22012034582542 — maa ki bhgiya ps school bilwadeb</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>11954.58</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43740</v>
+        <v>44665</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034531987 — GKRA_RFR_DEB_CC ROAD NALI NIRMSHIVALAY MANDIR SE UMAKANT MAGILAL KE GHAR TAK BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/LD/22012034593592 — VASUDHA VANDAN -PLANTATION WORK MIDDLE SCHOOL ME GP BILWADEB</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44027</v>
+        <v>45030</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034537731 — GKRA_Nali Nirman Aaganwadi bhawan ke pas bilwadeb thikri barwani</t>
+          <t>1742003010/PG/9425894945 — khel Medan Bilwadeb</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>351000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44058</v>
+        <v>42802</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034545979 — GKRA_RFR_DEB_CC ROAD -MUNNIBAI KE GHAR SE RAMCHANDRA KE GHAR TAK BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/RC/ — घाट कटिंग बजट़टा मार्ग बिल्‍वाडेब 3.20 लाख</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>28000</v>
+        <v>310017</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>19380</v>
+        <v>41400</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44147</v>
+        <v>39479</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>44540</v>
+        <v>39515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034679161 — CC Road Nirman Kailash ke makan se umakant magilal ke makan tak</t>
+          <t>1742003010/RC/1 — घाट कटिंग (बजटटा से उचावद 4.62) बिल्‍वाडेब</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>447990</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>305955</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>39577</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>39617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/22012034831089 — cc road rameshchndra ke makan se jagdish ke makan tak</t>
+          <t>1742003010/RC/101 — जीएसबी मार्ग (4.95 बिल्‍वाडेब से बजटटा ) बिल्‍वाडेब</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>89000</v>
+        <v>495000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>83835</v>
+        <v>410517</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45645</v>
+        <v>40123</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>45706</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/225 — जीएसबी (4.91 बिल्‍वाडेब से चिबानी मार्ग) बिल्‍वाडेब</t>
+          <t>1742003010/RC/194 — रपट निर्माण(4.99 बजटटा मार्ग पर) बिल्‍वाडेब</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>491000</v>
+        <v>499000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>372600</v>
+        <v>460358</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>40347</v>
+        <v>40123</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>40312</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RC/411 — पंचपरमेश्‍वर सी.सी.रोड (2.68 बजरंगबली मंदिर से शिव</t>
+          <t>1742003010/RC/22012034209498 — GRAVEL ROAD BILWADEB</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>96000</v>
+        <v>587000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>85320</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41096</v>
-[...3 lines deleted...]
-      </c>
+        <v>41704</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012034495058 — GKRA_Nali nirman aaganwadi ke samne Billwadeb</t>
+          <t>1742003010/RC/22012034211561 — PANCHPARMESWAR + MANREGA C.C. ROAD BILWADEB</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>117000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>107924</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>41920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012034495059 — Nali nirman aaganwadi ke samne Bilwadeb</t>
+          <t>1742003010/RC/22012034220138 — c c road panch parmeshvar bilwdeb</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>75000</v>
+        <v>86000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>26410</v>
+        <v>63335</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44087</v>
+        <v>41802</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44540</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012034518303 — CTR_GIS_SOAK PIT 1 BILWADEB</t>
+          <t>1742003010/RC/22012034228272 — c.c.road bilwadeb</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>17793.07</v>
+        <v>153000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>135528</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>41886</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012035113531 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
+          <t>1742003010/RC/22012034229551 — PANCHPARMESHWAR + MANREGA BILWADEB</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>41488</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>41897</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>41920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012035114365 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
+          <t>1742003010/RC/22012034290965 — C.C.Road Bilwadeb</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>75300</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45153</v>
+        <v>42108</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012035116866 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
+          <t>1742003010/RC/22012034291203 — c c road nirman bilwa deb (2015-2016) 2.03</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45153</v>
+        <v>42108</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012035134192 — nali nirman kary binabai ke makan se purane bhavan tak</t>
+          <t>1742003010/RC/22012034291291 — C.C.road bilwadeb (2.03)</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>87480</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45631</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1742003010/RS/22012035134193 — समुदायिक स्वछता परिसर समुदायिक भवन में</t>
+          <t>1742003010/RC/22012034291638 — C C road bilwadeb (2.03)</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>48000</v>
+        <v>75300</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>39123</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45631</v>
-[...3 lines deleted...]
-      </c>
+        <v>42344</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/01 — खेत तालाब बिल्‍वाडेब</t>
+          <t>1742003010/RC/22012034310262 — सिमेंट कांक्रीट निर्माण बिल्वाडेब सांसद निधि</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>13545</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>38899</v>
-[...3 lines deleted...]
-      </c>
+        <v>42234</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/1 — रपट निर्माण बिल्‍वाडेब 4.85</t>
+          <t>1742003010/RC/22012034322005 — सी सी रोड निर्माण (सात मात्रा से किसन के घर तक)1.54 बिलवाडेब</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>475907</v>
+        <v>2310000000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>232400</v>
+        <v>32464</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>38991</v>
+        <v>42763</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>39278</v>
+        <v>43051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034325016 — TALAI GAHRIKARAN PIPARI BUJURG ROD</t>
+          <t>1742003010/RC/22012034324692 — सीसीरोड  निर्माण (मेन रोड से मोहन के घर तक और गुड्डी के घर से महादेव के घर तक )7.37बिलवाडेब</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>135368</v>
+        <v>110550</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>109392</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42873</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>42951</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>43051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034325036 — HATHIKHOJ TALAI GAHARIKARAN BILWADEB</t>
+          <t>1742003010/RC/22012034369007 — Ccroad Niraman</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>51796</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42873</v>
+        <v>43191</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034355411 — boribandhan bilwadeb 0.12</t>
+          <t>1742003010/RC/22012034382837 — naali nirman bilwadeb (1.27)</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>12000</v>
+        <v>20000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>6192</v>
+        <v>26832</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43006</v>
+        <v>43171</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43174</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034355604 — boribandhan sinkalnala bilwadeb 0.12</t>
+          <t>1742003010/RC/22012034382840 — C.C.road Naali nirman menroad se halav tak bilwadeb (7.19)</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>12000</v>
+        <v>108000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>6192</v>
+        <v>107736</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43006</v>
+        <v>43193</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43174</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034355605 — boribandhan bilwadeb 0.12</t>
+          <t>1742003010/RC/22012034434457 — C.C.road nali nirman  parshram ke ghar se puntiya ke ghar tak bilwadeb</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43013</v>
-[...3 lines deleted...]
-      </c>
+        <v>43458</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034355607 — boribandhan bilwadeb 0.12</t>
+          <t>1742003010/RC/22012034434458 — sudur sadak harijan mohalle se rameshwar laxman ke khat tak bilwadeb</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>43458</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034429782 — C.C.T.HATHIKHOJ BEDI BILWADEB</t>
+          <t>1742003010/RC/22012034434459 — C.C.Road nali nirman umakant magilal  ke ghar se kailash bodar ke ghar tak bilwadeb</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>288676.12</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43375</v>
+        <v>43458</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034429786 — C.C.T.HATHIKHOJ BEDI BILWADEB</t>
+          <t>1742003010/RC/22012034438120 — सी सी रोड मेनरोड से पुन्टीयाके मकान तक बिलवा डेब(3.84)</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>260000</v>
+        <v>96000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>273690</v>
+        <v>57488</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43467</v>
+        <v>43502</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43687</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034430710 — C.C.T. aariya bedi bilwadeb</t>
+          <t>1742003010/RC/22012034504836 — NALI NIRMAN HENDPUMP AAGANWADI KE PAAS SE NAALE TAK BILWADEB</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>251445.78</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43458</v>
+        <v>43740</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034441666 — RFR Deb आर. एम.एस.निर्माण महेंद्र के खेत पास बिलवाडेब</t>
+          <t>1742003010/RC/22012034531987 — GKRA_RFR_DEB_CC ROAD NALI NIRMSHIVALAY MANDIR SE UMAKANT MAGILAL KE GHAR TAK BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>534000</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>44027</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034441669 — नाला गहरीकरण बिलवाडेब (1.16)</t>
+          <t>1742003010/RC/22012034537731 — GKRA_Nali Nirman Aaganwadi bhawan ke pas bilwadeb thikri barwani</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>116000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>30798</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034441670 — बोल्डर चेकडेम निर्माण सुरेश केखेत पास बिलवा डेब</t>
+          <t>1742003010/RC/22012034545979 — GKRA_RFR_DEB_CC ROAD -MUNNIBAI KE GHAR SE RAMCHANDRA KE GHAR TAK BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>234000</v>
+        <v>28000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>19380</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44147</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034445696 — आर.एम.एस. आशाराम मुकुन्द के खेत पास बिल्वाड़ेब(4.68)</t>
+          <t>1742003010/RC/22012034679161 — CC Road Nirman Kailash ke makan se umakant magilal ke makan tak</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>468000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034445701 — आर.एम.एस. bhag 3 बिल्वाड़ेब(4.68)</t>
+          <t>1742003010/RC/22012034831089 — cc road rameshchndra ke makan se jagdish ke makan tak</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>468000</v>
+        <v>89000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>174</v>
+        <v>83835</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43532</v>
+        <v>45645</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44295</v>
+        <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489196 — RFR DEB NADI sct work FULA BEDA 1</t>
+          <t>1742003010/RC/225 — जीएसबी (4.91 बिल्‍वाडेब से चिबानी मार्ग) बिल्‍वाडेब</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>360869.56</v>
+        <v>491000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>372600</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>40347</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>40312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489242 — RFR DEB NADI sct work FULA BEDA part 2</t>
+          <t>1742003010/RC/411 — पंचपरमेश्‍वर सी.सी.रोड (2.68 बजरंगबली मंदिर से शिव</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>450276.06</v>
+        <v>96000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>85320</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>41096</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>42047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489243 — RFR DEB NADI SCT  HATHI KHOJ PAHDI PER 1</t>
+          <t>1742003010/RS/22012034495058 — GKRA_Nali nirman aaganwadi ke samne Billwadeb</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43569</v>
+        <v>44058</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489244 — RFR DEBNADI SCT  HATHI KHOJ PAHDI PER 2</t>
+          <t>1742003010/RS/22012034495059 — Nali nirman aaganwadi ke samne Bilwadeb</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>26410</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>44087</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489254 — RFR DEBNADI SCT HATHI KHOJ PAHDI PER 2</t>
+          <t>1742003010/RS/22012034518303 — CTR_GIS_SOAK PIT 1 BILWADEB</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>432394.76</v>
+        <v>17793.07</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43569</v>
+        <v>44287</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489255 — RFR DEB NADI SCT HATHI KHOJ PAHDI PER 1</t>
+          <t>1742003010/RS/22012035113531 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>360869.56</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>353726</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43815</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489306 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 1</t>
+          <t>1742003010/RS/22012035114365 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43569</v>
+        <v>45153</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489307 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 2</t>
+          <t>1742003010/RS/22012035116866 — Nali Nirman Binu bai ke makan pas se purana bank bhawan tak bilwadeb</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43569</v>
+        <v>45153</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489308 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 3</t>
+          <t>1742003010/RS/22012035134192 — nali nirman kary binabai ke makan se purane bhavan tak</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>87480</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>45631</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>45706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489309 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 4</t>
+          <t>1742003010/RS/22012035134193 — समुदायिक स्वछता परिसर समुदायिक भवन में</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>39123</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>45631</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>45706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489371 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 1 BILWADEB</t>
+          <t>1742003010/WC/01 — खेत तालाब बिल्‍वाडेब</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>13545</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>38899</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>38950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489379 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 1 BILWADEB</t>
+          <t>1742003010/WC/1 — रपट निर्माण बिल्‍वाडेब 4.85</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>475907</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>232400</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>38991</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>39278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489382 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 2 BILWADEB</t>
+          <t>1742003010/WC/22012034325016 — TALAI GAHRIKARAN PIPARI BUJURG ROD</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>135368</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43569</v>
+        <v>42873</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489384 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 3 BILWADEB</t>
+          <t>1742003010/WC/22012034325036 — HATHIKHOJ TALAI GAHARIKARAN BILWADEB</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>51796</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43569</v>
+        <v>42873</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489385 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 4 BILWADEB</t>
+          <t>1742003010/WC/22012034355411 — boribandhan bilwadeb 0.12</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034489388 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 5 BILWADEB</t>
+          <t>1742003010/WC/22012034355604 — boribandhan sinkalnala bilwadeb 0.12</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034505631 — RFR _ DEB_C.C.T.HATHIKHOK BEDA PADLA ROAD BILWADEB THIKRI</t>
+          <t>1742003010/WC/22012034355605 — boribandhan bilwadeb 0.12</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>43013</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034505637 — RFR _ DEB_C.C.T.AARIYA BEDA  BILWADEB THIKRI</t>
+          <t>1742003010/WC/22012034355607 — boribandhan bilwadeb 0.12</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034550785 — RFR -DEB-LBS-NIRMAN HATHIKHOJ BEDA BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/WC/22012034429782 — C.C.T.HATHIKHOJ BEDI BILWADEB</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>163403.14</v>
+        <v>288676.12</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>205960</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43971</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034555411 — RFR_DEB_Dabra dabri Nirman hathikhoh bilwadeb thikri barwani ,m.p,</t>
+          <t>1742003010/WC/22012034429786 — C.C.T.HATHIKHOJ BEDI BILWADEB</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>260000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>273690</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>43467</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>43687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034558714 — RFR_DEB_KANTUR BOLDAR WAAL NIRMAN HATHIKHOJ PAHADI   BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/WC/22012034430710 — C.C.T. aariya bedi bilwadeb</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>251445.78</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43935</v>
+        <v>43458</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034567492 — RFR_DEB_Dabra-Dabri Hathikhoj 1 Bilwadeb Thikri</t>
+          <t>1742003010/WC/22012034441666 — RFR Deb आर. एम.एस.निर्माण महेंद्र के खेत पास बिलवाडेब</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>35876.48</v>
+        <v>534000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>28500</v>
+        <v>174</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44027</v>
+        <v>43531</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>44098</v>
+        <v>44295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034571096 — RFR_DEB_GKRA_CCT-SCT_HATHIKHOH TALAB PAAS PAHADI _BILWADEB_THIKRI_BARWANI</t>
+          <t>1742003010/WC/22012034441669 — नाला गहरीकरण बिलवाडेब (1.16)</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>389364.65</v>
+        <v>116000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>367460</v>
+        <v>30798</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44039</v>
+        <v>43531</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>44142</v>
+        <v>44140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034571102 — RFR_DEB_GKRA_CCT-SCT_AARIYABEDA PAHADI _BILWADEB_THIKRI_BARWANI</t>
+          <t>1742003010/WC/22012034441670 — बोल्डर चेकडेम निर्माण सुरेश केखेत पास बिलवा डेब</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>389364.65</v>
+        <v>234000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>350625</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44040</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034571986 — GKRA_RFR_DEB_DABRA- DABRI_PART - 1 NIRMAN HATHOKHOK PAHADI BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/WC/22012034445696 — आर.एम.एस. आशाराम मुकुन्द के खेत पास बिल्वाड़ेब(4.68)</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>42023.38</v>
+        <v>468000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>34200</v>
+        <v>174</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44168</v>
+        <v>43531</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44540</v>
+        <v>44295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034571991 — GKRA_RFR_DEB_DABRA- DABRI_PART - 2 NIRMAN HATHIKHOH PAHADI  BILWADEB THIKRI BARWANI</t>
+          <t>1742003010/WC/22012034445701 — आर.एम.एस. bhag 3 बिल्वाड़ेब(4.68)</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>468000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44027</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>44295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034596906 — Samudayik Farm pond hathi khoj tank ke pass Bilwadeb</t>
+          <t>1742003010/WC/22012034489196 — RFR DEB NADI sct work FULA BEDA 1</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>109055.32</v>
+        <v>360869.56</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>53483</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034596907 — Terrace Farming Hathi khoj tank ke pass Bilwadeb</t>
+          <t>1742003010/WC/22012034489242 — RFR DEB NADI sct work FULA BEDA part 2</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>101252.15</v>
+        <v>450276.06</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>101675</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034696217 — CTR_ GIS_Gully plug Lbcd bilwadeb</t>
+          <t>1742003010/WC/22012034489243 — RFR DEB NADI SCT  HATHI KHOJ PAHDI PER 1</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>265777.87</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44287</v>
+        <v>43569</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034696225 — CTR_ GIS_CCT Bilwadeb</t>
+          <t>1742003010/WC/22012034489244 — RFR DEBNADI SCT  HATHI KHOJ PAHDI PER 2</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>462899.54</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>220702</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44455</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034780409 — CTR_ GIS_RTRWHS BILWADEB</t>
+          <t>1742003010/WC/22012034489254 — RFR DEBNADI SCT HATHI KHOJ PAHDI PER 2</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>22229.14</v>
+        <v>432394.76</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44287</v>
+        <v>43569</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012034906318 — Renovation Of Check Dam kholkhodri ke khet pas</t>
+          <t>1742003010/WC/22012034489255 — RFR DEB NADI SCT HATHI KHOJ PAHDI PER 1</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>81549.08</v>
+        <v>360869.56</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>353726</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43815</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>44014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035033093 — SCT-CCT HATHIKHOH TALAB KE PAAS PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489306 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 1</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>707026.03</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44836</v>
+        <v>43569</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035033094 — SCT-CCT HATHIKHOH TALAB KE PAAS PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489307 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 2</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44836</v>
+        <v>43569</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035109740 — LBS-NIRMAN -AARIYA BEDI PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489308 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 3</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45153</v>
+        <v>43569</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035109748 — BOULDER- CHECK DAM  HATHI KHOJ PAHADI NALA  BILWADEB</t>
+          <t>1742003010/WC/22012034489309 — RFR DEB NADI GABION STRUCTURE  HATHI KHOEJ PER PART 4</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45153</v>
+        <v>43569</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035113636 — LBS-NIRMAN -AARIYA BEDI PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489371 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 1 BILWADEB</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>548386.09</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>45030</v>
+        <v>43569</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035139524 — SCT-CCT WORK PURUSHOTTAM BHURIYA KE KHET PAAS PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489379 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 1 BILWADEB</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>368294.45</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>299334</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45281</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035139532 — SCT-CCT WORK PADLA ROAD KE PAAS PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489382 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 2 BILWADEB</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>303204.64</v>
+        <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>258237</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45334</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035139542 — FORM POUMD MANISH BABU KE KHET PAAS BILWADEB</t>
+          <t>1742003010/WC/22012034489384 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 3 BILWADEB</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>383436.23</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45153</v>
+        <v>43569</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035139547 — FORM POUMD MANISH BABU KE KHET PAAS BILWADEB</t>
+          <t>1742003010/WC/22012034489385 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 4 BILWADEB</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45153</v>
+        <v>43569</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035139559 — FORM POUND HATHI KHOJ  PAHADI BILWADEB</t>
+          <t>1742003010/WC/22012034489388 — RFR_DEB NADI NALA GAHARIKARAN PIPARIROAD PART 5 BILWADEB</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>383436.23</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45153</v>
+        <v>43569</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/22012035175333 — sct @ cct nirmaan kary talab wali pahadi per bilwadeb</t>
+          <t>1742003010/WC/22012034505631 — RFR _ DEB_C.C.T.HATHIKHOK BEDA PADLA ROAD BILWADEB THIKRI</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45383</v>
+        <v>43740</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/321 — वाटर पौण्‍ड निर्माण (4.45) बिल्‍वाडेब</t>
+          <t>1742003010/WC/22012034505637 — RFR _ DEB_C.C.T.AARIYA BEDA  BILWADEB THIKRI</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>445000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>424200</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40277</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/476 — स्‍टाप डेम निर्माण (4.88 ) बिल्‍वाडेब</t>
+          <t>1742003010/WC/22012034550785 — RFR -DEB-LBS-NIRMAN HATHIKHOJ BEDA BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>480000</v>
+        <v>163403.14</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>301736</v>
+        <v>205960</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40564</v>
+        <v>43971</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40758</v>
+        <v>43993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/656 — तालाब गहरीकरण (0.91 फुटला तालाब) बिल्‍वाडेब</t>
+          <t>1742003010/WC/22012034555411 — RFR_DEB_Dabra dabri Nirman hathikhoh bilwadeb thikri barwani ,m.p,</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>91000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>70076</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41034</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/657 — तालाब गहरीकरण (0.91 हाथी खोह) बिल्‍वाडेब</t>
+          <t>1742003010/WC/22012034558714 — RFR_DEB_KANTUR BOLDAR WAAL NIRMAN HATHIKHOJ PAHADI   BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41013</v>
+        <v>43935</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993642922 — bhumigat bandh (ramesh ) bilwa deb</t>
+          <t>1742003010/WC/22012034567492 — RFR_DEB_Dabra-Dabri Hathikhoj 1 Bilwadeb Thikri</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>30000</v>
+        <v>35876.48</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>22689</v>
+        <v>28500</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41655</v>
+        <v>44027</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42037</v>
+        <v>44098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993642926 — bhumigat bandh (papu ke khet) bilwa deb</t>
+          <t>1742003010/WC/22012034571096 — RFR_DEB_GKRA_CCT-SCT_HATHIKHOH TALAB PAAS PAHADI _BILWADEB_THIKRI_BARWANI</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>33000</v>
+        <v>389364.65</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>20952</v>
+        <v>367460</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41655</v>
+        <v>44039</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41795</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993642927 — bhumigat bandh (pappu) bilwa deb</t>
+          <t>1742003010/WC/22012034571102 — RFR_DEB_GKRA_CCT-SCT_AARIYABEDA PAHADI _BILWADEB_THIKRI_BARWANI</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>389364.65</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>350625</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41618</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>44040</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993644345 — jalasay bilwadeb patshetra</t>
+          <t>1742003010/WC/22012034571986 — GKRA_RFR_DEB_DABRA- DABRI_PART - 1 NIRMAN HATHOKHOK PAHADI BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>196481.87</v>
+        <v>42023.38</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>34200</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41704</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993644509 — c.c.t [ ariya baida ] bilwadeb</t>
+          <t>1742003010/WC/22012034571991 — GKRA_RFR_DEB_DABRA- DABRI_PART - 2 NIRMAN HATHIKHOH PAHADI  BILWADEB THIKRI BARWANI</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>260000</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>98306</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>44027</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993664439 — C.C.T.Work Bilwadeb</t>
+          <t>1742003010/WC/22012034596906 — Samudayik Farm pond hathi khoj tank ke pass Bilwadeb</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>451000</v>
+        <v>109055.32</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>418728</v>
+        <v>53483</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42380</v>
+        <v>44168</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43051</v>
+        <v>44926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993670732 — सी.सी.टी</t>
+          <t>1742003010/WC/22012034596907 — Terrace Farming Hathi khoj tank ke pass Bilwadeb</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>101252.15</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>101675</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1742003010/WC/9993671325 — C.C.T.BILWADEB</t>
+          <t>1742003010/WC/22012034696217 — CTR_ GIS_Gully plug Lbcd bilwadeb</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>265777.87</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42395</v>
+        <v>44287</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012034696225 — CTR_ GIS_CCT Bilwadeb</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>462899.54</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>220702</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>44455</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>44921</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012034780409 — CTR_ GIS_RTRWHS BILWADEB</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>22229.14</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K581" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012034906318 — Renovation Of Check Dam kholkhodri ke khet pas</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>81549.08</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K582" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035033093 — SCT-CCT HATHIKHOH TALAB KE PAAS PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>707026.03</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K583" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035033094 — SCT-CCT HATHIKHOH TALAB KE PAAS PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K584" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035109740 — LBS-NIRMAN -AARIYA BEDI PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K585" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035109748 — BOULDER- CHECK DAM  HATHI KHOJ PAHADI NALA  BILWADEB</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K586" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035113636 — LBS-NIRMAN -AARIYA BEDI PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>548386.09</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K587" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035139524 — SCT-CCT WORK PURUSHOTTAM BHURIYA KE KHET PAAS PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>368294.45</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>299334</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>45281</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>45605</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035139532 — SCT-CCT WORK PADLA ROAD KE PAAS PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>303204.64</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>258237</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>45334</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>45706</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035139542 — FORM POUMD MANISH BABU KE KHET PAAS BILWADEB</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>383436.23</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K590" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035139547 — FORM POUMD MANISH BABU KE KHET PAAS BILWADEB</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K591" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035139559 — FORM POUND HATHI KHOJ  PAHADI BILWADEB</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>383436.23</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K592" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/22012035175333 — sct @ cct nirmaan kary talab wali pahadi per bilwadeb</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K593" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/321 — वाटर पौण्‍ड निर्माण (4.45) बिल्‍वाडेब</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>445000</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>424200</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>40277</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>40499</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/476 — स्‍टाप डेम निर्माण (4.88 ) बिल्‍वाडेब</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>480000</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>301736</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>40564</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>40758</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/656 — तालाब गहरीकरण (0.91 फुटला तालाब) बिल्‍वाडेब</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>91000</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>70076</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>41034</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>41596</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/657 — तालाब गहरीकरण (0.91 हाथी खोह) बिल्‍वाडेब</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>41013</v>
+      </c>
+      <c r="K597" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993642922 — bhumigat bandh (ramesh ) bilwa deb</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>22689</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>41655</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>42037</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993642926 — bhumigat bandh (papu ke khet) bilwa deb</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>20952</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>41655</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>41795</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993642927 — bhumigat bandh (pappu) bilwa deb</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>41618</v>
+      </c>
+      <c r="K600" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993644345 — jalasay bilwadeb patshetra</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>196481.87</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>41704</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993644509 — c.c.t [ ariya baida ] bilwadeb</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>260000</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>98306</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>41676</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>41988</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993664439 — C.C.T.Work Bilwadeb</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>451000</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>418728</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>42380</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>43051</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993670732 — सी.सी.टी</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K604" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1742003010/WC/9993671325 — C.C.T.BILWADEB</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K605" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / THIKRI</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C580" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D580" s="1" t="inlineStr">
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
-      <c r="E580" s="1" t="inlineStr">
+      <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F580" s="1" t="inlineStr">
+      <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1742003/IF/22012034628951 — उधानिकी पोध रोपण शांताबाई  प्रेमलाल</t>
         </is>
       </c>
-      <c r="G580" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H580" s="2" t="n">
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
         <v>141756</v>
       </c>
-      <c r="I580" s="2" t="n">
+      <c r="I606" s="2" t="n">
         <v>50500</v>
       </c>
-      <c r="J580" s="3" t="n">
+      <c r="J606" s="3" t="n">
         <v>44198</v>
       </c>
-      <c r="K580" s="3" t="n">
+      <c r="K606" s="3" t="n">
         <v>45582</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>