--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K531"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 22:18:36</t>
+          <t>Exported on: 2026-10-03 03:32:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1742003013/AV/22012034657670 — pashu sedh mamta bai pavan</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45422</v>
@@ -5923,51 +5923,51 @@
       <c r="J129" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>45328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035172838 — Kapildhara Haaru ratan</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>232656.75</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>168885.2</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45365</v>
@@ -6783,51 +6783,51 @@
       <c r="J147" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035273853 — Kapildhara lalya nihala</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45611</v>
@@ -6877,98 +6877,98 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035297179 — Pashu shed gajra Bai kamal</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035297538 — Pashu shed Suman Bai kishor</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45683</v>
@@ -7377,51 +7377,51 @@
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035420116 — khet talab gulab raysingh</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>114586.95</v>
+        <v>118955.1</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
@@ -13324,73 +13324,73 @@
       <c r="J282" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4249209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123742754</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>8328</v>
+        <v>8589</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44994</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13812,51 +13812,51 @@
       <c r="J292" s="3" t="n">
         <v>44994</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4402772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123470288</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46073</v>
@@ -14351,51 +14351,51 @@
       <c r="J303" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4824282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118380525</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45760</v>
@@ -14743,70 +14743,70 @@
       <c r="J311" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>45722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4854567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122512497</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14839,73 +14839,73 @@
       <c r="J313" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>45722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4866627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127940291</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>22464</v>
+        <v>21420</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
@@ -15525,70 +15525,70 @@
       <c r="J327" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5435340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116432550</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16944,73 +16944,73 @@
       <c r="J356" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5598321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123754954</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>23229</v>
+        <v>23379</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
@@ -17385,122 +17385,122 @@
       <c r="J365" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5598768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122372201</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5598782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127974896</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>18792</v>
+        <v>21792</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17873,73 +17873,73 @@
       <c r="J375" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5679473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127964401</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>22968</v>
+        <v>23468</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
@@ -17971,70 +17971,70 @@
       <c r="J377" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5679508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120794454</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18067,79 +18067,79 @@
       <c r="J379" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5679608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128082853</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>46215</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
@@ -18557,51 +18557,51 @@
       <c r="J389" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5719497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127932843</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45892</v>
@@ -18704,73 +18704,73 @@
       <c r="J392" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5803759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116318882</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>21924</v>
+        <v>24024</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
@@ -18900,51 +18900,51 @@
       <c r="J396" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5835746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119557441</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45994</v>
@@ -19047,73 +19047,73 @@
       <c r="J399" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5835804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123740933</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>12789</v>
+        <v>22689</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
@@ -19537,166 +19537,166 @@
       <c r="J409" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5875326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117131529</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>8352</v>
+        <v>21852</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5875501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128092792</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>19314</v>
+        <v>25914</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5889290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136639062</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19729,70 +19729,70 @@
       <c r="J413" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5934581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127950858</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19874,70 +19874,70 @@
       <c r="J416" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/5935213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121632189</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21861,51 +21861,51 @@
       <c r="J457" s="3" t="n">
         <v>45310</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>45433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1742003013/RC/22012034679156 — Cc road khedapura</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45396</v>
@@ -24433,61 +24433,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1742003013/WC/VB/22012035333757 — Contour Trench Nirman Khwaja Baba Pahadi k pass</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>46126</v>
+        <v>46268</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">