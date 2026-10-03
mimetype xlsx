--- v0 (2026-08-16)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K530"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 22:32:44</t>
+          <t>Exported on: 2026-10-03 06:43:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7375,51 +7375,51 @@
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/22012035420116 — khet talab gulab raysingh</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>114586.95</v>
+        <v>118955.1</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
@@ -13344,51 +13344,51 @@
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4249209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123742754</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>8328</v>
+        <v>8589</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44994</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14855,51 +14855,51 @@
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1742003013/IF/IAY/4866627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127940291</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>22464</v>
+        <v>21420</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BARWANI / THIKRI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>