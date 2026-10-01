--- v0 (2026-08-15)
+++ v1 (2026-10-01)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 09:38:00</t>
+          <t>Exported on: 2026-10-01 12:11:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1279,247 +1279,253 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/2948644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4783530</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/3278391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5533781</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44357</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/4831584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133594016</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45727</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/4831850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131707049</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45674</v>
       </c>
-      <c r="K36" s="3"/>
+      <c r="K36" s="3" t="n">
+        <v>46268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/4850620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133589415</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -1563,286 +1569,288 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5506552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133594472</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5506713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133595124</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5511686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131849122</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5620512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133589385</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5620740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133587940</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45857</v>
       </c>
-      <c r="K43" s="3"/>
+      <c r="K43" s="3" t="n">
+        <v>46268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5709777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133592971</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -1943,200 +1951,204 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5815056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133593645</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5815057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133593663</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46072</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K48" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5815511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133447724</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1742004031/IF/IAY/5815944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133588258</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45941</v>
       </c>
-      <c r="K50" s="3"/>
+      <c r="K50" s="3" t="n">
+        <v>46268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
@@ -2181,103 +2193,150 @@
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1742004031/RC/22012034836519 — cc road nirman (5.89) Prakash bharat ke ghar se Lattu ke khet ki or Jamniyapura limbai</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>0</v>
+        <v>16544</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1742004031/RC/22012034847098 — cc road nirman (3.71) Main Road puliya se Lattu ke Khet tak Jamaniya falya Limbai</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>14818.29</v>
+        <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1742004031/WC/VB/YD/22012035335886 — Construction of Contour Trench Nirman Krya Bhoriya pahadi limbai</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>46279</v>
+      </c>
+      <c r="K54" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>