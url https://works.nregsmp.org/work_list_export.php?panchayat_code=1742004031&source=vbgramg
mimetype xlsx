--- v1 (2026-10-01)
+++ v2 (2026-10-01)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-01 12:11:28</t>
+          <t>Exported on: 2026-10-01 16:04:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">