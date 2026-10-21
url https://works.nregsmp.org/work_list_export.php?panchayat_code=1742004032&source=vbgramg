--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 19:53:02</t>
+          <t>Exported on: 2026-10-21 03:49:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,997 +273,997 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012034597658 — pashu shed Nirman Kary sushila manohar Mandil</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035258929 — pashu shed nirman kary futa bai ratan mandil</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>129073.92</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035258930 — pashu shed nirman kary keshar bai kamal mandil</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>129383.38</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035258931 — pashu shed nirman kary mamta bai gajanand mandil</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>129266.24</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035258932 — pashu shed nirman kary Rina bai Rakesh mandil</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035258933 — pashu shed nirman kary kalibai bharat mandil</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035283798 — PASHU SHED NIRMAN KARYA NIRMLA RAJARAM MANDIL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035399724 — JGSA 2025 Recharge structure Aapsingh mandil</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/22012035400180 — JGSA 2025 Recharge structure suresh ditla mandil</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/3240474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5303220</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44513</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/4405702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127508946</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44755</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/4861171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127405371</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/5467584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133364235</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/5575954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126272723</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/5591946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126272073</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/5730409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127460323</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/6135978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127410383</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1742004032/IF/IAY/989420 — Construction of IAY House -IAY REG. NO. MP1753506</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42850</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1742004032/RC/22012034681332 — CCRoad Nirman Kary (2.45) shobharam ke ghar se gangaram ke ghar tak mandil</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1742004032/RC/22012034834236 — cc road nirman (6.76) gabru ke ghar se bhurla ke ghar tak temla bujurg mandil</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>101000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1742004032/WC/22012034505663 — फार्म पोण्‍ड कार्य दुधीया पहाडी पर मंदील</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>310385.56</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>43805</v>