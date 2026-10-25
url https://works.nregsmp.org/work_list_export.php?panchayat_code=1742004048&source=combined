--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K537"/>
+  <dimension ref="A1:K538"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:17:31</t>
+          <t>Exported on: 2026-10-25 16:40:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1742004048/DP/22012034595672 — अमृत वाटिका शांति धाम के पास मुंडला रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>27233.8</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45157</v>
@@ -1486,51 +1486,51 @@
       <c r="J36" s="3" t="n">
         <v>43773</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>44122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/22012034590162 — GKRA poultry shed (zina bai/ durgesh) relwa bujurg, rajpur</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44042</v>
@@ -2828,51 +2828,51 @@
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/22012035248688 — Pashu shed nirman kary kavita arvind mundla relwa bujurg</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>124322.13</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45396</v>
@@ -3022,51 +3022,51 @@
       <c r="J68" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/22012035476089 — JGSA 2025 FARM POUND Sitabai Mohan Relwa Bujurg</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45781</v>
@@ -5938,51 +5938,51 @@
       <c r="J128" s="3" t="n">
         <v>44814</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>44886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/3737621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124451603</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44681</v>
@@ -7798,51 +7798,51 @@
       <c r="J166" s="3" t="n">
         <v>45119</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>45227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/4402420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122177632</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>46055</v>
@@ -7894,100 +7894,100 @@
       <c r="J168" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/4597018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122450692</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>22302</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/4597048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122454660</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46151</v>
@@ -8725,98 +8725,98 @@
       <c r="J185" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/4864208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124110394</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>10206</v>
+        <v>16992</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5384511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124451911</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45787</v>
@@ -9015,98 +9015,98 @@
       <c r="J191" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5392290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124507490</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5392325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123541414</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46063</v>
@@ -9356,167 +9356,167 @@
       <c r="J198" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5393691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122361420</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5393749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123433428</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5393948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125054389</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>14094</v>
+        <v>20358</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9595,51 +9595,51 @@
       <c r="J203" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5394765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123438509</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46128</v>
@@ -9791,73 +9791,73 @@
       <c r="J207" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5395265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124131813</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>9135</v>
+        <v>19575</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9985,78 +9985,80 @@
       <c r="J211" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5396197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124509700</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>13311</v>
+        <v>19836</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45814</v>
       </c>
-      <c r="K212" s="3"/>
+      <c r="K212" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10228,51 +10230,51 @@
       <c r="J216" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5397660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125340115</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45876</v>
@@ -10522,51 +10524,51 @@
       <c r="J222" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5400321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123043845</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45711</v>
@@ -10667,51 +10669,51 @@
       <c r="J225" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5402582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124743532</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45711</v>
@@ -10812,73 +10814,73 @@
       <c r="J228" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5402666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124829757</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>14355</v>
+        <v>23490</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11055,73 +11057,73 @@
       <c r="J233" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5404485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124827419</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>10962</v>
+        <v>17748</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11200,73 +11202,73 @@
       <c r="J236" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5406216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124731254</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>16182</v>
+        <v>23490</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11345,51 +11347,51 @@
       <c r="J239" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5407983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123437119</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45787</v>
@@ -11441,51 +11443,51 @@
       <c r="J241" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5408332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447421</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45787</v>
@@ -11635,127 +11637,129 @@
       <c r="J245" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5409109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432967</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5409134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123096266</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>17460</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K247" s="3"/>
+      <c r="K247" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11780,51 +11784,51 @@
       <c r="J248" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5409440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122447157</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45711</v>
@@ -11876,78 +11880,80 @@
       <c r="J250" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5411319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121741753</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>14355</v>
+        <v>23490</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K251" s="3"/>
+      <c r="K251" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12070,98 +12076,98 @@
       <c r="J254" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5620821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123184716</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>14616</v>
+        <v>20097</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5621459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121975946</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45869</v>
@@ -12203,76 +12209,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5631137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123333653</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
@@ -12358,73 +12364,73 @@
       <c r="J260" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5724939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125342861</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>14616</v>
+        <v>18009</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12503,100 +12509,100 @@
       <c r="J263" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5814726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123098319</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>18768</v>
+        <v>19290</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5814757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125955096</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45711</v>
@@ -12648,51 +12654,51 @@
       <c r="J266" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5815265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124509266</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45776</v>
@@ -13087,261 +13093,263 @@
       <c r="J275" s="3" t="n">
         <v>45951</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5815622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125698408</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5815813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123041871</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5815814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123042608</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5815836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124111387</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>17748</v>
+        <v>19836</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45962</v>
       </c>
-      <c r="K279" s="3"/>
+      <c r="K279" s="3" t="n">
+        <v>46282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/5816001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124141426</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>3654</v>
+        <v>6786</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13616,51 +13624,51 @@
       <c r="J286" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1742004048/IF/IAY/6206446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126537173</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45743</v>
@@ -14045,11787 +14053,11834 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>14304</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42570</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>42703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/809045 — Construction of IAY House -IAY REG. NO. MP1320892</t>
+          <t>1742004048/IF/IAY/6288921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125938927</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>14724</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/813396 — Construction of IAY House -IAY REG. NO. MP1655879</t>
+          <t>1742004048/IF/IAY/809045 — Construction of IAY House -IAY REG. NO. MP1320892</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>14616</v>
+        <v>14724</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/813416 — Construction of IAY House -IAY REG. NO. MP1656917</t>
+          <t>1742004048/IF/IAY/813396 — Construction of IAY House -IAY REG. NO. MP1655879</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>14448</v>
+        <v>14616</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42887</v>
+        <v>42900</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/813650 — Construction of IAY House -IAY REG. NO. MP1674719</t>
+          <t>1742004048/IF/IAY/813416 — Construction of IAY House -IAY REG. NO. MP1656917</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/815348 — Construction of IAY House -IAY REG. NO. MP1810567</t>
+          <t>1742004048/IF/IAY/813650 — Construction of IAY House -IAY REG. NO. MP1674719</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>14544</v>
+        <v>14448</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42906</v>
+        <v>42887</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/815363 — Construction of IAY House -IAY REG. NO. MP1811684</t>
+          <t>1742004048/IF/IAY/815348 — Construction of IAY House -IAY REG. NO. MP1810567</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>14184</v>
+        <v>14544</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42887</v>
+        <v>42906</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/815561 — Construction of IAY House -IAY REG. NO. MP1831481</t>
+          <t>1742004048/IF/IAY/815363 — Construction of IAY House -IAY REG. NO. MP1811684</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>14184</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42837</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/815563 — Construction of IAY House -IAY REG. NO. MP1831607</t>
+          <t>1742004048/IF/IAY/815561 — Construction of IAY House -IAY REG. NO. MP1831481</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42837</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/820090 — Construction of IAY House -IAY REG. NO. MP2230046</t>
+          <t>1742004048/IF/IAY/815563 — Construction of IAY House -IAY REG. NO. MP1831607</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/820596 — Construction of IAY House -IAY REG. NO. MP2275531</t>
+          <t>1742004048/IF/IAY/820090 — Construction of IAY House -IAY REG. NO. MP2230046</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>14424</v>
+        <v>14448</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42900</v>
+        <v>42887</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/821488 — Construction of IAY House -IAY REG. NO. MP2369959</t>
+          <t>1742004048/IF/IAY/820596 — Construction of IAY House -IAY REG. NO. MP2275531</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>14104</v>
+        <v>14424</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42996</v>
+        <v>42900</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/821775 — Construction of IAY House -IAY REG. NO. MP2399750</t>
+          <t>1742004048/IF/IAY/821488 — Construction of IAY House -IAY REG. NO. MP2369959</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>14688</v>
+        <v>14104</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42900</v>
+        <v>42996</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43769</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/821782 — Construction of IAY House -IAY REG. NO. MP2400738</t>
+          <t>1742004048/IF/IAY/821775 — Construction of IAY House -IAY REG. NO. MP2399750</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>14448</v>
+        <v>14688</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43190</v>
+        <v>43769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/825635 — Construction of IAY House -IAY REG. NO. MP3039351</t>
+          <t>1742004048/IF/IAY/821782 — Construction of IAY House -IAY REG. NO. MP2400738</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>15199.2</v>
+        <v>14448</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43102</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/984114 — Construction of IAY House -IAY REG. NO. MP1811748</t>
+          <t>1742004048/IF/IAY/825635 — Construction of IAY House -IAY REG. NO. MP3039351</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>13588</v>
+        <v>15199.2</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43190</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1742004048/IF/IAY/986082 — Construction of IAY House -IAY REG. NO. MP3893495</t>
+          <t>1742004048/IF/IAY/984114 — Construction of IAY House -IAY REG. NO. MP1811748</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>13920</v>
+        <v>13588</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/22012034576538 — माँ की बगिया ( आंगनवाडी भवन के. 02 ) रेलवा बुजुर्ग</t>
+          <t>1742004048/IF/IAY/986082 — Construction of IAY House -IAY REG. NO. MP3893495</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>9651.94</v>
+        <v>15480</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>3408</v>
+        <v>13920</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44791</v>
+        <v>42900</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>45476</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/22012034576539 — माँ की बगिया ( आंगनवाडी भवन के. 03 ) रेलवा बुजुर्ग</t>
+          <t>1742004048/LD/22012034576538 — माँ की बगिया ( आंगनवाडी भवन के. 02 ) रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>9651.94</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>3408</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/22012034943683 — Nali nirman kary (5.25) hanuman mandir se aganwadi bhawan tak relwa bujurg</t>
+          <t>1742004048/LD/22012034576539 — माँ की बगिया ( आंगनवाडी भवन के. 03 ) रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>74000</v>
+        <v>9651.94</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>73198.62</v>
+        <v>3408</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45547</v>
+        <v>44791</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>45717</v>
+        <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30466 — मेड बंधान कार्य (0.18) जयराम रूपल्‍या मुंडला</t>
+          <t>1742004048/LD/22012034943683 — Nali nirman kary (5.25) hanuman mandir se aganwadi bhawan tak relwa bujurg</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>18000</v>
+        <v>74000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>16632</v>
+        <v>73198.62</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41071</v>
+        <v>45547</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>41151</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30467 — मेड बंधान कार्य (0.18) रामेश्‍वर दयाराम मुण्‍डला</t>
+          <t>1742004048/LD/30466 — मेड बंधान कार्य (0.18) जयराम रूपल्‍या मुंडला</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>16632</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>41187</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30468 — मेड बंधान कार्य (0.18) नरेन्‍द्र गबु मुण्‍डला</t>
+          <t>1742004048/LD/30467 — मेड बंधान कार्य (0.18) रामेश्‍वर दयाराम मुण्‍डला</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15840</v>
+        <v>16632</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>41151</v>
+        <v>41187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30469 — मेड बंधान कार्य (0.18) मंशाराम बाउ मुण्‍डला</t>
+          <t>1742004048/LD/30468 — मेड बंधान कार्य (0.18) नरेन्‍द्र गबु मुण्‍डला</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>15840</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>41090</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30470 — मेड बंधान कार्य (0.18) धापीबाई घिस्‍या मुण्‍डला</t>
+          <t>1742004048/LD/30469 — मेड बंधान कार्य (0.18) मंशाराम बाउ मुण्‍डला</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>17424</v>
+        <v>15840</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>41151</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30471 — मेड बंधान कार्य (0.18) दुर्गाबाई अन्‍तरसिंग मुण्‍डला</t>
+          <t>1742004048/LD/30470 — मेड बंधान कार्य (0.18) धापीबाई घिस्‍या मुण्‍डला</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>17292</v>
+        <v>17424</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30472 — मेड बंधान कार्य (0.18) गिरवर कोल्‍या मुण्‍डला</t>
+          <t>1742004048/LD/30471 — मेड बंधान कार्य (0.18) दुर्गाबाई अन्‍तरसिंग मुण्‍डला</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>17424</v>
+        <v>17292</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30473 — मेड बंधान कार्य (0.18) रामा झापडिया मुण्‍डला</t>
+          <t>1742004048/LD/30472 — मेड बंधान कार्य (0.18) गिरवर कोल्‍या मुण्‍डला</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>17292</v>
+        <v>17424</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30474 — मेड बंधान कार्य (0.18) मांगीलाल मारू मुण्‍डला</t>
+          <t>1742004048/LD/30473 — मेड बंधान कार्य (0.18) रामा झापडिया मुण्‍डला</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>16632</v>
+        <v>17292</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30475 — मेड बंधान कार्य (0.18) सुखदेव पून्‍या मुण्‍डला</t>
+          <t>1742004048/LD/30474 — मेड बंधान कार्य (0.18) मांगीलाल मारू मुण्‍डला</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>18216</v>
+        <v>16632</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30476 — मेड बंधान कार्य (0.18) राजेन्‍द्र सजनलाल रेलवां बु</t>
+          <t>1742004048/LD/30475 — मेड बंधान कार्य (0.18) सुखदेव पून्‍या मुण्‍डला</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15048</v>
+        <v>18216</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30477 — मेड बंधान कार्य (0.18) सारिकाबाई दिनेश रेलवां बु</t>
+          <t>1742004048/LD/30476 — मेड बंधान कार्य (0.18) राजेन्‍द्र सजनलाल रेलवां बु</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>16632</v>
+        <v>15048</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30478 — मेड बंधान कार्य (0.18) मांगीलाल सालम मुण्‍डला</t>
+          <t>1742004048/LD/30477 — मेड बंधान कार्य (0.18) सारिकाबाई दिनेश रेलवां बु</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>17424</v>
+        <v>16632</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30479 — मेड बंधान कार्य (0.18) मुकेश मोहन मुण्‍डला</t>
+          <t>1742004048/LD/30478 — मेड बंधान कार्य (0.18) मांगीलाल सालम मुण्‍डला</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>16632</v>
+        <v>17424</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30480 — मेड बंधान कार्य (0.18) घिस्‍या रूखडिया रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30479 — मेड बंधान कार्य (0.18) मुकेश मोहन मुण्‍डला</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>17424</v>
+        <v>16632</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30481 — मेड बंधान कार्य (0.18) लच्‍छीराम झापडिया मुण्‍डला</t>
+          <t>1742004048/LD/30480 — मेड बंधान कार्य (0.18) घिस्‍या रूखडिया रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>17292</v>
+        <v>17424</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30482 — मेड बंधान कार्य (0.18) मडूबाई गेंदालाल रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30481 — मेड बंधान कार्य (0.18) लच्‍छीराम झापडिया मुण्‍डला</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>17292</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>41071</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>41151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30483 — मेड बंधान कार्य (0.18) अनारसिंग लोण्‍या रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30482 — मेड बंधान कार्य (0.18) मडूबाई गेंदालाल रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>17424</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41070</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30484 — मेड बंधान कार्य (0.18) सीताराम नत्‍थु रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30483 — मेड बंधान कार्य (0.18) अनारसिंग लोण्‍या रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>16632</v>
+        <v>17424</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41078</v>
+        <v>41070</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30485 — मेड बंधान कार्य (0.18) बाबुलाल सिगदार रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30484 — मेड बंधान कार्य (0.18) सीताराम नत्‍थु रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>16632</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>41070</v>
+        <v>41078</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30486 — मेड बंधान कार्य (0.18) शेरू गेंदालाल रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30485 — मेड बंधान कार्य (0.18) बाबुलाल सिगदार रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>13464</v>
+        <v>16632</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>41090</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30487 — मेड बंधान कार्य (0.18) गोविन्‍द मांगीलाल रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30486 — मेड बंधान कार्य (0.18) शेरू गेंदालाल रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>17424</v>
+        <v>13464</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>41151</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30488 — मेड बंधान कार्य (0.18) शोभाराम लोण्‍या रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30487 — मेड बंधान कार्य (0.18) गोविन्‍द मांगीलाल रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>16632</v>
+        <v>17424</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30489 — मेड बंधान कार्य (0.18) लाडकी कन्‍हैयालाल रेलवां बुजुर्ग</t>
+          <t>1742004048/LD/30488 — मेड बंधान कार्य (0.18) शोभाराम लोण्‍या रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>17292</v>
+        <v>16632</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30517 — मेढ बंधान कार्य (0.18) किशोर पोमडिया मुंडला रेलवा बुजूर्ग</t>
+          <t>1742004048/LD/30489 — मेड बंधान कार्य (0.18) लाडकी कन्‍हैयालाल रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>16632</v>
+        <v>17292</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>41071</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30518 — मेढ बंधान कार्य (0.18) रमतीबाई बंशीलाल मुंडला रेलवा बुजूर्ग</t>
+          <t>1742004048/LD/30517 — मेढ बंधान कार्य (0.18) किशोर पोमडिया मुंडला रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>17424</v>
+        <v>16632</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41070</v>
+        <v>41071</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1742004048/LD/30519 — मेढ बंधान कार्य (0.18) मडुबाई गोविन्‍द्र रेलवा बुजूर्ग</t>
+          <t>1742004048/LD/30518 — मेढ बंधान कार्य (0.18) रमतीबाई बंशीलाल मुंडला रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>16632</v>
+        <v>17424</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41071</v>
+        <v>41070</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>41076</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1742004048/PG/9425893261 — खेल मैदान मा.वि.परिसर (3.53) मुंडला  रेल्‍वाबुजुर्ग</t>
+          <t>1742004048/LD/30519 — मेढ बंधान कार्य (0.18) मडुबाई गोविन्‍द्र रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>353000</v>
+        <v>18000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>286065.76</v>
+        <v>16632</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42766</v>
+        <v>41071</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43416</v>
+        <v>41076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/1135 — पुलिया निर्माण कार्य रेलवां बुजूर्ग</t>
+          <t>1742004048/PG/9425893261 — खेल मैदान मा.वि.परिसर (3.53) मुंडला  रेल्‍वाबुजुर्ग</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>454000</v>
+        <v>353000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>453735</v>
+        <v>286065.76</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39965</v>
+        <v>42766</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>40078</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/147 — मार्ग निर्माण मुडला से बेरखेडी</t>
+          <t>1742004048/RC/1135 — पुलिया निर्माण कार्य रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>497000</v>
+        <v>454000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>153294</v>
+        <v>453735</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>40699</v>
+        <v>39965</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>40734</v>
+        <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/148 — पाईप पुलिया निर्माण पराडमाल रेलवाबुजुर्ग</t>
+          <t>1742004048/RC/147 — मार्ग निर्माण मुडला से बेरखेडी</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>484000</v>
+        <v>497000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>449220</v>
+        <v>153294</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>40705</v>
+        <v>40699</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43101</v>
+        <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/2 — घाट कंटिग मार्ग निर्माण सिर्वी पुरा से लिंगवा मार्ग रेलवां बुजूर्ग</t>
+          <t>1742004048/RC/148 — पाईप पुलिया निर्माण पराडमाल रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>477000</v>
+        <v>484000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>466440</v>
+        <v>449220</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>40305</v>
+        <v>40705</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>40729</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034194701 — आंतरिक पथ सीसी रोड निर्माण कार्य (2.39) मेन रोड से</t>
+          <t>1742004048/RC/2 — घाट कंटिग मार्ग निर्माण सिर्वी पुरा से लिंगवा मार्ग रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>98000</v>
+        <v>477000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>37116</v>
+        <v>466440</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41338</v>
+        <v>40305</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41865</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034196702 — आंतरिक पथ सीसीरोड निर्माण(4.74) गेंदालाल के मकान स</t>
+          <t>1742004048/RC/22012034194701 — आंतरिक पथ सीसी रोड निर्माण कार्य (2.39) मेन रोड से</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>160600</v>
+        <v>98000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>102278</v>
+        <v>37116</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>41639</v>
+        <v>41338</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>41703</v>
+        <v>41865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034197903 — आंतरिक पथ सीसीरोड निर्माण(2.39)गोविन्‍द के मकान से</t>
+          <t>1742004048/RC/22012034196702 — आंतरिक पथ सीसीरोड निर्माण(4.74) गेंदालाल के मकान स</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>98000</v>
+        <v>160600</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>75500</v>
+        <v>102278</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41322</v>
+        <v>41639</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>41352</v>
+        <v>41703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034209965 — आंतरिक पथ सीसी रोड मेनरोड से गंगाराम के मकान तक (4</t>
+          <t>1742004048/RC/22012034197903 — आंतरिक पथ सीसीरोड निर्माण(2.39)गोविन्‍द के मकान से</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>175000</v>
+        <v>98000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>122397</v>
+        <v>75500</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41702</v>
+        <v>41322</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42075</v>
+        <v>41352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034209968 — आंतरिक पथ सीसी रोड अम़तलाल के मकान से चौकीदार के म</t>
+          <t>1742004048/RC/22012034209965 — आंतरिक पथ सीसी रोड मेनरोड से गंगाराम के मकान तक (4</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>81000</v>
+        <v>175000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>80984</v>
+        <v>122397</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>41908</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034210928 — सुदुर खेत सडक भानाजी के खेत से प्रकाश सोमा के खेत</t>
+          <t>1742004048/RC/22012034209968 — आंतरिक पथ सीसी रोड अम़तलाल के मकान से चौकीदार के म</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>1289000</v>
+        <v>81000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>262270</v>
+        <v>80984</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43256</v>
+        <v>41908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034282788 — सीसी रोड निर्माण (4.62) मेनरोड से जयपाल मांगीलाल के घर तक रेलवा बुजूर्ग</t>
+          <t>1742004048/RC/22012034210928 — सुदुर खेत सडक भानाजी के खेत से प्रकाश सोमा के खेत</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>103000</v>
+        <v>1289000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>57240</v>
+        <v>262270</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42248</v>
+        <v>41702</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>42623</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034318103 — सुदूर ग्राम सम्पर्क कार्य (13.00) मा वि रेलवा बुजुर्ग से सिर्वीपुरा तक</t>
+          <t>1742004048/RC/22012034282788 — सीसी रोड निर्माण (4.62) मेनरोड से जयपाल मांगीलाल के घर तक रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>1300000</v>
+        <v>103000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>440403.47</v>
+        <v>57240</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42724</v>
+        <v>42248</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43749</v>
+        <v>42623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034325155 — सीसी रोड मांगीलाल सालम के मकान से करसन जलाल मुण्‍डला (5.13) रेल्‍वाबुजुर्ग</t>
+          <t>1742004048/RC/22012034318103 — सुदूर ग्राम सम्पर्क कार्य (13.00) मा वि रेलवा बुजुर्ग से सिर्वीपुरा तक</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>152000</v>
+        <v>1300000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>149904</v>
+        <v>440403.47</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43062</v>
+        <v>42724</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43280</v>
+        <v>43749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034325176 — सीसी रोड मैन चौक से आंगनवाडी भवन (6.00) रेल्‍वाबुजुर्ग</t>
+          <t>1742004048/RC/22012034325155 — सीसी रोड मांगीलाल सालम के मकान से करसन जलाल मुण्‍डला (5.13) रेल्‍वाबुजुर्ग</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>180000</v>
+        <v>152000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>179229</v>
+        <v>149904</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42773</v>
+        <v>43062</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>43280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034370777 — सीसीरोड कार्य निर्माण (5.00) रेलवाबुजूर्ग</t>
+          <t>1742004048/RC/22012034325176 — सीसी रोड मैन चौक से आंगनवाडी भवन (6.00) रेल्‍वाबुजुर्ग</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>179229</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>42773</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>43280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034392930 — सीसीरोड कार्य (8.64) सुरेश मंगल्‍या के घर से पंचायत भवन तक रेलवां बुजूर्ग</t>
+          <t>1742004048/RC/22012034370777 — सीसीरोड कार्य निर्माण (5.00) रेलवाबुजूर्ग</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>260000</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>259230</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43340</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034392988 — सीसीरोड कार्य (3.10) मुकेश के घर से संतोष के घर तक तेजाजी मंदीर से मंशाराम के घर तक मुण्‍डला</t>
+          <t>1742004048/RC/22012034392930 — सीसीरोड कार्य (8.64) सुरेश मंगल्‍या के घर से पंचायत भवन तक रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>93000</v>
+        <v>260000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>92580</v>
+        <v>259230</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>43370</v>
+        <v>43340</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43691</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034397482 — सीसीरोड कार्य (8.16) कैलाश रामा के घर से तुलसीराम के घर व व‍िश्राम के घर तक मुण्‍डला</t>
+          <t>1742004048/RC/22012034392988 — सीसीरोड कार्य (3.10) मुकेश के घर से संतोष के घर तक तेजाजी मंदीर से मंशाराम के घर तक मुण्‍डला</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>123000</v>
+        <v>93000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>122484</v>
+        <v>92580</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43377</v>
+        <v>43370</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43724</v>
+        <v>43691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034397489 — सीसीरोड कार्य (6.24) प्रकाश सोमा के घर से कमलस‍िग के घर तक मुण्‍डला</t>
+          <t>1742004048/RC/22012034397482 — सीसीरोड कार्य (8.16) कैलाश रामा के घर से तुलसीराम के घर व व‍िश्राम के घर तक मुण्‍डला</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>94000</v>
+        <v>123000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>80622</v>
+        <v>122484</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43508</v>
+        <v>43724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034528808 — सीसीरोड कार्य (7.20) गोविन्‍द के घर से प्रताप के घर तक रेलवांंबु</t>
+          <t>1742004048/RC/22012034397489 — सीसीरोड कार्य (6.24) प्रकाश सोमा के घर से कमलस‍िग के घर तक मुण्‍डला</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>108000</v>
+        <v>94000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>107670</v>
+        <v>80622</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44035</v>
+        <v>43377</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>44071</v>
+        <v>43508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034538136 — सीसी रोड कार्य (1.83) मेन रोड से दिनेश के घर एव तुकाराम के घर तक रेलवा बुजुर्ग</t>
+          <t>1742004048/RC/22012034528808 — सीसीरोड कार्य (7.20) गोविन्‍द के घर से प्रताप के घर तक रेलवांंबु</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>27000</v>
+        <v>108000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>26945</v>
+        <v>107670</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45203</v>
+        <v>44035</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>45495</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034548097 — सीसी रोड कार्य (3.95) हनुमान मंदिर से पर्वत के घर तक रेलवां बुजुर्ग</t>
+          <t>1742004048/RC/22012034538136 — सीसी रोड कार्य (1.83) मेन रोड से दिनेश के घर एव तुकाराम के घर तक रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>59000</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>58830</v>
+        <v>26945</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44146</v>
+        <v>45203</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44257</v>
+        <v>45495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034579006 — सीसीरोड कार्य (4.80) गेदाबाई के घर से सखाराम लोण्‍या के खल्‍ले तक मुण्‍डला रेलवां बु</t>
+          <t>1742004048/RC/22012034548097 — सीसी रोड कार्य (3.95) हनुमान मंदिर से पर्वत के घर तक रेलवां बुजुर्ग</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>72000</v>
+        <v>59000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>68322</v>
+        <v>58830</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44450</v>
+        <v>44146</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44609</v>
+        <v>44257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034633855 — CC Road nirman kary (2.81) Ram mandir ke pass Relwa Bujurg</t>
+          <t>1742004048/RC/22012034579006 — सीसीरोड कार्य (4.80) गेदाबाई के घर से सखाराम लोण्‍या के खल्‍ले तक मुण्‍डला रेलवां बु</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>42000</v>
+        <v>72000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>41991</v>
+        <v>68322</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45071</v>
+        <v>44450</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>45161</v>
+        <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034657786 — CC Road nirman kary (4.41) pani ki tanki se bondar ke ghar tak Relwa bujurg</t>
+          <t>1742004048/RC/22012034633855 — CC Road nirman kary (2.81) Ram mandir ke pass Relwa Bujurg</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>66000</v>
+        <v>42000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>61280</v>
+        <v>41991</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45206</v>
+        <v>45071</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>45365</v>
+        <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034659466 — CC Road nirman kary (4.17) middile school se shantidham tak relwa bujurg</t>
+          <t>1742004048/RC/22012034657786 — CC Road nirman kary (4.41) pani ki tanki se bondar ke ghar tak Relwa bujurg</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>63000</v>
+        <v>66000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>62440</v>
+        <v>61280</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45207</v>
+        <v>45206</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>45365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/22012034824683 — cc road nirman (6.69) main road se kashiram ke ghar tak mundla relwa bujurg</t>
+          <t>1742004048/RC/22012034659466 — CC Road nirman kary (4.17) middile school se shantidham tak relwa bujurg</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>100000</v>
+        <v>63000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>77031</v>
+        <v>62440</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45702</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>45365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/24 — सिमेंट कांकिट कार्य मुण्‍डला</t>
+          <t>1742004048/RC/22012034824683 — cc road nirman (6.69) main road se kashiram ke ghar tak mundla relwa bujurg</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>115865</v>
+        <v>77031</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>39668</v>
-[...3 lines deleted...]
-      </c>
+        <v>45702</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/27 — पुलिया निर्माण रूखडीया बालु के खेत से रेलवा बुजुर्ग</t>
+          <t>1742004048/RC/24 — सिमेंट कांकिट कार्य मुण्‍डला</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>208000</v>
+        <v>200000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>194565</v>
+        <v>115865</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>39619</v>
+        <v>39668</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>39872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/28 — प‍ुलिया निर्माण कार्य मुडला से रेलवा मार्ग पर</t>
+          <t>1742004048/RC/27 — पुलिया निर्माण रूखडीया बालु के खेत से रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>175000</v>
+        <v>208000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>122355</v>
+        <v>194565</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>39533</v>
+        <v>39619</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>39688</v>
+        <v>39872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/ 5 — घाट कटिगं ( रेलवा बुर्जुग )</t>
+          <t>1742004048/RC/28 — प‍ुलिया निर्माण कार्य मुडला से रेलवा मार्ग पर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>242000</v>
+        <v>175000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>122355</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39234</v>
+        <v>39533</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>39239</v>
+        <v>39688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/56 — घाट कंटीग मार्ग रेलवां बुजूर्ग</t>
+          <t>1742004048/RC/ 5 — घाट कटिगं ( रेलवा बुर्जुग )</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>480000</v>
+        <v>242000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>433202</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>40026</v>
+        <v>39234</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>40472</v>
+        <v>39239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/57 — घाट कंटीग मार्ग निर्माण मुण्‍डला</t>
+          <t>1742004048/RC/56 — घाट कंटीग मार्ग रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>480000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>433202</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39839</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>40026</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>40472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/58 — पुलिया निर्माण कार्य रेलवां बुजूर्ग</t>
+          <t>1742004048/RC/57 — घाट कंटीग मार्ग निर्माण मुण्‍डला</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>39839</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RC/59 — घाट कंटीग मार्ग निर्माण मुण्‍डला</t>
+          <t>1742004048/RC/58 — पुलिया निर्माण कार्य रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>480000</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>416844</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>40009</v>
-[...3 lines deleted...]
-      </c>
+        <v>39839</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034415558 — sochalay nirman karya (0.12) dayaram gopal relwa bu</t>
+          <t>1742004048/RC/59 — घाट कंटीग मार्ग निर्माण मुण्‍डला</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>12000</v>
+        <v>480000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>11988</v>
+        <v>416844</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43475</v>
+        <v>40009</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44013</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034415564 — sochalay nirman karya kusum anarshing</t>
+          <t>1742004048/RS/22012034415558 — sochalay nirman karya (0.12) dayaram gopal relwa bu</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>11988</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>43475</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034415566 — sochalay nirman karya sakharam dayaram</t>
+          <t>1742004048/RS/22012034415564 — sochalay nirman karya kusum anarshing</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>11988</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>43475</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034415571 — sochalay nirman karya suresh sitaram</t>
+          <t>1742004048/RS/22012034415566 — sochalay nirman karya sakharam dayaram</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>11828</v>
+        <v>11988</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43524</v>
+        <v>43475</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034415572 — sochalay nirman karya radhesyam mehtab</t>
+          <t>1742004048/RS/22012034415571 — sochalay nirman karya suresh sitaram</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>11912</v>
+        <v>11828</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>43524</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034600562 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य रेलवा बुजुर्ग</t>
+          <t>1742004048/RS/22012034415572 — sochalay nirman karya radhesyam mehtab</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>43700</v>
+        <v>12000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>39851.4</v>
+        <v>11912</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44517</v>
+        <v>43524</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>44710</v>
+        <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1742004048/RS/22012034600565 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य मांगलिक भवन के पास मुंडला रेलवा बुजुर्ग</t>
+          <t>1742004048/RS/22012034600562 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>43700</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>40268</v>
+        <v>39851.4</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>44710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/1 — पोखर पौण्‍ड</t>
+          <t>1742004048/RS/22012034600565 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य मांगलिक भवन के पास मुंडला रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>466000</v>
+        <v>43700</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>40268</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>38880</v>
+        <v>44517</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>39159</v>
+        <v>44710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/10 — कपिलधारा कुपनिर्माण मिश्रीलाल रूखडीया</t>
+          <t>1742004048/WC/1 — पोखर पौण्‍ड</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>70000</v>
+        <v>466000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>63082</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39518</v>
+        <v>38880</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>39597</v>
+        <v>39159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/11 — कपिलधारा कुपनिर्माण बाबुलाल सिगदार</t>
+          <t>1742004048/WC/10 — कपिलधारा कुपनिर्माण मिश्रीलाल रूखडीया</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>49800</v>
+        <v>63082</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39576</v>
+        <v>39518</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>39503</v>
+        <v>39597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/12 — कपिलधारा कुपनिर्माण छगन गबरू</t>
+          <t>1742004048/WC/11 — कपिलधारा कुपनिर्माण बाबुलाल सिगदार</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>78670</v>
+        <v>49800</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39518</v>
+        <v>39576</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>39624</v>
+        <v>39503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/13 — कपिलधारा कुपनिर्माण शंकर रूजा</t>
+          <t>1742004048/WC/12 — कपिलधारा कुपनिर्माण छगन गबरू</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>49138</v>
+        <v>78670</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>39503</v>
+        <v>39624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/14 — कपिलधारा कुपनिर्माण छोटेलाल उंकार</t>
+          <t>1742004048/WC/13 — कपिलधारा कुपनिर्माण शंकर रूजा</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>61588</v>
+        <v>49138</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>39872</v>
+        <v>39503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/15 — कपिलधारा कुपनिर्माण अनारसिंग लोग्‍या</t>
+          <t>1742004048/WC/14 — कपिलधारा कुपनिर्माण छोटेलाल उंकार</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>64046</v>
+        <v>61588</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>39532</v>
+        <v>39872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/154 — निस्‍तार तलाई पटारमाल रेलवाबुजुर्ग</t>
+          <t>1742004048/WC/15 — कपिलधारा कुपनिर्माण अनारसिंग लोग्‍या</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>423000</v>
+        <v>70000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>416784</v>
+        <v>64046</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40705</v>
+        <v>39518</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41807</v>
+        <v>39532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/16 — कपिलधारा कुपनिर्माण अबेसिंग मगल्‍या</t>
+          <t>1742004048/WC/154 — निस्‍तार तलाई पटारमाल रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>70000</v>
+        <v>423000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>67322</v>
+        <v>416784</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39518</v>
+        <v>40705</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>39624</v>
+        <v>41807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/17 — कपिलधारा कुपनिर्माण दुर्गाबाई अन्‍तरसिंग</t>
+          <t>1742004048/WC/16 — कपिलधारा कुपनिर्माण अबेसिंग मगल्‍या</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>62032</v>
+        <v>67322</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>39595</v>
+        <v>39624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/18 — कपिलधारा कुपनिर्माण गंगाराम बाला</t>
+          <t>1742004048/WC/17 — कपिलधारा कुपनिर्माण दुर्गाबाई अन्‍तरसिंग</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>44203</v>
+        <v>62032</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39563</v>
+        <v>39518</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>39503</v>
+        <v>39595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/19 — कपिलधारा कुपनिर्माण  उंकार दरयाव</t>
+          <t>1742004048/WC/18 — कपिलधारा कुपनिर्माण गंगाराम बाला</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>45522</v>
+        <v>44203</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>39518</v>
+        <v>39563</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>39601</v>
+        <v>39503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/2 — खेत तालाब रामय भीलुराम का खेत</t>
+          <t>1742004048/WC/19 — कपिलधारा कुपनिर्माण  उंकार दरयाव</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>13000</v>
+        <v>70000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>45522</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>38885</v>
+        <v>39518</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>38897</v>
+        <v>39601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/20 — कपिलधारा कुपनिर्माण  गोविन्‍द मांगीलाल</t>
+          <t>1742004048/WC/2 — खेत तालाब रामय भीलुराम का खेत</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>70000</v>
+        <v>13000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>88080</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39576</v>
+        <v>38885</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>39503</v>
+        <v>38897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034429529 — बोल्‍डर चेक कार्य WC (0.74) रोजामाल रेलवा बुजूर्ग</t>
+          <t>1742004048/WC/20 — कपिलधारा कुपनिर्माण  गोविन्‍द मांगीलाल</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>74000</v>
+        <v>70000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>33680</v>
+        <v>88080</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43532</v>
+        <v>39576</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44137</v>
+        <v>39503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034429530 — कंटुर ट्रेंच भाग 01 WS (3.00) रोजामाल रेलवा बुजूर्ग</t>
+          <t>1742004048/WC/22012034429529 — बोल्‍डर चेक कार्य WC (0.74) रोजामाल रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>300000</v>
+        <v>74000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>180480</v>
+        <v>33680</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43520</v>
+        <v>43532</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034429531 — कंटुर ट्रेंच भाग 02 WS (3.00) पठारमाल मुण्‍डला रेलवा बुजूर्ग</t>
+          <t>1742004048/WC/22012034429530 — कंटुर ट्रेंच भाग 01 WS (3.00) रोजामाल रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>90780</v>
+        <v>180480</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43506</v>
+        <v>43520</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034441639 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING GULABSINGH KE KHET KE PAS MUNDALA (3.43) RELWA BUJURG</t>
+          <t>1742004048/WC/22012034429531 — कंटुर ट्रेंच भाग 02 WS (3.00) पठारमाल मुण्‍डला रेलवा बुजूर्ग</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>342000</v>
+        <v>300000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>696</v>
+        <v>90780</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43522</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>43506</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034441641 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING HIRALAL KE KHET KE PAS MUNDALA (3.43) RELWA BUJURG</t>
+          <t>1742004048/WC/22012034441639 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING GULABSINGH KE KHET KE PAS MUNDALA (3.43) RELWA BUJURG</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>348</v>
+        <v>696</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43525</v>
+        <v>43522</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034441659 — RFR_DEB NADI_ chek dam with nala trenching badrilal ke khet pas (3.43) Relwa bujurg</t>
+          <t>1742004048/WC/22012034441641 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING HIRALAL KE KHET KE PAS MUNDALA (3.43) RELWA BUJURG</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>343000</v>
+        <v>342000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>348</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034493539 — med bandhan ( babulal/ balaji )</t>
+          <t>1742004048/WC/22012034441659 — RFR_DEB NADI_ chek dam with nala trenching badrilal ke khet pas (3.43) Relwa bujurg</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>78048.37</v>
+        <v>343000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>348</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43692</v>
+        <v>43525</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034493553 — med bandhan ( kailash mangilal)</t>
+          <t>1742004048/WC/22012034493539 — med bandhan ( babulal/ balaji )</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>78048.37</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506019 — RFR_DEB_MED BANDHAN(BABULAL BALAJI)_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034493553 — med bandhan ( kailash mangilal)</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>74429.55</v>
+        <v>78048.37</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>53220</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43817</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506020 — RFR_DEB_MED BANDHAN (KAILASH MANGILAL) RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034506019 — RFR_DEB_MED BANDHAN(BABULAL BALAJI)_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>70191.22</v>
+        <v>74429.55</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>41940</v>
+        <v>53220</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>43817</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43873</v>
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506024 — RFR_DEB_MED BANDHAN(SAKHARAM NATTHU) RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034506020 — RFR_DEB_MED BANDHAN (KAILASH MANGILAL) RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>60578.91</v>
+        <v>70191.22</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>49670</v>
+        <v>41940</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43847</v>
+        <v>43817</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>44137</v>
+        <v>43873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506025 — RFR_DEB_MED BANDHAN(LAKHSHMI GHISYA) _RELWA BUJURG -RAJPUR</t>
+          <t>1742004048/WC/22012034506024 — RFR_DEB_MED BANDHAN(SAKHARAM NATTHU) RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>50921.81</v>
+        <v>60578.91</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>35040</v>
+        <v>49670</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43839</v>
+        <v>43847</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43982</v>
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506026 — RFR_DEB_MED BANDHAN(PARUBAI MALSING) _RELWA BUJURG _RAJPUR</t>
+          <t>1742004048/WC/22012034506025 — RFR_DEB_MED BANDHAN(LAKHSHMI GHISYA) _RELWA BUJURG -RAJPUR</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>49951.49</v>
+        <v>50921.81</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>28800</v>
+        <v>35040</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>43839</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>44005</v>
+        <v>43982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506027 — RFR_DEB_MED BANDHAN(PARUBAI MALSING) RELWA BUJURG_ RAJPUR</t>
+          <t>1742004048/WC/22012034506026 — RFR_DEB_MED BANDHAN(PARUBAI MALSING) _RELWA BUJURG _RAJPUR</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>49951.49</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>28800</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43839</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>44005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506377 — RFR_DEB_med bandhan(dayaram dhanji)_relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506027 — RFR_DEB_MED BANDHAN(PARUBAI MALSING) RELWA BUJURG_ RAJPUR</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>71427.48</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>36060</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43829</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506378 — RFR_DEB_med bandhan(hiralal manglya )relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506377 — RFR_DEB_med bandhan(dayaram dhanji)_relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>45902.48</v>
+        <v>71427.48</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>36060</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>43829</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506379 — RFR_DEB_med bandhan(omprakash rajaram)relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506378 — RFR_DEB_med bandhan(hiralal manglya )relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>50492.73</v>
+        <v>45902.48</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>41100</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44144</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506380 — RFR_DEB_med bandhan(hirasing shivji)relwa bujurg_rajpur</t>
+          <t>1742004048/WC/22012034506379 — RFR_DEB_med bandhan(omprakash rajaram)relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>50492.73</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>15160</v>
+        <v>41100</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43901</v>
+        <v>44144</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>44284</v>
+        <v>44427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506381 — RFR_DEB_med bandhan(dinesh chhagan)relwa bujurg_rajpur</t>
+          <t>1742004048/WC/22012034506380 — RFR_DEB_med bandhan(hirasing shivji)relwa bujurg_rajpur</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>50492.73</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>31720</v>
+        <v>15160</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43851</v>
+        <v>43901</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>45131</v>
+        <v>44284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506383 — RFR_DEB_med bandhan(dashrath umrav)relwa bujurg_rajpur</t>
+          <t>1742004048/WC/22012034506381 — RFR_DEB_med bandhan(dinesh chhagan)relwa bujurg_rajpur</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>50492.73</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>31720</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43741</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>43851</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>45131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506384 — RFR_DEB_med bandhan(champalal madu)relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506383 — RFR_DEB_med bandhan(dashrath umrav)relwa bujurg_rajpur</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>71427.48</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43829</v>
-[...3 lines deleted...]
-      </c>
+        <v>43741</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506385 — RFR_DEB_med bandhan(champalal madu)relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506384 — RFR_DEB_med bandhan(champalal madu)relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>71427.48</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>14520</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>43829</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>43881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506386 — RFR_DEB_med bandhan(hiralal pomdiya)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506385 — RFR_DEB_med bandhan(champalal madu)relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>74349.65</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506387 — RFR_DEB_med bandhan(ramlal kishan)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506386 — RFR_DEB_med bandhan(hiralal pomdiya)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>57877.04</v>
+        <v>74349.65</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>33690</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43839</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506388 — RFR_DEB_med bandhan(narsing dariyav)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506387 — RFR_DEB_med bandhan(ramlal kishan)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>59673.22</v>
+        <v>57877.04</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>50</v>
+        <v>33690</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43848</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>43839</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>44427</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506389 — RFR_DEB_med bandhan(mukesh biluram)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506388 — RFR_DEB_med bandhan(narsing dariyav)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>59673.22</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43855</v>
+        <v>43848</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506390 — RFR_DEB_MEDBANDHAN(MANSHARAM RUPLYA)RELWA BUJURG RAJPUR</t>
+          <t>1742004048/WC/22012034506389 — RFR_DEB_med bandhan(mukesh biluram)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>65860.08</v>
+        <v>59673.22</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>14040</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43839</v>
-[...3 lines deleted...]
-      </c>
+        <v>43855</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506391 — RFR_DEB_MED BANDHAN(gulab sing bilman)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506390 — RFR_DEB_MEDBANDHAN(MANSHARAM RUPLYA)RELWA BUJURG RAJPUR</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>75439.73</v>
+        <v>65860.08</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>14700</v>
+        <v>14040</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>43839</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506392 — RFR_DEB_med bandhan(dayaram rumal)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506391 — RFR_DEB_MED BANDHAN(gulab sing bilman)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>59872.8</v>
+        <v>75439.73</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>100</v>
+        <v>14700</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43844</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>43839</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506655 — RFR_DEB_MED BANDHAN(mangat gangaram)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506392 — RFR_DEB_med bandhan(dayaram rumal)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>55082.98</v>
+        <v>59872.8</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>32450</v>
+        <v>100</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43849</v>
-[...3 lines deleted...]
-      </c>
+        <v>43844</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506656 — RFR_DEB_med bandhan(bhuwansing balu) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506655 — RFR_DEB_MED BANDHAN(mangat gangaram)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>72017</v>
+        <v>55082.98</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>35160</v>
+        <v>32450</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43815</v>
+        <v>43849</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44131</v>
+        <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506657 — RFR_DEB_med bandhan(mahima ram mansaram)relwa bujurg _rajpur</t>
+          <t>1742004048/WC/22012034506656 — RFR_DEB_med bandhan(bhuwansing balu) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>55082.98</v>
+        <v>72017</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>17940</v>
+        <v>35160</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43847</v>
+        <v>43815</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>44741</v>
+        <v>44131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506658 — RFR_DEB_med bandhan(balu loniya ) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506657 — RFR_DEB_med bandhan(mahima ram mansaram)relwa bujurg _rajpur</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>50951.75</v>
+        <v>55082.98</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>23030</v>
+        <v>17940</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43848</v>
+        <v>43847</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>44197</v>
+        <v>44741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506659 — RFR_DEB_med bandhan(chhagan loniya)relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506658 — RFR_DEB_med bandhan(balu loniya ) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>50492.73</v>
+        <v>50951.75</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>20570</v>
+        <v>23030</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43986</v>
+        <v>43848</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>44068</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506660 — RFR_DEB_mebd bandhan(mukesh shivram) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506659 — RFR_DEB_med bandhan(chhagan loniya)relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>50492.73</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>20570</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>43986</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506661 — RFR_DEB_mebd bandhan(mukesh shivram) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506660 — RFR_DEB_mebd bandhan(mukesh shivram) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>59673.22</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506662 — RFR_DEB_med bandhan(durga bai suliram) relwa bujurg  rajpur</t>
+          <t>1742004048/WC/22012034506661 — RFR_DEB_mebd bandhan(mukesh shivram) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>59673.22</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506663 — RFR_DEB_KHET TALAB(mansharam baauu) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506662 — RFR_DEB_med bandhan(durga bai suliram) relwa bujurg  rajpur</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>101997.1</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>63000</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43986</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034506664 — RFR_DEB_med bandhan (sita mohan) relwa bujurg rajpur</t>
+          <t>1742004048/WC/22012034506663 — RFR_DEB_KHET TALAB(mansharam baauu) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>59673.22</v>
+        <v>101997.1</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>16020</v>
+        <v>63000</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43870</v>
+        <v>43986</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>44427</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517675 — RFR_DEB_MEDBANDHAN_(HIVRAM KASHIRAM MUNDLA)_0.40_RELWA BUJURGH _RAJPUR</t>
+          <t>1742004048/WC/22012034506664 — RFR_DEB_med bandhan (sita mohan) relwa bujurg rajpur</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>42908.84</v>
+        <v>59673.22</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>38280</v>
+        <v>16020</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43847</v>
+        <v>43870</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44541</v>
+        <v>44427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517774 — RFR_DEB_MED BANDHAN_(SUMAN BAU )_0.40 _RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517675 — RFR_DEB_MEDBANDHAN_(HIVRAM KASHIRAM MUNDLA)_0.40_RELWA BUJURGH _RAJPUR</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>40164.67</v>
+        <v>42908.84</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>18720</v>
+        <v>38280</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43844</v>
+        <v>43847</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43889</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517775 — RFR_DEB_MED BANDHAN_(MUKUND SITARAM)_0.40 _RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517774 — RFR_DEB_MED BANDHAN_(SUMAN BAU )_0.40 _RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>39773.11</v>
+        <v>40164.67</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>28740</v>
+        <v>18720</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43839</v>
+        <v>43844</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43985</v>
+        <v>43889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517777 — RFR_DEB_MED BANDHAN_(DAYARAM HIRALAL)_0.40 _RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517775 — RFR_DEB_MED BANDHAN_(MUKUND SITARAM)_0.40 _RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>45902.48</v>
+        <v>39773.11</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>32940</v>
+        <v>28740</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43839</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44206</v>
+        <v>43985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517836 — RFR_DEB_MED BANDHAN _(SHANTILALA LACHIRAM)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517777 — RFR_DEB_MED BANDHAN_(DAYARAM HIRALAL)_0.40 _RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>40164.67</v>
+        <v>45902.48</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>18210</v>
+        <v>32940</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43844</v>
+        <v>43839</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>44137</v>
+        <v>44206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517839 — RFR_DEB_MED BANDHAN _(MAYARAM HIRALAL)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517836 — RFR_DEB_MED BANDHAN _(SHANTILALA LACHIRAM)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>18210</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517841 — RFR_DEB_MED BANDHAN _(SUKLI DAYARAM)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517839 — RFR_DEB_MED BANDHAN _(MAYARAM HIRALAL)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517842 — RFR_DEB_MED BANDHAN _(SHANTILAL ANARSHING)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517841 — RFR_DEB_MED BANDHAN _(SUKLI DAYARAM)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>39017.11</v>
+        <v>40164.67</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>24060</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43847</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517843 — RFR_DEB_MED BANDHAN _(KALIBAI BHARAT)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517842 — RFR_DEB_MED BANDHAN _(SHANTILAL ANARSHING)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>39373.96</v>
+        <v>39017.11</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>26460</v>
+        <v>24060</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43844</v>
+        <v>43847</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>44520</v>
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517844 — RFR_DEB_MED BANDHAN _(DAYARAM SUPDIYA )_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517843 — RFR_DEB_MED BANDHAN _(KALIBAI BHARAT)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>40394.18</v>
+        <v>39373.96</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>7970</v>
+        <v>26460</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43847</v>
+        <v>43844</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44137</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517845 — RFR_DEB_MED BANDHAN _(GOPAL BALAJI )_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517844 — RFR_DEB_MED BANDHAN _(DAYARAM SUPDIYA )_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>39017.11</v>
+        <v>40394.18</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>2880</v>
+        <v>7970</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43870</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>43847</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517846 — RFR_DEB_MED BANDHAN _(UMESH RADESYAM )_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517845 — RFR_DEB_MED BANDHAN _(GOPAL BALAJI )_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>40164.67</v>
+        <v>39017.11</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>25320</v>
+        <v>2880</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44193</v>
-[...3 lines deleted...]
-      </c>
+        <v>43870</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517847 — RFR_DEB_MED BANDHAN _(MOTILALAL GHISIYA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517846 — RFR_DEB_MED BANDHAN _(UMESH RADESYAM )_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>40513.93</v>
+        <v>40164.67</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>12410</v>
+        <v>25320</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43844</v>
+        <v>44193</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44222</v>
+        <v>44904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517848 — RFR_DEB_MED BANDHAN _SANTOSH GULABSHING)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517847 — RFR_DEB_MED BANDHAN _(MOTILALAL GHISIYA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>39922.79</v>
+        <v>40513.93</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>12410</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>44222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517849 — RFR_DEB_MED BANDHAN (RAMA BAU)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517848 — RFR_DEB_MED BANDHAN _SANTOSH GULABSHING)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>40087.44</v>
+        <v>39922.79</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>30347</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43844</v>
-[...3 lines deleted...]
-      </c>
+        <v>43851</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517850 — RFR_DEB_MED BANDHAN(GOPAL UNDRIYA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517849 — RFR_DEB_MED BANDHAN (RAMA BAU)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>40164.67</v>
+        <v>40087.44</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>30347</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>45131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517851 — RFR_DEB_MED BANDHAN(AMARSHING BUDAN)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517850 — RFR_DEB_MED BANDHAN(GOPAL UNDRIYA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>30290</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43844</v>
-[...3 lines deleted...]
-      </c>
+        <v>43851</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517852 — RFR_DEB_MED BANDHAN(TUKARAM SUKLALA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517851 — RFR_DEB_MED BANDHAN(AMARSHING BUDAN)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>29680</v>
+        <v>30290</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43847</v>
+        <v>43844</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44137</v>
+        <v>43912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517853 — RFR_DEB_MED BANDHAN(GHISIYA RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517852 — RFR_DEB_MED BANDHAN(TUKARAM SUKLALA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>22370</v>
+        <v>29680</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43844</v>
+        <v>43847</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517856 — RFR_DEB_MED BANDHAN(kashiram mangliya)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517853 — RFR_DEB_MED BANDHAN(GHISIYA RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>39922.79</v>
+        <v>40164.67</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>24650</v>
+        <v>22370</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43847</v>
+        <v>43844</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43981</v>
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517857 — RFR_DEB_MED BANDHAN(ramesh sankar)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517856 — RFR_DEB_MED BANDHAN(kashiram mangliya)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>40164.67</v>
+        <v>39922.79</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>8450</v>
+        <v>24650</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>43847</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44137</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517858 — RFR_DEB_MED BANDHAN(mahimaram ratan)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517857 — RFR_DEB_MED BANDHAN(ramesh sankar)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>8450</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>43847</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517859 — RFR_DEB_MED BANDHAN(suresh mangliya)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517858 — RFR_DEB_MED BANDHAN(mahimaram ratan)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43848</v>
+        <v>43851</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517860 — RFR_DEB_MED BANDHAN(gangaran muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517859 — RFR_DEB_MED BANDHAN(suresh mangliya)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43851</v>
+        <v>43848</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517861 — RFR_DEB_MED BANDHAN(SERIYA muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517860 — RFR_DEB_MED BANDHAN(gangaran muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43854</v>
+        <v>43851</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517862 — RFR_DEB_MED BANDHAN(bhavsing mehkal)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517861 — RFR_DEB_MED BANDHAN(SERIYA muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14330</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43844</v>
-[...3 lines deleted...]
-      </c>
+        <v>43854</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517863 — RFR_DEB_MED BANDHAN(sankar limbaji)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517862 — RFR_DEB_MED BANDHAN(bhavsing mehkal)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>14330</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517865 — RFR_DEB_MED BANDHAN(mishrilal pomdiya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517863 — RFR_DEB_MED BANDHAN(sankar limbaji)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>17930</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43847</v>
-[...3 lines deleted...]
-      </c>
+        <v>43851</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517867 — RFR_DEB_MED BANDHAN(kishor pomdiya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517865 — RFR_DEB_MED BANDHAN(mishrilal pomdiya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>24050</v>
+        <v>17930</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43844</v>
+        <v>43847</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44532</v>
+        <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517868 — RFR_DEB_MED BANDHAN(jhatriya siva)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517867 — RFR_DEB_MED BANDHAN(kishor pomdiya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>17100</v>
+        <v>24050</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43847</v>
+        <v>43844</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>45131</v>
+        <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517870 — RFR_DEB_MED BANDHAN(triloka girdhar)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517868 — RFR_DEB_MED BANDHAN(jhatriya siva)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>24290</v>
+        <v>17100</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43849</v>
+        <v>43847</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44209</v>
+        <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517872 — RFR_DEB_MED BANDHAN(kesiya muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517870 — RFR_DEB_MED BANDHAN(triloka girdhar)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>24290</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>43849</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>44209</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517873 — RFR_DEB_MED BANDHAN(LACHIRAM JHAPDIYA)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517872 — RFR_DEB_MED BANDHAN(kesiya muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>19920</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43855</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517874 — RFR_DEB_MED BANDHAN(dyaram muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517873 — RFR_DEB_MED BANDHAN(LACHIRAM JHAPDIYA)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>19920</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>43855</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517875 — RFR_DEB_MED BANDHAN(gulabshing muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517874 — RFR_DEB_MED BANDHAN(dyaram muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43847</v>
-[...3 lines deleted...]
-      </c>
+        <v>43851</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517876 — RFR_DEB_MED BANDHAN(gulal koliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517875 — RFR_DEB_MED BANDHAN(gulabshing muliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43851</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>43847</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>43886</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517878 — RFR_DEB_MED BANDH(devishing puniya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517876 — RFR_DEB_MED BANDHAN(gulal koliya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>11390</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43844</v>
-[...3 lines deleted...]
-      </c>
+        <v>43851</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517880 — RFR_DEB_MED BANDH(sukhlal puniya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517878 — RFR_DEB_MED BANDH(devishing puniya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>16030</v>
+        <v>11390</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>43844</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45195</v>
+        <v>45045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517882 — RFR_DEB_MED BANDH(chainshing madu)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517880 — RFR_DEB_MED BANDH(sukhlal puniya)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>50</v>
+        <v>16030</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>43844</v>
       </c>
-      <c r="K476" s="3"/>
+      <c r="K476" s="3" t="n">
+        <v>45195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517883 — RFR_DEB_MED BANDHAN(JAGDISH PUNAMCHAND) _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517882 — RFR_DEB_MED BANDH(chainshing madu)_mundla _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>31860</v>
+        <v>50</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43870</v>
-[...3 lines deleted...]
-      </c>
+        <v>43844</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517888 — RFR_DEB_MED BANDHAN(kadvibai sakriya) _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517883 — RFR_DEB_MED BANDHAN(JAGDISH PUNAMCHAND) _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>19490</v>
+        <v>31860</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43844</v>
+        <v>43870</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>44137</v>
+        <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034517894 — RFR_DEB_MED BANDHAN(surajbai tukaram) _0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517888 — RFR_DEB_MED BANDHAN(kadvibai sakriya) _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>40164.67</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>11090</v>
+        <v>19490</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>43844</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034526729 — RFR_DEB_MED BANDHAN_(MISHRILAL RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034517894 — RFR_DEB_MED BANDHAN(surajbai tukaram) _0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>40164.67</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>11090</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034526730 — RFR_DEB_MED BANDHAN_(MISHRILAL RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
+          <t>1742004048/WC/22012034526729 — RFR_DEB_MED BANDHAN_(MISHRILAL RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034577764 — टांका निर्माण कार्य मा. वि. स्‍कुल के पास मुण्‍डला</t>
+          <t>1742004048/WC/22012034526730 — RFR_DEB_MED BANDHAN_(MISHRILAL RUKHDIYA)_0.40_RELWA BUJURG_RAJPUR</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43936</v>
+        <v>43740</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034583979 — होज टंकी एव कूप संधारण कार्य (1.69) रेलवा बुजुर्ग</t>
+          <t>1742004048/WC/22012034577764 — टांका निर्माण कार्य मा. वि. स्‍कुल के पास मुण्‍डला</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>29634</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44094</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034584970 — हौज व टंकी निर्माण कार्य (1.05) नया नगर मुण्‍डला रेलवां बुजूर्ग</t>
+          <t>1742004048/WC/22012034583979 — होज टंकी एव कूप संधारण कार्य (1.69) रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>15000</v>
+        <v>33000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15730</v>
+        <v>29634</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>44094</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44219</v>
+        <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587315 — RFR-DEB-MEDBANDHAN(MISHRILAL RUKHDIYA)0.30RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034584970 — हौज व टंकी निर्माण कार्य (1.05) नया नगर मुण्‍डला रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>30545.73</v>
+        <v>15000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>27780</v>
+        <v>15730</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44161</v>
+        <v>44094</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>44541</v>
+        <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587319 — RFR-DEB-MEDBANDHAN(SANKAR LONIYA)0.30RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587315 — RFR-DEB-MEDBANDHAN(MISHRILAL RUKHDIYA)0.30RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>32153.4</v>
+        <v>30545.73</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>27660</v>
+        <v>27780</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44165</v>
+        <v>44161</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587321 — RFR-DEB-MEDBANDHAN(JANUBAI RANCHOD )0.40RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587319 — RFR-DEB-MEDBANDHAN(SANKAR LONIYA)0.30RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>32153.4</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>30900</v>
+        <v>27660</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44176</v>
+        <v>44165</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44796</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587324 — RFR-DEB-MEDBANDHAN(BANSHILAL SIVA)0.30 MUNDLA-RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587321 — RFR-DEB-MEDBANDHAN(JANUBAI RANCHOD )0.40RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>29473.95</v>
+        <v>32153.4</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>25871</v>
+        <v>30900</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44193</v>
+        <v>44176</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>45131</v>
+        <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587326 — RFR-DEB-MEDBANDHAN(DURGABAI SULIRAM)0.30RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587324 — RFR-DEB-MEDBANDHAN(BANSHILAL SIVA)0.30 MUNDLA-RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>33761.07</v>
+        <v>29473.95</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>31680</v>
+        <v>25871</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44172</v>
+        <v>44193</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>44541</v>
+        <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587328 — RFR-DEB-MEDBANDHAN(KAILASH MANGILAL)0.40 MUNDLA RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587326 — RFR-DEB-MEDBANDHAN(DURGABAI SULIRAM)0.30RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>32796.47</v>
+        <v>33761.07</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>31140</v>
+        <v>31680</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44169</v>
+        <v>44172</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034587331 — RFR-DEB-MEDBANDHAN(RUPAJI VALAJI)0.40RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587328 — RFR-DEB-MEDBANDHAN(KAILASH MANGILAL)0.40 MUNDLA RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>35368.74</v>
+        <v>32796.47</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>28920</v>
+        <v>31140</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44175</v>
+        <v>44169</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44520</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602297 — RFR-DEB-MEDBANDHAN(hirashing chgan )0.40 mundla RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034587331 — RFR-DEB-MEDBANDHAN(RUPAJI VALAJI)0.40RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>32153.4</v>
+        <v>35368.74</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>25920</v>
+        <v>28920</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44275</v>
+        <v>44175</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>44439</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602300 — RFR-DEB-MEDBANDHAN(shitabai sobhagsing )0.40RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602297 — RFR-DEB-MEDBANDHAN(hirashing chgan )0.40 mundla RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>41156.35</v>
+        <v>32153.4</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>38388</v>
+        <v>25920</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44211</v>
+        <v>44275</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>44541</v>
+        <v>44439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602302 — RFR-DEB-MEDBANDHAN(sitaram mangat )0.40 mundla RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602300 — RFR-DEB-MEDBANDHAN(shitabai sobhagsing )0.40RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>41156.35</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>32688</v>
+        <v>38388</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44276</v>
+        <v>44211</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>44556</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602303 — RFR-DEB-MEDBANDHAN(laluram udhav  )0.40 mundla RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602302 — RFR-DEB-MEDBANDHAN(sitaram mangat )0.40 mundla RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>41156.35</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>21350</v>
+        <v>32688</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44275</v>
+        <v>44276</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>45131</v>
+        <v>44556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602304 — RFR-DEB-MEDBANDHAN(kaluram laxman    )0.40 RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602303 — RFR-DEB-MEDBANDHAN(laluram udhav  )0.40 mundla RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>41156.35</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>37560</v>
+        <v>21350</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44193</v>
+        <v>44275</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>44541</v>
+        <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602305 — RFR-DEB-MEDBANDHAN(kamal bholaram  )0.30 RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602304 — RFR-DEB-MEDBANDHAN(kaluram laxman    )0.40 RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>41156.35</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>37560</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44193</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>44541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602306 — RFR-DEB-MEDBANDHAN(abeshing mangliya)0.40 mundla  RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602305 — RFR-DEB-MEDBANDHAN(kamal bholaram  )0.30 RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034602307 — RFR-DEB-MEDBANDHAN(bhayyalal tershing )0.40  RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034602306 — RFR-DEB-MEDBANDHAN(abeshing mangliya)0.40 mundla  RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034611305 — Community Form pond (sadashiv ke khet ke pas ), Relwa Bujurg</t>
+          <t>1742004048/WC/22012034602307 — RFR-DEB-MEDBANDHAN(bhayyalal tershing )0.40  RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034611308 — C.C.T. (Rojamal pahadi pr), Relwa Bujurg</t>
+          <t>1742004048/WC/22012034611305 — Community Form pond (sadashiv ke khet ke pas ), Relwa Bujurg</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>411563.52</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>302691.77</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44267</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034666542 — RFR-DEB-MEDBANDHAN(mahimaram ratan  )0.40 RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034611308 — C.C.T. (Rojamal pahadi pr), Relwa Bujurg</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>411563.52</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>302691.77</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>44267</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034666545 — RFR-DEB-MEDBANDHAN(SADASHIV RUKHDIYA )0.40  RELWA BUJURG-RAJPUR</t>
+          <t>1742004048/WC/22012034666542 — RFR-DEB-MEDBANDHAN(mahimaram ratan  )0.40 RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034676986 — rfr_deb_med bandhan_(shivram gulal)0.40 mundla_relwa bujurg_rajpur</t>
+          <t>1742004048/WC/22012034666545 — RFR-DEB-MEDBANDHAN(SADASHIV RUKHDIYA )0.40  RELWA BUJURG-RAJPUR</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034676999 — rfr_deb_med bandhan_(raju mehtab)0.40 mundla_relwa bujurg_rajpur</t>
+          <t>1742004048/WC/22012034676986 — rfr_deb_med bandhan_(shivram gulal)0.40 mundla_relwa bujurg_rajpur</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034915292 — चेक डैम मरम्मत कार्य खटिया नाले पर भाग 02 रेलवा बुजुर्ग</t>
+          <t>1742004048/WC/22012034676999 — rfr_deb_med bandhan_(raju mehtab)0.40 mundla_relwa bujurg_rajpur</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>96259.67</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44651</v>
+        <v>44300</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034915293 — चेक डैम मरम्मत कार्य खटिया नाले पर भाग 01 रेलवा बुजुर्ग</t>
+          <t>1742004048/WC/22012034915292 — चेक डैम मरम्मत कार्य खटिया नाले पर भाग 02 रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>96135.18</v>
+        <v>96259.67</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>3660</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44631</v>
+        <v>44651</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012034915296 — चेक डैम मरम्मत कार्य काशीराम के खेत के पास रेलवा बुजुर्ग</t>
+          <t>1742004048/WC/22012034915293 — चेक डैम मरम्मत कार्य खटिया नाले पर भाग 01 रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>84064.2</v>
+        <v>96135.18</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>1560</v>
+        <v>3660</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44697</v>
+        <v>44631</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012035165768 — CCT/ CPT RELVA BUJURG</t>
+          <t>1742004048/WC/22012034915296 — चेक डैम मरम्मत कार्य काशीराम के खेत के पास रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>84064.2</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45383</v>
+        <v>44697</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/22012035212319 — CPT nirman kary nana roja mal</t>
+          <t>1742004048/WC/22012035165768 — CCT/ CPT RELVA BUJURG</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>195765.49</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45396</v>
+        <v>45383</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/3 — cct/cpt</t>
+          <t>1742004048/WC/22012035212319 — CPT nirman kary nana roja mal</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>233000</v>
+        <v>195765.49</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>39084</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/4 — cct/cpt</t>
+          <t>1742004048/WC/3 — cct/cpt</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>158000</v>
+        <v>233000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39093</v>
+        <v>39084</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>39171</v>
+        <v>39165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/6 — तलाई निर्माण मुण्‍डला ( रेलवा बुजूर्ग )</t>
+          <t>1742004048/WC/4 — cct/cpt</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>128000</v>
+        <v>158000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>3500</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39251</v>
+        <v>39093</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>39264</v>
+        <v>39171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/7 — कपिलधारा कुपनिर्माण तुलसीराम कालुराम</t>
+          <t>1742004048/WC/6 — तलाई निर्माण मुण्‍डला ( रेलवा बुजूर्ग )</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>70000</v>
+        <v>128000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>77080</v>
+        <v>3500</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39518</v>
+        <v>39251</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>39503</v>
+        <v>39264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/8 — कपिलधारा कुपनिर्माण परवत शेरीया</t>
+          <t>1742004048/WC/7 — कपिलधारा कुपनिर्माण तुलसीराम कालुराम</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>53847</v>
+        <v>77080</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>39872</v>
+        <v>39503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/9 — कपिलधारा कुपनिर्माण नरसिंग दरयाव</t>
+          <t>1742004048/WC/8 — कपिलधारा कुपनिर्माण परवत शेरीया</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>75242</v>
+        <v>53847</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>39518</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>39503</v>
+        <v>39872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WC/9993648587 — सीसीटी सीपीटी पठारमाल बैडीपुरा मुण्‍डला (3.88) रेल्‍वाबुजुर्ग</t>
+          <t>1742004048/WC/9 — कपिलधारा कुपनिर्माण नरसिंग दरयाव</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>377000</v>
+        <v>70000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>75242</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41666</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>39518</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>39503</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1742004048/WH/60 — रिटर्निगवाल निर्माण कार्य रेलवां बुजूर्ग</t>
+          <t>1742004048/WC/9993648587 — सीसीटी सीपीटी पठारमाल बैडीपुरा मुण्‍डला (3.88) रेल्‍वाबुजुर्ग</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>493000</v>
+        <v>377000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>522127</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40061</v>
-[...3 lines deleted...]
-      </c>
+        <v>41666</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1742004/DP/1014 — वुक्षारोपण कार्य रेलवाबुजुर्ग</t>
+          <t>1742004048/WH/60 — रिटर्निगवाल निर्माण कार्य रेलवां बुजूर्ग</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>197000</v>
+        <v>493000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>144561</v>
+        <v>522127</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39306</v>
+        <v>40061</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>39488</v>
+        <v>40255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1742004/DP/1088 — 1742004/DP/1088</t>
+          <t>1742004/DP/1014 — वुक्षारोपण कार्य रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>197000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>26490</v>
+        <v>144561</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>39686</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>39306</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>39488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1015 — सोख्‍ता गडडा कार्य रेलवाबुजुर्ग</t>
+          <t>1742004/DP/1088 — 1742004/DP/1088</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>1354</v>
+        <v>26490</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>39419</v>
-[...3 lines deleted...]
-      </c>
+        <v>39686</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1016 — cct/cpt कार्य रेलवा बुजुर्ग</t>
+          <t>1742004/WC/1015 — सोख्‍ता गडडा कार्य रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>503000</v>
+        <v>50000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>483</v>
+        <v>1354</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39488</v>
+        <v>39419</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>39551</v>
+        <v>39450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1017 — cct/cpt कार्य निर्माण रेलवा बुजुर्ग</t>
+          <t>1742004/WC/1016 — cct/cpt कार्य रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>503000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>24840</v>
+        <v>483</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39539</v>
+        <v>39488</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>39552</v>
+        <v>39551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1019 — बोरी बंधान कार्य रेलवा बुजुर्ग</t>
+          <t>1742004/WC/1017 — cct/cpt कार्य निर्माण रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>200000</v>
+        <v>503000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>49848</v>
+        <v>24840</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>39409</v>
+        <v>39539</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>39422</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1025 — एम-एसी-टी कार्य रेलवाबुजुर्ग</t>
+          <t>1742004/WC/1019 — बोरी बंधान कार्य रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>495000</v>
+        <v>200000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>2300</v>
+        <v>49848</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39417</v>
+        <v>39409</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>39529</v>
+        <v>39422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/10558 — निस्‍तार तालाब निर्माण रेलवा बुजुर्ग</t>
+          <t>1742004/WC/1025 — एम-एसी-टी कार्य रेलवाबुजुर्ग</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>300000</v>
+        <v>495000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>215959</v>
+        <v>2300</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40101</v>
+        <v>39417</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>40471</v>
+        <v>39529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/10559 — आर एम एस निमार्ण रेलवा बुजुर्ग</t>
+          <t>1742004/WC/10558 — निस्‍तार तालाब निर्माण रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>185199</v>
+        <v>215959</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>40095</v>
+        <v>40101</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>40471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1516 — S.C.T.कार्य रेलवा बुजुर्ग</t>
+          <t>1742004/WC/10559 — आर एम एस निमार्ण रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>67977</v>
+        <v>185199</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39975</v>
+        <v>40095</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>40072</v>
+        <v>40471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1550 — C.P.T.कार्य रेलवा बुजुर्ग</t>
+          <t>1742004/WC/1516 — S.C.T.कार्य रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>157505</v>
+        <v>67977</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39904</v>
+        <v>39975</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>40072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/20637 — बडा बजर स्‍टापडेम निर्माण</t>
+          <t>1742004/WC/1550 — C.P.T.कार्य रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>6959000</v>
+        <v>200000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>6038900.1</v>
+        <v>157505</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>40122</v>
+        <v>39904</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>43473</v>
+        <v>40072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1742/DP/9926691023 — चारागाह विकास रेलवा बुजुर्ग</t>
+          <t>1742004/WC/20637 — बडा बजर स्‍टापडेम निर्माण</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>6959000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>6038900.1</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40647</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>40122</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>43473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1742/LD/3799381460 — चारागाह विकास रेलवा बुजुर्गे</t>
+          <t>1742/DP/9926691023 — चारागाह विकास रेलवा बुजुर्ग</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>163572</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>40700</v>
-[...3 lines deleted...]
-      </c>
+        <v>40647</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993623838 — आर एम एस निर्माण रेलवा बुजुर्ग क्र03</t>
+          <t>1742/LD/3799381460 — चारागाह विकास रेलवा बुजुर्गे</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>420000</v>
+        <v>400000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>375476</v>
+        <v>163572</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>40793</v>
+        <v>40700</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>40862</v>
+        <v>40796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993623916 — RMS NO 4  RELWA BU</t>
+          <t>1742/WC/9993623838 — आर एम एस निर्माण रेलवा बुजुर्ग क्र03</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>500000</v>
+        <v>420000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>404032</v>
+        <v>375476</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40829</v>
+        <v>40793</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>40892</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993625703 — Stop dam  causeway relva buzurg RES (69.32)</t>
+          <t>1742/WC/9993623916 — RMS NO 4  RELWA BU</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>6932000</v>
+        <v>500000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>495293.7</v>
+        <v>404032</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41045</v>
+        <v>40829</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43428</v>
+        <v>40892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993630367 — आर एस एस न0 6 रेलवा बुजुर्ग</t>
+          <t>1742/WC/9993625703 — Stop dam  causeway relva buzurg RES (69.32)</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>332000</v>
+        <v>6932000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>225670</v>
+        <v>495293.7</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41330</v>
+        <v>41045</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41360</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
+          <t>1742/WC/9993630367 — आर एस एस न0 6 रेलवा बुजुर्ग</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>332000</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>225670</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>41330</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>41360</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
           <t>1742/WC/9993630369 — आर एम एस नं0 5 रेलवा बुजुर्ग</t>
         </is>
       </c>
-      <c r="G537" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H537" s="2" t="n">
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
         <v>336000</v>
       </c>
-      <c r="I537" s="2" t="n">
+      <c r="I538" s="2" t="n">
         <v>280138</v>
       </c>
-      <c r="J537" s="3" t="n">
+      <c r="J538" s="3" t="n">
         <v>41328</v>
       </c>
-      <c r="K537" s="3" t="n">
+      <c r="K538" s="3" t="n">
         <v>41360</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>