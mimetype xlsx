--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K873"/>
+  <dimension ref="A1:K875"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 16:03:29</t>
+          <t>Exported on: 2026-10-26 06:36:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -851,51 +851,51 @@
       <c r="J23" s="3" t="n">
         <v>43502</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>44363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1742004063/DP/22012034587135 — AMRAT VATIKA PANCHAYAT BHAWAN PARISAR UPLA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>18704.15</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45153</v>
@@ -6681,98 +6681,98 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035149507 — PLANTATION KARYA MOTILAL KE KHET ME UPLA</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>160586.73</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>98375.92</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035236636 — PLANTATION KARYA RAMESHWAR VECHAN KE KHET ME UPLA</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>76786.6</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45475</v>
@@ -7950,568 +7950,568 @@
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309732 — KAPIL DHARA KUP NIRMAN SONARIYA JADU UPLA</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309737 — KAPIL DHARA KUP NIRMAN SARPIYA SILDAR UPLA</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309740 — KAPIL DHARA KUP NIRMAN RUMALSING GULABSING UPLA</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309742 — KAPIL DHARA KUP NIRMAN BHANGA DHULSING UPLA</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309744 — KAPIL DHARA KUP NIRMAN RAWLIYA JAMSING UPLA</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309747 — KAPIL DHARA KUP NIRMAN PREMSING GANSIYA UPLA</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309750 — KAPIL DHARA KUP NIRMAN RUMALSING JADU UPLA</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309752 — KAPIL DHARA KUP NIRMAN JAGAN SILDAR  UPLA</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309754 — KAPIL DHARA KUP NIRMAN TALARIYA SILDAR  UPLA</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309755 — KAPIL DHARA KUP NIRMAN NASRA FERANGIYA UPLA</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309761 — KAPIL DHARA KUP NIRMAN KUMARSING LOHJIYA  UPLA</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309763 — KAPIL DHARA KUP NIRMAN RAMESH DHULSING UPLA</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45682</v>
@@ -8561,192 +8561,192 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309767 — KAPIL DHARA KUP NIRMAN TIKARAM DEHDA UPLA</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309769 — KAPIL DHARA KUP NIRMAN EKRAM RAYSING  UPLA</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309770 — KAPIL DHARA KUP NIRMAN JETRAM RAYSING  UPLA</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309771 — KAPIL DHARA KUP NIRMAN KASHIRAM FERANGIYA  UPLA</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45682</v>
@@ -9360,51 +9360,51 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035309869 — PASHU SHED NIRMAN KARYA DEVSING SHANAR UPLA</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45682</v>
@@ -10075,51 +10075,51 @@
       <c r="J215" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035350867 — JGSA 2025 KHET TALAB NIRMAN NAHARSING KE KHET KE PASS UPLA</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45759</v>
@@ -10528,51 +10528,51 @@
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035604816 — Ek Bagiya Maa Ke Naam MAMATA BAI UPLA</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>204843.42</v>
+        <v>208443.42</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10622,51 +10622,51 @@
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035609529 — Ek Bagiya Maa Ke Naam SAAYABA BAI BARELA UPLA</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>204340.21</v>
+        <v>206140.21</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10904,51 +10904,51 @@
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035614103 — Ek Bagiya Maa Ke Naam NAVADI BAI UPLA</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>271310.71</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>205003.56</v>
+        <v>206803.56</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10976,286 +10976,286 @@
         <v>204826.13</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631023 — PASHU SHED NIRMAN KARYA BHINGYA DALPAT UPLA</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631029 — PASHU SHED NIRMAN KARYA DARBAR DEEPA UPLA</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631035 — PASHU SHED NIRMAN KARYA DINESH RUKHADIYA UPLA</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631038 — PASHU SHED NIRMAN KARYA NANDLAL KUVARSING UPLA</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631049 — PASHU SHED NIRMAN KARYA ALLSING RAWAT UPLA</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631056 — PASHU SHED NIRMAN KARYA DINESH KHARTE UPLA</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45887</v>
@@ -11305,98 +11305,98 @@
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631908 — PASHU SHED NIRMAN KARYA FERANGYA HADU UPLA</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035631912 — PASHU SHED NIRMAN KARYA TERSING REVLA UPLA</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45887</v>
@@ -11468,546 +11468,546 @@
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035633036 — Ek Bagiya Maa Ke Naam RamtiBai Upla</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>205059.92</v>
+        <v>208659.92</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035635036 — PASHU SHED NIRMAN KARYA GEDIYA BHAYSING UPLA</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035635041 — PASHU SHED NIRMAN KARYA LALSING KHAJAN UPLA</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637860 — PASHU SHED NIRMAN KARYA MANGILAL JAMSING UPLA</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637862 — PASHU SHED NIRMAN KARYA GEDARAM GULAB UPLA</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637863 — PASHU SHED NIRMAN KARYA JETRAM GULAB UPLA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637865 — PASHU SHED NIRMAN KARYA DITA JAMSING UPLA</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637866 — PASHU SHED NIRMAN KARYA BATA ONKAR UPLA</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637867 — PASHU SHED NIRMAN KARYA LOHAJYA BHAYSING UPLA</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637868 — PASHU SHED NIRMAN KARYA DALPAT ONKAR UPLA</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637870 — PASHU SHED NIRMAN KARYA REJLA JADU UPLA</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/22012035637871 — PASHU SHED NIRMAN KARYA NAKLA JADU UPLA</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45887</v>
@@ -30502,51 +30502,51 @@
       <c r="J634" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>45718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/4632461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128969209</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>9441</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45756</v>
@@ -32264,51 +32264,51 @@
       <c r="J670" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5399307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128970756</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>14886</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45789</v>
@@ -33389,100 +33389,100 @@
       <c r="J693" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5814579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125635674</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>46267</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5815162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128971135</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>46015</v>
@@ -33534,100 +33534,100 @@
       <c r="J696" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5815199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124268739</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5815452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127584387</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45959</v>
@@ -33926,79 +33926,79 @@
       <c r="J704" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1742004063/IF/IAY/5957077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124913720</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>46267</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
@@ -34014,8122 +34014,8216 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>18576</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>43029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983467 — Construction of IAY House -IAY REG. NO. MP1444286</t>
+          <t>1742004063/IF/IAY/6336843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123642169</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42964</v>
-[...3 lines deleted...]
-      </c>
+        <v>46129</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983645 — Construction of IAY House -IAY REG. NO. MP1534265</t>
+          <t>1742004063/IF/IAY/983467 — Construction of IAY House -IAY REG. NO. MP1444286</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>15528</v>
+        <v>15480</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>42964</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43372</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983663 — Construction of IAY House -IAY REG. NO. MP1538514</t>
+          <t>1742004063/IF/IAY/983645 — Construction of IAY House -IAY REG. NO. MP1534265</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>15504</v>
+        <v>15528</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42964</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43313</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983681 — Construction of IAY House -IAY REG. NO. MP1543344</t>
+          <t>1742004063/IF/IAY/983663 — Construction of IAY House -IAY REG. NO. MP1538514</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>15308</v>
+        <v>15504</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>42902</v>
+        <v>42964</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>43105</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983688 — Construction of IAY House -IAY REG. NO. MP1546776</t>
+          <t>1742004063/IF/IAY/983681 — Construction of IAY House -IAY REG. NO. MP1543344</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42903</v>
+        <v>42902</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43173</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983795 — Construction of IAY House -IAY REG. NO. MP1599162</t>
+          <t>1742004063/IF/IAY/983688 — Construction of IAY House -IAY REG. NO. MP1546776</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>42903</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>43214</v>
+        <v>43173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983839 — Construction of IAY House -IAY REG. NO. MP1632708</t>
+          <t>1742004063/IF/IAY/983795 — Construction of IAY House -IAY REG. NO. MP1599162</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42935</v>
+        <v>42903</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>43067</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983861 — Construction of IAY House -IAY REG. NO. MP1643846</t>
+          <t>1742004063/IF/IAY/983839 — Construction of IAY House -IAY REG. NO. MP1632708</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>43007</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/983865 — Construction of IAY House -IAY REG. NO. MP1644556</t>
+          <t>1742004063/IF/IAY/983861 — Construction of IAY House -IAY REG. NO. MP1643846</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>15308</v>
+        <v>16512</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42982</v>
+        <v>42935</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43173</v>
+        <v>43007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984169 — Construction of IAY House -IAY REG. NO. MP1847580</t>
+          <t>1742004063/IF/IAY/983865 — Construction of IAY House -IAY REG. NO. MP1644556</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42964</v>
+        <v>42982</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43120</v>
+        <v>43173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984275 — Construction of IAY House -IAY REG. NO. MP1948903</t>
+          <t>1742004063/IF/IAY/984169 — Construction of IAY House -IAY REG. NO. MP1847580</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42891</v>
+        <v>42964</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43105</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984278 — Construction of IAY House -IAY REG. NO. MP1949839</t>
+          <t>1742004063/IF/IAY/984275 — Construction of IAY House -IAY REG. NO. MP1948903</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42848</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>43105</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984280 — Construction of IAY House -IAY REG. NO. MP1950559</t>
+          <t>1742004063/IF/IAY/984278 — Construction of IAY House -IAY REG. NO. MP1949839</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42848</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984304 — Construction of IAY House -IAY REG. NO. MP1965795</t>
+          <t>1742004063/IF/IAY/984280 — Construction of IAY House -IAY REG. NO. MP1950559</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>16340</v>
+        <v>15308</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>43173</v>
+        <v>43037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/984305 — Construction of IAY House -IAY REG. NO. MP1966569</t>
+          <t>1742004063/IF/IAY/984304 — Construction of IAY House -IAY REG. NO. MP1965795</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>43214</v>
+        <v>43173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985455 — Construction of IAY House -IAY REG. NO. MP3009432</t>
+          <t>1742004063/IF/IAY/984305 — Construction of IAY House -IAY REG. NO. MP1966569</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>15308</v>
+        <v>16340</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>42935</v>
+        <v>42891</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43105</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985519 — Construction of IAY House -IAY REG. NO. MP3072363</t>
+          <t>1742004063/IF/IAY/985455 — Construction of IAY House -IAY REG. NO. MP3009432</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>42964</v>
+        <v>42935</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>43214</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985520 — Construction of IAY House -IAY REG. NO. MP3072371</t>
+          <t>1742004063/IF/IAY/985519 — Construction of IAY House -IAY REG. NO. MP3072363</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>42935</v>
+        <v>42964</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43120</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985521 — Construction of IAY House -IAY REG. NO. MP3074062</t>
+          <t>1742004063/IF/IAY/985520 — Construction of IAY House -IAY REG. NO. MP3072371</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>42964</v>
+        <v>42935</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985526 — Construction of IAY House -IAY REG. NO. MP3082221</t>
+          <t>1742004063/IF/IAY/985521 — Construction of IAY House -IAY REG. NO. MP3074062</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>42964</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985851 — Construction of IAY House -IAY REG. NO. MP3466526</t>
+          <t>1742004063/IF/IAY/985526 — Construction of IAY House -IAY REG. NO. MP3082221</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>42891</v>
+        <v>42964</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>43105</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985852 — Construction of IAY House -IAY REG. NO. MP3466580</t>
+          <t>1742004063/IF/IAY/985851 — Construction of IAY House -IAY REG. NO. MP3466526</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>42982</v>
+        <v>42891</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>43214</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985887 — Construction of IAY House -IAY REG. NO. MP3533256</t>
+          <t>1742004063/IF/IAY/985852 — Construction of IAY House -IAY REG. NO. MP3466580</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>42891</v>
+        <v>42982</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>43105</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985888 — Construction of IAY House -IAY REG. NO. MP3533260</t>
+          <t>1742004063/IF/IAY/985887 — Construction of IAY House -IAY REG. NO. MP3533256</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985896 — Construction of IAY House -IAY REG. NO. MP3545628</t>
+          <t>1742004063/IF/IAY/985888 — Construction of IAY House -IAY REG. NO. MP3533260</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42935</v>
+        <v>42891</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>43120</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985925 — Construction of IAY House -IAY REG. NO. MP3578525</t>
+          <t>1742004063/IF/IAY/985896 — Construction of IAY House -IAY REG. NO. MP3545628</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>42964</v>
+        <v>42935</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>43347</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985927 — Construction of IAY House -IAY REG. NO. MP3581539</t>
+          <t>1742004063/IF/IAY/985925 — Construction of IAY House -IAY REG. NO. MP3578525</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>42891</v>
+        <v>42964</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43173</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985928 — Construction of IAY House -IAY REG. NO. MP3581543</t>
+          <t>1742004063/IF/IAY/985927 — Construction of IAY House -IAY REG. NO. MP3581539</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43067</v>
+        <v>43173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/985998 — Construction of IAY House -IAY REG. NO. MP3705228</t>
+          <t>1742004063/IF/IAY/985928 — Construction of IAY House -IAY REG. NO. MP3581543</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42964</v>
+        <v>42891</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>43214</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/990894 — Construction of IAY House -IAY REG. NO. MP1443396</t>
+          <t>1742004063/IF/IAY/985998 — Construction of IAY House -IAY REG. NO. MP3705228</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>42891</v>
+        <v>42964</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>43173</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/991359 — Construction of IAY House -IAY REG. NO. MP1649320</t>
+          <t>1742004063/IF/IAY/990894 — Construction of IAY House -IAY REG. NO. MP1443396</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42964</v>
+        <v>42891</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>43105</v>
+        <v>43173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1742004063/IF/IAY/991987 — Construction of IAY House -IAY REG. NO. MP1950475</t>
+          <t>1742004063/IF/IAY/991359 — Construction of IAY House -IAY REG. NO. MP1649320</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42891</v>
+        <v>42964</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1742004063/LD/22012034302634 — शांतिधाम (2.45) निर्माण कार्य उपला</t>
+          <t>1742004063/IF/IAY/991987 — Construction of IAY House -IAY REG. NO. MP1950475</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>42793</v>
-[...1 lines deleted...]
-      <c r="K739" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>43105</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1742004063/LD/22012034568306 — माँ की बगिया आंगनवाड़ी स्कूल फलिया उपला</t>
+          <t>1742004063/IF/VB/YD/22012035665203 — Construction of Cattle Shelter Gomati sonariya alawe</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>10527.31</v>
+        <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>3042</v>
+        <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44613</v>
-[...3 lines deleted...]
-      </c>
+        <v>46252</v>
+      </c>
+      <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1742004063/LD/30510 — शांतिधाम निर्माण कार्य (4.77) उपला</t>
+          <t>1742004063/LD/22012034302634 — शांतिधाम (2.45) निर्माण कार्य उपला</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>477000</v>
+        <v>245000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>93520.8</v>
+        <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>41308</v>
-[...3 lines deleted...]
-      </c>
+        <v>42793</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1742004063/LD/3799380956 — soliconservation svpasus upla</t>
+          <t>1742004063/LD/22012034568306 — माँ की बगिया आंगनवाड़ी स्कूल फलिया उपला</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>500000</v>
+        <v>10527.31</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>487370</v>
+        <v>3042</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>40598</v>
+        <v>44613</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>42545</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1742004063/PG/9425894110 — खेल मैदान (1.866) निर्माण कार्य उपला</t>
+          <t>1742004063/LD/30510 — शांतिधाम निर्माण कार्य (4.77) उपला</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>186600</v>
+        <v>477000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>24026</v>
+        <v>93520.8</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>42793</v>
+        <v>41308</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43288</v>
+        <v>41940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/14614 — सीसीरोड निर्माण (4.97) मेन रोड से हनुमान मंदिर तक</t>
+          <t>1742004063/LD/3799380956 — soliconservation svpasus upla</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>178000</v>
+        <v>500000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>139358</v>
+        <v>487370</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>41338</v>
+        <v>40598</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>41443</v>
+        <v>42545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/15 — पुलिया निर्माण मोबफल्‍या उपला</t>
+          <t>1742004063/PG/9425894110 — खेल मैदान (1.866) निर्माण कार्य उपला</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>484000</v>
+        <v>186600</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>292900</v>
+        <v>24026</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>40271</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>43288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/2 — घाट कटिंग गारदा फल्‍या उपला</t>
+          <t>1742004063/RC/14614 — सीसीरोड निर्माण (4.97) मेन रोड से हनुमान मंदिर तक</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>307000</v>
+        <v>178000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>417105</v>
+        <v>139358</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>40101</v>
+        <v>41338</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>40439</v>
+        <v>41443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034219290 — आंतरिक पथ सीसीरोड निर्माण (4.97) बाबुलाल के घर से</t>
+          <t>1742004063/RC/15 — पुलिया निर्माण मोबफल्‍या उपला</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>178000</v>
+        <v>484000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>84040</v>
+        <v>292900</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>41793</v>
-[...3 lines deleted...]
-      </c>
+        <v>40271</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034225646 — आंतरिक पथ सीसीरोड पंचपरमेश्‍वर कार्य (5.00) वार्ती</t>
+          <t>1742004063/RC/2 — घाट कटिंग गारदा फल्‍या उपला</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>150000</v>
+        <v>307000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>109780</v>
+        <v>417105</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>41842</v>
+        <v>40101</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>41928</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034283406 — सीसी रोड निर्माण (5.00) सुकलाल खजान के घर से हेमरसिंग सुरता के घर तक निचला फल्‍या उपला</t>
+          <t>1742004063/RC/22012034219290 — आंतरिक पथ सीसीरोड निर्माण (4.97) बाबुलाल के घर से</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>103000</v>
+        <v>178000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>82082</v>
+        <v>84040</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>42241</v>
+        <v>41793</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>42348</v>
+        <v>41848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034297167 — सुदुर खेत सडक टाण्डा फल्या से मिडिल स्कुल तक उपला</t>
+          <t>1742004063/RC/22012034225646 — आंतरिक पथ सीसीरोड पंचपरमेश्‍वर कार्य (5.00) वार्ती</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>1490000</v>
+        <v>150000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>1260068.37</v>
+        <v>109780</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>42399</v>
+        <v>41842</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>44069</v>
+        <v>41928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034332131 — सीसीरोड निर्माण (6.96) जोडी अंजनफल्‍या उपला</t>
+          <t>1742004063/RC/22012034283406 — सीसी रोड निर्माण (5.00) सुकलाल खजान के घर से हेमरसिंग सुरता के घर तक निचला फल्‍या उपला</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>244000</v>
+        <v>103000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>160471</v>
+        <v>82082</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>42815</v>
+        <v>42241</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>42902</v>
+        <v>42348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034353059 — सीसीरोड कार्य (5.31) दखनिया के घर से आपसिंग के घर तक उपला</t>
+          <t>1742004063/RC/22012034297167 — सुदुर खेत सडक टाण्डा फल्या से मिडिल स्कुल तक उपला</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>159000</v>
+        <v>1490000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>155636</v>
+        <v>1260068.37</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43117</v>
+        <v>42399</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43670</v>
+        <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034353498 — सीसीरोड कार्य (5.90) मेन रोड से रामसिंग के घर तक उपला</t>
+          <t>1742004063/RC/22012034332131 — सीसीरोड निर्माण (6.96) जोडी अंजनफल्‍या उपला</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>177000</v>
+        <v>244000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>143536</v>
+        <v>160471</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>42992</v>
+        <v>42815</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>43288</v>
+        <v>42902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034381744 — सीसीरोड कार्य (10.41) राजु के घर से तेरसि‍ग के घर तक हरि‍जन फल्‍या उपला</t>
+          <t>1742004063/RC/22012034353059 — सीसीरोड कार्य (5.31) दखनिया के घर से आपसिंग के घर तक उपला</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>312000</v>
+        <v>159000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>155636</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>43117</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>43670</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034386311 — सीसीरोड कार्य (7.49) लोहज्‍या के घर से हुसनि‍या के घर तक उपला</t>
+          <t>1742004063/RC/22012034353498 — सीसीरोड कार्य (5.90) मेन रोड से रामसिंग के घर तक उपला</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>224000</v>
+        <v>177000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>216972</v>
+        <v>143536</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43222</v>
+        <v>42992</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>43670</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034396009 — सीसीरोड कार्य (9.61) मेन रोड से बरकत के घर तक वार्तीयाफल्‍या उपला</t>
+          <t>1742004063/RC/22012034381744 — सीसीरोड कार्य (10.41) राजु के घर से तेरसि‍ग के घर तक हरि‍जन फल्‍या उपला</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>145000</v>
+        <v>312000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>142854</v>
+        <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>43376</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034396014 — सीसीरोड कार्य (8.52) सुरस‍िग के घर से खुमस‍िग के घर तालाबफल्‍या उपला</t>
+          <t>1742004063/RC/22012034386311 — सीसीरोड कार्य (7.49) लोहज्‍या के घर से हुसनि‍या के घर तक उपला</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>128000</v>
+        <v>224000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>127500</v>
+        <v>216972</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>43376</v>
+        <v>43222</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>43677</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034396312 — सीसीरोड कार्य (5.82) हरला के घर से श्‍‍िाकार‍िया के घर तक लोहर‍िया फल्‍या उपला</t>
+          <t>1742004063/RC/22012034396009 — सीसीरोड कार्य (9.61) मेन रोड से बरकत के घर तक वार्तीयाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>87000</v>
+        <v>145000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>73080</v>
+        <v>142854</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>43376</v>
       </c>
       <c r="K758" s="3" t="n">
         <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034446999 — सीसीरोड कार्य (7.75) इंदरसिंग के घर से कालीबाई के घर तक मोटा फल्‍या 01 उपला</t>
+          <t>1742004063/RC/22012034396014 — सीसीरोड कार्य (8.52) सुरस‍िग के घर से खुमस‍िग के घर तालाबफल्‍या उपला</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>117000</v>
+        <v>128000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>109248</v>
+        <v>127500</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43527</v>
+        <v>43376</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>43705</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034476695 — सीसीरोड कार्य (7.75) गोपाल नासरिया के घर से जामसिंग के घर तक मोटाफल्‍या उपला</t>
+          <t>1742004063/RC/22012034396312 — सीसीरोड कार्य (5.82) हरला के घर से श्‍‍िाकार‍िया के घर तक लोहर‍िया फल्‍या उपला</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>117000</v>
+        <v>87000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>114048</v>
+        <v>73080</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>43739</v>
+        <v>43376</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>43898</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034477113 — पुलिया न‍िर्माण कार्य (9.98) बाबु के खेत पास टाण्‍डाफल्‍या उपला</t>
+          <t>1742004063/RC/22012034446999 — सीसीरोड कार्य (7.75) इंदरसिंग के घर से कालीबाई के घर तक मोटा फल्‍या 01 उपला</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>150000</v>
+        <v>117000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>109248</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K761" s="3"/>
+        <v>43527</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>43705</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034477118 — पुलिया न‍िर्माण कार्य (9.98) टाण्‍डा फल्‍या उपला</t>
+          <t>1742004063/RC/22012034476695 — सीसीरोड कार्य (7.75) गोपाल नासरिया के घर से जामसिंग के घर तक मोटाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>150000</v>
+        <v>117000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>148368</v>
+        <v>114048</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43740</v>
+        <v>43739</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>44078</v>
+        <v>43898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034511827 — सीसीरोड कार्य (5.58) मेन रोड से शल्‍या के घर तक बामनिया फल्‍या उपला</t>
+          <t>1742004063/RC/22012034477113 — पुलिया न‍िर्माण कार्य (9.98) बाबु के खेत पास टाण्‍डाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>84000</v>
+        <v>150000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>82800</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44017</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034511828 — सीसीरोड कार्य (5.58) रणगा के घर से सुरमल के घर तक निचला फल्‍या उपला</t>
+          <t>1742004063/RC/22012034477118 — पुलिया न‍िर्माण कार्य (9.98) टाण्‍डा फल्‍या उपला</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>84000</v>
+        <v>150000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>82680</v>
+        <v>148368</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44040</v>
+        <v>43740</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>44100</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034535878 — सीसीरोड कार्य (4.22) काहरिया के घर से लोहरिया के घर खरत्‍याफल्‍या उपला</t>
+          <t>1742004063/RC/22012034511827 — सीसीरोड कार्य (5.58) मेन रोड से शल्‍या के घर तक बामनिया फल्‍या उपला</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>63000</v>
+        <v>84000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>62100</v>
+        <v>82800</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44074</v>
+        <v>44017</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>44129</v>
+        <v>44077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034540012 — सीसीरोड कार्य (5.52) आपसिंग घर से सोहजिया के घर तक लुहार फल्‍या उपला</t>
+          <t>1742004063/RC/22012034511828 — सीसीरोड कार्य (5.58) रणगा के घर से सुरमल के घर तक निचला फल्‍या उपला</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>166000</v>
+        <v>84000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>82680</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>44040</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>44100</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034562926 — सीसीरोड कार्य (1.66) टांडा फल्या भाग 2 उपला</t>
+          <t>1742004063/RC/22012034535878 — सीसीरोड कार्य (4.22) काहरिया के घर से लोहरिया के घर खरत्‍याफल्‍या उपला</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>25000</v>
+        <v>63000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>25000</v>
+        <v>62100</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44277</v>
+        <v>44074</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>44342</v>
+        <v>44129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034565339 — सीसीरोड कार्य (7.53) मेन रोड से बनिया के घर तक उपला</t>
+          <t>1742004063/RC/22012034540012 — सीसीरोड कार्य (5.52) आपसिंग घर से सोहजिया के घर तक लुहार फल्‍या उपला</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>113000</v>
+        <v>166000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>112940</v>
+        <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44279</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034624939 — puliya nirman karya anajiya dhansing ke khet ke pass lohariya faliya</t>
+          <t>1742004063/RC/22012034562926 — सीसीरोड कार्य (1.66) टांडा फल्या भाग 2 उपला</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>147639</v>
+        <v>25000</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45142</v>
+        <v>44277</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>45355</v>
+        <v>44342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034645057 — CC Road nirman kary (9.86) men road se shiva ke ghar tak mota falya upla</t>
+          <t>1742004063/RC/22012034565339 — सीसीरोड कार्य (7.53) मेन रोड से बनिया के घर तक उपला</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>148000</v>
+        <v>113000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>147859</v>
+        <v>112940</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45122</v>
+        <v>44279</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>45355</v>
+        <v>44330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034645064 — CC Road nirman kary (3.34) men road se bhaya ke ghar tak khartiya faliya upla</t>
+          <t>1742004063/RC/22012034624939 — puliya nirman karya anajiya dhansing ke khet ke pass lohariya faliya</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>48554</v>
+        <v>147639</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45163</v>
+        <v>45142</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>45370</v>
+        <v>45355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034661207 — CC Road nirman kary (3.91) men road se dursing ke ghar tak vartiyafalya upla</t>
+          <t>1742004063/RC/22012034645057 — CC Road nirman kary (9.86) men road se shiva ke ghar tak mota falya upla</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>59000</v>
+        <v>148000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>58871</v>
+        <v>147859</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45205</v>
+        <v>45122</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>45370</v>
+        <v>45355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034834436 — cc road nirman (4.50) vijay ke ghar se jagan ke khet tak vartiyafaliya upla</t>
+          <t>1742004063/RC/22012034645064 — CC Road nirman kary (3.34) men road se bhaya ke ghar tak khartiya faliya upla</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>79626.32</v>
+        <v>48554</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45692</v>
+        <v>45163</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>46070</v>
+        <v>45370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034834497 — CCroad Nirman Sivraj Magan ke Ghar se Ps School Wale Raste takGarda Faliya Upla (7.19)</t>
+          <t>1742004063/RC/22012034661207 — CC Road nirman kary (3.91) men road se dursing ke ghar tak vartiyafalya upla</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>129000</v>
+        <v>59000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>128854.11</v>
+        <v>58871</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>45709</v>
+        <v>45205</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>46070</v>
+        <v>45370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/22012034850136 — cc road nirman kary (7.92) main road se tersiya ke ghar tak jodi anjan faliya upla</t>
+          <t>1742004063/RC/22012034834436 — cc road nirman (4.50) vijay ke ghar se jagan ke khet tak vartiyafaliya upla</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>135000</v>
+        <v>81000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>0</v>
+        <v>79626.32</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K775" s="3"/>
+        <v>45692</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>46070</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/3 — घाट कटिंग मोटाफल्‍या से टाण्‍डाफल्‍या उपला</t>
+          <t>1742004063/RC/22012034834497 — CCroad Nirman Sivraj Magan ke Ghar se Ps School Wale Raste takGarda Faliya Upla (7.19)</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>332000</v>
+        <v>129000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>174585</v>
+        <v>128854.11</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>40094</v>
+        <v>45709</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>40438</v>
+        <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/4 — घाट कटिंग निर्माण कार्य वारत्‍या फल्‍या उपला</t>
+          <t>1742004063/RC/22012034850136 — cc road nirman kary (7.92) main road se tersiya ke ghar tak jodi anjan faliya upla</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>477000</v>
+        <v>135000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>368600</v>
+        <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>40328</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RC/45 — घाट कटिंग टाण्‍डाफल्‍या उपला</t>
+          <t>1742004063/RC/3 — घाट कटिंग मोटाफल्‍या से टाण्‍डाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>448000</v>
+        <v>332000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>347800</v>
+        <v>174585</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40203</v>
+        <v>40094</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>40438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034389514 — शोचालय नीमार्ण कार्य (0.12) भीयालाल मगन उपला</t>
+          <t>1742004063/RC/4 — घाट कटिंग निर्माण कार्य वारत्‍या फल्‍या उपला</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>12000</v>
+        <v>477000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>0</v>
+        <v>368600</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>43077</v>
-[...1 lines deleted...]
-      <c r="K779" s="3"/>
+        <v>40328</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>40558</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034389523 — शौचालय नीमार्ण कार्य (0.12) गेंदराम साधू उपला</t>
+          <t>1742004063/RC/45 — घाट कटिंग टाण्‍डाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>12000</v>
+        <v>448000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>0</v>
+        <v>347800</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>43077</v>
-[...1 lines deleted...]
-      <c r="K780" s="3"/>
+        <v>40203</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>40438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034390115 — शौचालय नीमार्ण कार्य (0.12)  फूलसिंग मिच्चा  उपला</t>
+          <t>1742004063/RS/22012034389514 — शोचालय नीमार्ण कार्य (0.12) भीयालाल मगन उपला</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>43020</v>
+        <v>43077</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034390129 — शौचालय नीमार्ण कार्य (0.12)  लखन मगन   उपला</t>
+          <t>1742004063/RS/22012034389523 — शौचालय नीमार्ण कार्य (0.12) गेंदराम साधू उपला</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>43020</v>
+        <v>43077</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034427890 — शोचालय निर्माण (0.12) नकराम सौहज्‍या उपला</t>
+          <t>1742004063/RS/22012034390115 — शौचालय नीमार्ण कार्य (0.12)  फूलसिंग मिच्चा  उपला</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>3654</v>
+        <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>43374</v>
-[...3 lines deleted...]
-      </c>
+        <v>43020</v>
+      </c>
+      <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034492953 — नवीन सामुदायिक स्‍वच्‍छता परिसर कार्य स्‍कुल एवं पंचायत भवन परिसर उपला</t>
+          <t>1742004063/RS/22012034390129 — शौचालय नीमार्ण कार्य (0.12)  लखन मगन   उपला</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>41520</v>
+        <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44074</v>
-[...3 lines deleted...]
-      </c>
+        <v>43020</v>
+      </c>
+      <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524718 — BHU COMPOST NIRMAN KARYA (NANDU KUWARSING 0.21) UPLA</t>
+          <t>1742004063/RS/22012034427890 — शोचालय निर्माण (0.12) नकराम सौहज्‍या उपला</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>21210.98</v>
+        <v>12000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K785" s="3"/>
+        <v>43374</v>
+      </c>
+      <c r="K785" s="3" t="n">
+        <v>44202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524719 — BHU COMPOST NIRMAN KARYA (KARAN OMKAR 0.21) UPLA</t>
+          <t>1742004063/RS/22012034492953 — नवीन सामुदायिक स्‍वच्‍छता परिसर कार्य स्‍कुल एवं पंचायत भवन परिसर उपला</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>21210.98</v>
+        <v>43700</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>41520</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>44074</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>44258</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524720 — BHU COMPOST NIRMAN KARYA (GANGARAM OMKAR 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524718 — BHU COMPOST NIRMAN KARYA (NANDU KUWARSING 0.21) UPLA</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524722 — BHU COMPOST NIRMAN KARYA (SITARAM UDIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524719 — BHU COMPOST NIRMAN KARYA (KARAN OMKAR 0.21) UPLA</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524723 — BHU COMPOST NIRMAN KARYA (BHARAT BHINGIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524720 — BHU COMPOST NIRMAN KARYA (GANGARAM OMKAR 0.21) UPLA</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524725 — BHU COMPOST NIRMAN KARYA (CHUNNILAL BHINGIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524722 — BHU COMPOST NIRMAN KARYA (SITARAM UDIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524726 — BHU COMPOST NIRMAN KARYA (MEHTAB MARIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524723 — BHU COMPOST NIRMAN KARYA (BHARAT BHINGIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524728 — BHU COMPOST NIRMAN KARYA (SONU MAHRIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524725 — BHU COMPOST NIRMAN KARYA (CHUNNILAL BHINGIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524734 — GHARELU COMPOST NIRMAN KARYA (MUNNA JAGGU 0.12) UPLA</t>
+          <t>1742004063/RS/22012034524726 — BHU COMPOST NIRMAN KARYA (MEHTAB MARIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>12068.75</v>
+        <v>21210.98</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524735 — GHARELU COMPOST NIRMAN KARYA (RAMESH JAGGU 0.12) UPLA</t>
+          <t>1742004063/RS/22012034524728 — BHU COMPOST NIRMAN KARYA (SONU MAHRIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>12068.75</v>
+        <v>21210.98</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524737 — GHARELU COMPOST NIRMAN KARYA (MANSING GAJJU 0.12) UPLA</t>
+          <t>1742004063/RS/22012034524734 — GHARELU COMPOST NIRMAN KARYA (MUNNA JAGGU 0.12) UPLA</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>12068.75</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524739 — BHU COMPOST NIRMAN KARYA (MUKESH GOVIND 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524735 — GHARELU COMPOST NIRMAN KARYA (RAMESH JAGGU 0.12) UPLA</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>21210.98</v>
+        <v>12068.75</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524741 — GHARELU COMPOST NIRMAN KARYA (MUKESH GOVIND 0.12) UPLA</t>
+          <t>1742004063/RS/22012034524737 — GHARELU COMPOST NIRMAN KARYA (MANSING GAJJU 0.12) UPLA</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>12068.75</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524744 — GHARELU COMPOST NIRMAN KARYA (DINESH RUKHDIYA 0.12) UPLA</t>
+          <t>1742004063/RS/22012034524739 — BHU COMPOST NIRMAN KARYA (MUKESH GOVIND 0.21) UPLA</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>12068.75</v>
+        <v>21210.98</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524746 — BHU COMPOST NIRMAN KARYA (DINESH RUKHDIYA 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524741 — GHARELU COMPOST NIRMAN KARYA (MUKESH GOVIND 0.12) UPLA</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>21210.98</v>
+        <v>12068.75</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524748 — CTR_GIS_RICHARGE PIT NIRMAN KARYA HOUZ KE PASS (0.29) UPLA</t>
+          <t>1742004063/RS/22012034524744 — GHARELU COMPOST NIRMAN KARYA (DINESH RUKHDIYA 0.12) UPLA</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>12068.75</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034524751 — BHU COMPOST NIRMAN KARYA (VECHAN GARMAK 0.21) UPLA</t>
+          <t>1742004063/RS/22012034524746 — BHU COMPOST NIRMAN KARYA (DINESH RUKHDIYA 0.21) UPLA</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>21210.98</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034525045 — नाली निर्माण कार्य (7.40) बाबु भागीरथ के घर से नंदू के घर तक उपला</t>
+          <t>1742004063/RS/22012034524748 — CTR_GIS_RICHARGE PIT NIRMAN KARYA HOUZ KE PASS (0.29) UPLA</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>109800</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44393</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034542999 — BHU COMPOST NIRMAN(DINESH SALIYA,UHRIBAI SOMARIYA,SARDAR LACCHA,JAYSING LACCHA,GANGARAM LACCHA)</t>
+          <t>1742004063/RS/22012034524751 — BHU COMPOST NIRMAN KARYA (VECHAN GARMAK 0.21) UPLA</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>106793.87</v>
+        <v>21210.98</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1742004063/RS/22012034543000 — BHU COMPOST (BINADI CHANDARSING,MUNNI MANGLIYA,NAHARSING GANDAS,ANITA FAKRIYA,SHANTILAL KANSING)</t>
+          <t>1742004063/RS/22012034525045 — नाली निर्माण कार्य (7.40) बाबु भागीरथ के घर से नंदू के घर तक उपला</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>106793.87</v>
+        <v>111000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>109800</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>44393</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>44566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1742004063/SK/9993649225 — Bharat Nirman Rajeev Gandhi Sewa Kendra,UPLA</t>
+          <t>1742004063/RS/22012034542999 — BHU COMPOST NIRMAN(DINESH SALIYA,UHRIBAI SOMARIYA,SARDAR LACCHA,JAYSING LACCHA,GANGARAM LACCHA)</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>579200</v>
+        <v>106793.87</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>578177.68</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/1 — चेक डेम निर्माण उपला</t>
+          <t>1742004063/RS/22012034543000 — BHU COMPOST (BINADI CHANDARSING,MUNNI MANGLIYA,NAHARSING GANDAS,ANITA FAKRIYA,SHANTILAL KANSING)</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>240000</v>
+        <v>106793.87</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>169362</v>
+        <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/20782 — निस्‍तार तलाई निर्माण (4.91) बद्रीयाफल्‍या उपला</t>
+          <t>1742004063/SK/9993649225 — Bharat Nirman Rajeev Gandhi Sewa Kendra,UPLA</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>491000</v>
+        <v>579200</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>0</v>
+        <v>578177.68</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K807" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>43141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034327350 — बोल्‍डर चेक भाग 1 WS (3.00) उपला</t>
+          <t>1742004063/WC/1 — चेक डेम निर्माण उपला</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>300000</v>
+        <v>240000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>273916.9</v>
+        <v>169362</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>43528</v>
+        <v>39539</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>44522</v>
+        <v>43002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034327353 — कंटुर ट्रेंच भाग 1 WS (5.00) उपला</t>
+          <t>1742004063/WC/20782 — निस्‍तार तलाई निर्माण (4.91) बद्रीयाफल्‍या उपला</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>500000</v>
+        <v>491000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>491912</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>42896</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034355911 — बोरी बंधान कार्य (0.12) स्‍कुल फल्‍या नाले पर उपला</t>
+          <t>1742004063/WC/22012034327350 — बोल्‍डर चेक भाग 1 WS (3.00) उपला</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>12000</v>
+        <v>300000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>6020</v>
+        <v>273916.9</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>43014</v>
+        <v>43528</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>43139</v>
+        <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034355913 — बोरी बंधान कार्य (0.12) मोटाफल्‍या नाले पर उपला</t>
+          <t>1742004063/WC/22012034327353 — कंटुर ट्रेंच भाग 1 WS (5.00) उपला</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>12000</v>
+        <v>500000</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>491912</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>42965</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>42896</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034355915 — बोरी बंधान कार्य (0.12) पटेलफल्‍या नाले पर उपला</t>
+          <t>1742004063/WC/22012034355911 — बोरी बंधान कार्य (0.12) स्‍कुल फल्‍या नाले पर उपला</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>3096</v>
+        <v>6020</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>43014</v>
       </c>
       <c r="K812" s="3" t="n">
         <v>43139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034387455 — चेक डेम भाग 1 WS (5.24) बारीपुरा फल्‍या नाला उपला</t>
+          <t>1742004063/WC/22012034355913 — बोरी बंधान कार्य (0.12) मोटाफल्‍या नाले पर उपला</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>524000</v>
+        <v>12000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>506728.78</v>
+        <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>43262</v>
-[...3 lines deleted...]
-      </c>
+        <v>42965</v>
+      </c>
+      <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034387456 — चेक डेम भाग 2 WS (5.91) बारीपुरा फल्‍या नाला उपला</t>
+          <t>1742004063/WC/22012034355915 — बोरी बंधान कार्य (0.12) पटेलफल्‍या नाले पर उपला</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>591000</v>
+        <v>12000</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>587804</v>
+        <v>3096</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>43262</v>
+        <v>43014</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>43670</v>
+        <v>43139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034441912 — चेक डेम कार्य क्र 04 ws(4.73) खरत्‍या फल्‍या नाले पर उपला</t>
+          <t>1742004063/WC/22012034387455 — चेक डेम भाग 1 WS (5.24) बारीपुरा फल्‍या नाला उपला</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>473000</v>
+        <v>524000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>1044</v>
+        <v>506728.78</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>43527</v>
+        <v>43262</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>44204</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034441918 — चेक डेम कार्य क्र 03 ws(7.57) वार्तीया फल्‍या नाले पर उपला</t>
+          <t>1742004063/WC/22012034387456 — चेक डेम भाग 2 WS (5.91) बारीपुरा फल्‍या नाला उपला</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>757000</v>
+        <v>591000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>748407.09</v>
+        <v>587804</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>43527</v>
+        <v>43262</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>44522</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034444664 — निस्‍तार तालाब कार्य 1 (8.20) गारदा फल्‍या वाले नालेेपर उपला</t>
+          <t>1742004063/WC/22012034441912 — चेक डेम कार्य क्र 04 ws(4.73) खरत्‍या फल्‍या नाले पर उपला</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>820000</v>
+        <v>473000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>810020.74</v>
+        <v>1044</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>43528</v>
+        <v>43527</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>44185</v>
+        <v>44204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034568126 — GKRA मेड बंधान निर्माण कार्य अंजा इन्दर्सिंग(कबीर  समूह) उपला</t>
+          <t>1742004063/WC/22012034441918 — चेक डेम कार्य क्र 03 ws(7.57) वार्तीया फल्‍या नाले पर उपला</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>0</v>
+        <v>757000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>0</v>
+        <v>748407.09</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44006</v>
-[...1 lines deleted...]
-      <c r="K818" s="3"/>
+        <v>43527</v>
+      </c>
+      <c r="K818" s="3" t="n">
+        <v>44522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034568128 — GKRA मेड बंधान निर्माण कार्य सुगना बद्री (बाबा रामदेव समूह) उपला</t>
+          <t>1742004063/WC/22012034444664 — निस्‍तार तालाब कार्य 1 (8.20) गारदा फल्‍या वाले नालेेपर उपला</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>0</v>
+        <v>820000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>0</v>
+        <v>810020.74</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44006</v>
-[...1 lines deleted...]
-      <c r="K819" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K819" s="3" t="n">
+        <v>44185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034571361 — GKRA पानी टाका निर्माण कार्य  (3.51)  निचला फलिया उपला</t>
+          <t>1742004063/WC/22012034568126 — GKRA मेड बंधान निर्माण कार्य अंजा इन्दर्सिंग(कबीर  समूह) उपला</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>44034</v>
+        <v>44006</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034586387 — पानी की टंकी निर्माण (1.02) वार्तिया फल्या उपला</t>
+          <t>1742004063/WC/22012034568128 — GKRA मेड बंधान निर्माण कार्य सुगना बद्री (बाबा रामदेव समूह) उपला</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>44117</v>
-[...3 lines deleted...]
-      </c>
+        <v>44006</v>
+      </c>
+      <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034586389 — पानी की टंकी निर्माण (2.00) निचला फल्या उपला</t>
+          <t>1742004063/WC/22012034571361 — GKRA पानी टाका निर्माण कार्य  (3.51)  निचला फलिया उपला</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>29800</v>
+        <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>44117</v>
-[...3 lines deleted...]
-      </c>
+        <v>44034</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034586393 — पानी की टंकी निर्माण (2.00) खरत्या फल्या उपला</t>
+          <t>1742004063/WC/22012034586387 — पानी की टंकी निर्माण (1.02) वार्तिया फल्या उपला</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>29980</v>
+        <v>15000</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>44118</v>
+        <v>44117</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034586869 — पानी की टंकी निर्माण कार्य (1.02) मोटापुरा उपला</t>
+          <t>1742004063/WC/22012034586389 — पानी की टंकी निर्माण (2.00) निचला फल्या उपला</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>15000</v>
+        <v>30000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>15000</v>
+        <v>29800</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>44126</v>
+        <v>44117</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>44204</v>
+        <v>44177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034593429 — Terrace forming nirman karya upla</t>
+          <t>1742004063/WC/22012034586393 — पानी की टंकी निर्माण (2.00) खरत्या फल्या उपला</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>150448.7</v>
+        <v>30000</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>74098.26</v>
+        <v>29980</v>
       </c>
       <c r="J825" s="3" t="n">
+        <v>44118</v>
+      </c>
+      <c r="K825" s="3" t="n">
         <v>44180</v>
-      </c>
-[...1 lines deleted...]
-        <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034601113 — samudayik khet talab nirman jodi anjan faliya upla</t>
+          <t>1742004063/WC/22012034586869 — पानी की टंकी निर्माण कार्य (1.02) मोटापुरा उपला</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>109055.32</v>
+        <v>15000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K826" s="3"/>
+        <v>44126</v>
+      </c>
+      <c r="K826" s="3" t="n">
+        <v>44204</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034601115 — samudayik khet talab garda faliya upla</t>
+          <t>1742004063/WC/22012034593429 — Terrace forming nirman karya upla</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>109055.32</v>
+        <v>150448.7</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>0</v>
+        <v>74098.26</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K827" s="3"/>
+        <v>44180</v>
+      </c>
+      <c r="K827" s="3" t="n">
+        <v>46065</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034694948 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) GARDA FALIYA</t>
+          <t>1742004063/WC/22012034601113 — samudayik khet talab nirman jodi anjan faliya upla</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>499933.11</v>
+        <v>109055.32</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>349615</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034694956 — CTR_GIS_ BOLDER CHEK NO 1 (3.00) GARDA FALIYA</t>
+          <t>1742004063/WC/22012034601115 — samudayik khet talab garda faliya upla</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>300874.63</v>
+        <v>109055.32</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>270304</v>
+        <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>44935</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034694966 — CTR_GIS_GABIYAN STUCTURE  NO 1 (0.70) GARDA  FALIYA</t>
+          <t>1742004063/WC/22012034694948 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) GARDA FALIYA</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>69871.35</v>
+        <v>499933.11</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>349615</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034694976 — CTR_GIS_GABIYAN STUCTURE  NO 2 (0.70) GARDA  FALIYA</t>
+          <t>1742004063/WC/22012034694956 — CTR_GIS_ BOLDER CHEK NO 1 (3.00) GARDA FALIYA</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>69871.35</v>
+        <v>300874.63</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>0</v>
+        <v>270304</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K831" s="3"/>
+        <v>44935</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034694993 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034694966 — CTR_GIS_GABIYAN STUCTURE  NO 1 (0.70) GARDA  FALIYA</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>499933.11</v>
+        <v>69871.35</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>437444</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>45077</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695002 — CTR_GIS_BOLDER CHEK NO 1 (3.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034694976 — CTR_GIS_GABIYAN STUCTURE  NO 2 (0.70) GARDA  FALIYA</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>300874.63</v>
+        <v>69871.35</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>270961</v>
+        <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45190</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695008 — CTR_GIS_CONTOUR TRENCHE NO 2 (5.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034694993 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>499933.11</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>448240.72</v>
+        <v>437444</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>44324</v>
+        <v>45077</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>44994</v>
+        <v>45090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695013 — CTR_GIS_BOLDER CHEK NO 2 (3.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034695002 — CTR_GIS_BOLDER CHEK NO 1 (3.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>300874.63</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>245808.98</v>
+        <v>270961</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>44332</v>
+        <v>45190</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>44566</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695020 — CTR_GIS_CONTOUR TRENCHE NO 3 (5.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034695008 — CTR_GIS_CONTOUR TRENCHE NO 2 (5.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>499933.11</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>445428.37</v>
+        <v>448240.72</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>44339</v>
+        <v>44324</v>
       </c>
       <c r="K836" s="3" t="n">
         <v>44994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695026 — CTR_GIS_BOLDER CHEK NO 3 (3.00) HANUMAN MANDIR KE PASS</t>
+          <t>1742004063/WC/22012034695013 — CTR_GIS_BOLDER CHEK NO 2 (3.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>300874.63</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>236135</v>
+        <v>245808.98</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44346</v>
+        <v>44332</v>
       </c>
       <c r="K837" s="3" t="n">
         <v>44566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695110 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) MOTA FALIYA</t>
+          <t>1742004063/WC/22012034695020 — CTR_GIS_CONTOUR TRENCHE NO 3 (5.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>499933.11</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>0</v>
+        <v>445428.37</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K838" s="3"/>
+        <v>44339</v>
+      </c>
+      <c r="K838" s="3" t="n">
+        <v>44994</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034695118 — CTR_GIS_BOLDER CHEK  NO 1 (3.00) MOTA FALIYA</t>
+          <t>1742004063/WC/22012034695026 — CTR_GIS_BOLDER CHEK NO 3 (3.00) HANUMAN MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>300874.63</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>0</v>
+        <v>236135</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K839" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K839" s="3" t="n">
+        <v>44566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034863735 — STOP DAM NO 1 BAMNIYA FALYA NALE PAR UPLA</t>
+          <t>1742004063/WC/22012034695110 — CTR_GIS_CONTOUR TRENCHE NO 1 (5.00) MOTA FALIYA</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>627491.61</v>
+        <v>499933.11</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>596490.08</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45128</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034863741 — STOP DAM NO 2 BAMNIYA FALYA NALE PAR UPLA</t>
+          <t>1742004063/WC/22012034695118 — CTR_GIS_BOLDER CHEK  NO 1 (3.00) MOTA FALIYA</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>0</v>
+        <v>300874.63</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034937457 — Stop dam nirman kary patel falya nale par No. 01 upla</t>
+          <t>1742004063/WC/22012034863735 — STOP DAM NO 1 BAMNIYA FALYA NALE PAR UPLA</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>0</v>
+        <v>627491.61</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>0</v>
+        <v>596490.08</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K842" s="3"/>
+        <v>45128</v>
+      </c>
+      <c r="K842" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034937471 — Stop dam nirman kary patel falya nale par No. 02 upla</t>
+          <t>1742004063/WC/22012034863741 — STOP DAM NO 2 BAMNIYA FALYA NALE PAR UPLA</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44628</v>
+        <v>44471</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034957374 — Repaire of Renovation talab kary chaman ghati ke pass upla</t>
+          <t>1742004063/WC/22012034937457 — Stop dam nirman kary patel falya nale par No. 01 upla</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>61208.8</v>
+        <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>20647</v>
+        <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012034957387 — Repaire of Renovation talab kary motapura upla</t>
+          <t>1742004063/WC/22012034937471 — Stop dam nirman kary patel falya nale par No. 02 upla</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>93159.13</v>
+        <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>30058</v>
+        <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44685</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035110338 — CONTOUR TRENCHE BARI FALIYA TALAB KE PASS</t>
+          <t>1742004063/WC/22012034957374 — Repaire of Renovation talab kary chaman ghati ke pass upla</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>500420.91</v>
+        <v>61208.8</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>439251.16</v>
+        <v>20647</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45204</v>
+        <v>44690</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>45717</v>
+        <v>45250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035110340 — BOLDER CHEK BARI FALIYA TALAB KE PASS</t>
+          <t>1742004063/WC/22012034957387 — Repaire of Renovation talab kary motapura upla</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>300262.57</v>
+        <v>93159.13</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>288050.34</v>
+        <v>30058</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45204</v>
+        <v>44685</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>46121</v>
+        <v>44994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035110344 — BOLDER CHEK MOTA  FALIYA NO 2</t>
+          <t>1742004063/WC/22012035110338 — CONTOUR TRENCHE BARI FALIYA TALAB KE PASS</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>300262.57</v>
+        <v>500420.91</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>206379.92</v>
+        <v>439251.16</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45650</v>
+        <v>45204</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>46121</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035134248 — chek dam nirman (4.20) ritesh ke khet pass upla</t>
+          <t>1742004063/WC/22012035110340 — BOLDER CHEK BARI FALIYA TALAB KE PASS</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>63000</v>
+        <v>300262.57</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>663</v>
+        <v>288050.34</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K849" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K849" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035134266 — chek dam nirman (4.95) najarsing ke khet pass bamniya falya upla</t>
+          <t>1742004063/WC/22012035110344 — BOLDER CHEK MOTA  FALIYA NO 2</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>74000</v>
+        <v>300262.57</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>73532.51</v>
+        <v>206379.92</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>45205</v>
+        <v>45650</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>46073</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035136462 — water tank nirman (1.30) ramsing ke ghar pass vartiyafalya upla</t>
+          <t>1742004063/WC/22012035134248 — chek dam nirman (4.20) ritesh ke khet pass upla</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>19000</v>
+        <v>63000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>18458</v>
+        <v>663</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K851" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035136481 — hoaj whit water tank kary (1.09) Bhaya ke ghar ke pass jodi Anjan falya upla</t>
+          <t>1742004063/WC/22012035134266 — chek dam nirman (4.95) najarsing ke khet pass bamniya falya upla</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>16000</v>
+        <v>74000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>13630</v>
+        <v>73532.51</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>45428</v>
+        <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035136516 — water tank nirman (1.30) rameshwar ke ghar ke pass gardafalya upla</t>
+          <t>1742004063/WC/22012035136462 — water tank nirman (1.30) ramsing ke ghar pass vartiyafalya upla</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>18995.94</v>
+        <v>18458</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>45717</v>
+        <v>45440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035136527 — water tank nirman (1.09) aashish ke ghar pass mota falya upla</t>
+          <t>1742004063/WC/22012035136481 — hoaj whit water tank kary (1.09) Bhaya ke ghar ke pass jodi Anjan falya upla</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>15535</v>
+        <v>13630</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>45440</v>
+        <v>45428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035215402 — CONTOUR TRENCH  TALAB KE PASS BHAG 2 BARI FALIYA</t>
+          <t>1742004063/WC/22012035136516 — water tank nirman (1.30) rameshwar ke ghar ke pass gardafalya upla</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>0</v>
+        <v>18995.94</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45439</v>
-[...1 lines deleted...]
-      <c r="K855" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K855" s="3" t="n">
+        <v>45717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035215405 — CONTOUR TRENCH TALAB KE PASS BARI FALIYA  BHAG 2</t>
+          <t>1742004063/WC/22012035136527 — water tank nirman (1.09) aashish ke ghar pass mota falya upla</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>0</v>
+        <v>15535</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45439</v>
-[...1 lines deleted...]
-      <c r="K856" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K856" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035215408 — CONTOUR TRENCH TALAB KE PASS BARI FALIYA BHAG 2</t>
+          <t>1742004063/WC/22012035215402 — CONTOUR TRENCH  TALAB KE PASS BHAG 2 BARI FALIYA</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>499704.32</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>367270.23</v>
+        <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45646</v>
-[...3 lines deleted...]
-      </c>
+        <v>45439</v>
+      </c>
+      <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/22012035231658 — BOLDER CHEK NIRMAN KARYA BARI FALIYA TALAB KE PASS NO 1</t>
+          <t>1742004063/WC/22012035215405 — CONTOUR TRENCH TALAB KE PASS BARI FALIYA  BHAG 2</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>299768.26</v>
+        <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>280880.39</v>
+        <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45740</v>
-[...3 lines deleted...]
-      </c>
+        <v>45439</v>
+      </c>
+      <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/488 — निस्‍तार तलाई निर्माण जादू फल्‍या उपला</t>
+          <t>1742004063/WC/22012035215408 — CONTOUR TRENCH TALAB KE PASS BARI FALIYA BHAG 2</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>396000</v>
+        <v>499704.32</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>373304</v>
+        <v>367270.23</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>41047</v>
+        <v>45646</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>41106</v>
+        <v>45831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/573 — सी.सी.टी. सी.पी.टी. निर्माण जोडी अंजनफल्‍या उपला</t>
+          <t>1742004063/WC/22012035231658 — BOLDER CHEK NIRMAN KARYA BARI FALIYA TALAB KE PASS NO 1</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>387000</v>
+        <v>299768.26</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>341844</v>
+        <v>280880.39</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>40898</v>
+        <v>45740</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>41059</v>
+        <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/6 — निस्‍तार तलाई निर्माण कार्य उपला</t>
+          <t>1742004063/WC/488 — निस्‍तार तलाई निर्माण जादू फल्‍या उपला</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>395000</v>
+        <v>396000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>286900</v>
+        <v>373304</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>40354</v>
+        <v>41047</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>40359</v>
+        <v>41106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/70 — निस्‍तार तालाब निचला फल्‍या उपला</t>
+          <t>1742004063/WC/573 — सी.सी.टी. सी.पी.टी. निर्माण जोडी अंजनफल्‍या उपला</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>454000</v>
+        <v>387000</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>454612</v>
+        <v>341844</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>40652</v>
+        <v>40898</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>40693</v>
+        <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/89 — निस्‍तार तालाब जादु फल्‍या उपला</t>
+          <t>1742004063/WC/6 — निस्‍तार तलाई निर्माण कार्य उपला</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>454000</v>
+        <v>395000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>428688</v>
+        <v>286900</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>40643</v>
+        <v>40354</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>40740</v>
+        <v>40359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/90 — निस्‍तार तालाब निर्माण उपला</t>
+          <t>1742004063/WC/70 — निस्‍तार तालाब निचला फल्‍या उपला</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>430000</v>
+        <v>454000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>383560</v>
+        <v>454612</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>40940</v>
+        <v>40652</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>41320</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/9993622606 — marda namijal sarwadan</t>
+          <t>1742004063/WC/89 — निस्‍तार तालाब जादु फल्‍या उपला</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>500000</v>
+        <v>454000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>428688</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>40434</v>
-[...1 lines deleted...]
-      <c r="K865" s="3"/>
+        <v>40643</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>40740</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/9993648965 — निस्‍तार तलाई निर्माण कार्य (12.22) गारदा फल्‍या उ</t>
+          <t>1742004063/WC/90 — निस्‍तार तालाब निर्माण उपला</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>1222000</v>
+        <v>430000</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>0</v>
+        <v>383560</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>41702</v>
-[...1 lines deleted...]
-      <c r="K866" s="3"/>
+        <v>40940</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>41320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/9993649370 — cpt/sct Nirman kary(2.23) Bhag 1 Gardafaliya Upla</t>
+          <t>1742004063/WC/9993622606 — marda namijal sarwadan</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>223000</v>
+        <v>500000</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>41665</v>
+        <v>40434</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WC/9993661044 — सीपीटी सीसीटी बंदरिया पहाड़ (4.82) उपला</t>
+          <t>1742004063/WC/9993648965 — निस्‍तार तलाई निर्माण कार्य (12.22) गारदा फल्‍या उ</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>482000</v>
+        <v>1222000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>344502</v>
+        <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>42343</v>
-[...3 lines deleted...]
-      </c>
+        <v>41702</v>
+      </c>
+      <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WH/19961924 — तालाब जिर्णोद्धार गुलाबसिंग के खेत पास निचला फल्‍या (0.49) उपला</t>
+          <t>1742004063/WC/9993649370 — cpt/sct Nirman kary(2.23) Bhag 1 Gardafaliya Upla</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>49900</v>
+        <v>223000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>47126</v>
+        <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1742004063/WH/19961926 — तालाब जिर्णोद्धार खुमसिंग झंझाड के खेत के पास निचला फल्‍या (0.49) उपला</t>
+          <t>1742004063/WC/9993661044 — सीपीटी सीसीटी बंदरिया पहाड़ (4.82) उपला</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>49900</v>
+        <v>482000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>45854</v>
+        <v>344502</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>43528</v>
+        <v>42343</v>
       </c>
       <c r="K870" s="3" t="n">
-        <v>44180</v>
+        <v>42428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1742004/WH/1051 — नहर जीर्णोध्‍दार उपला</t>
+          <t>1742004063/WH/19961924 — तालाब जिर्णोद्धार गुलाबसिंग के खेत पास निचला फल्‍या (0.49) उपला</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>313000</v>
+        <v>49900</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>0</v>
+        <v>47126</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>39025</v>
+        <v>43528</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>39600</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1742/LD/3799381586 — Soil and mischar conservetion NGO sarpanch phaliya</t>
+          <t>1742004063/WH/19961926 — तालाब जिर्णोद्धार खुमसिंग झंझाड के खेत के पास निचला फल्‍या (0.49) उपला</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>500000</v>
+        <v>49900</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>441494</v>
+        <v>45854</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>40872</v>
+        <v>43528</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>42545</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C873" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D873" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E873" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F873" s="1" t="inlineStr">
+        <is>
+          <t>1742004/WH/1051 — नहर जीर्णोध्‍दार उपला</t>
+        </is>
+      </c>
+      <c r="G873" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H873" s="2" t="n">
+        <v>313000</v>
+      </c>
+      <c r="I873" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J873" s="3" t="n">
+        <v>39025</v>
+      </c>
+      <c r="K873" s="3" t="n">
+        <v>39600</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C873" s="1" t="inlineStr">
+      <c r="C874" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D874" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E874" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F874" s="1" t="inlineStr">
+        <is>
+          <t>1742/LD/3799381586 — Soil and mischar conservetion NGO sarpanch phaliya</t>
+        </is>
+      </c>
+      <c r="G874" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H874" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I874" s="2" t="n">
+        <v>441494</v>
+      </c>
+      <c r="J874" s="3" t="n">
+        <v>40872</v>
+      </c>
+      <c r="K874" s="3" t="n">
+        <v>42545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D873" s="1" t="inlineStr">
+      <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E873" s="1" t="inlineStr">
+      <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F873" s="1" t="inlineStr">
+      <c r="F875" s="1" t="inlineStr">
         <is>
           <t>1742/WC/9993624115 — Nistar Talab narmada samagra NGO Sarpanch phaliya</t>
         </is>
       </c>
-      <c r="G873" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H873" s="2" t="n">
+      <c r="G875" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H875" s="2" t="n">
         <v>484000</v>
       </c>
-      <c r="I873" s="2" t="n">
+      <c r="I875" s="2" t="n">
         <v>450160</v>
       </c>
-      <c r="J873" s="3" t="n">
+      <c r="J875" s="3" t="n">
         <v>40867</v>
       </c>
-      <c r="K873" s="3" t="n">
+      <c r="K875" s="3" t="n">
         <v>42545</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>