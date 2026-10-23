--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K434"/>
+  <dimension ref="A1:K437"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 09:15:16</t>
+          <t>Exported on: 2026-10-23 13:05:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -469,51 +469,51 @@
       <c r="J15" s="3" t="n">
         <v>40030</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1742004040/IF/IAY/204549 — Construction of IAY House -IAY REG. NO. MP-42-004-040-001/226</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42460</v>
@@ -614,51 +614,51 @@
       <c r="J18" s="3" t="n">
         <v>42802</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1742004040/IF/IAY/204621 — Construction of IAY House -IAY REG. NO. MP-42-004-040-001/122</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42460</v>
@@ -5017,51 +5017,51 @@
         <v>2765</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/22012035334525 — JGSA2025 DUGWELL RECHARGE STRUCTUR KAPILDHARA KUP AMARSINGH NARSINGH</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45759</v>
@@ -5162,51 +5162,51 @@
       <c r="J112" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/22012035334571 — JGSA2025 DUGWELL RECHARGE STRUCTUR KAPILDHARA KUP MUKESH CHAMRIYA</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45759</v>
@@ -5405,51 +5405,51 @@
       <c r="J117" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/22012035471158 — JGSA2025 DUGWELL RECHARGE STRUCTUR KAPILDHARA KUP GULAB NARSINGH</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45762</v>
@@ -5501,51 +5501,51 @@
       <c r="J119" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/22012035581127 — Pashu shed nirman kary Rekha Bai Bablu Takli</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>131314.27</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45843</v>
@@ -5570,51 +5570,51 @@
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/22012035590832 — Ek Bagiya Maa Ke Naam AnitaBai Takli</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>207242</v>
+        <v>207842</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -7749,51 +7749,51 @@
       <c r="J165" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>44239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/1974438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2312424</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>43637</v>
@@ -8139,98 +8139,98 @@
       <c r="J173" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>44020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/1975365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2337211</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>43637</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/1975582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2371189</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>43640</v>
@@ -8674,51 +8674,51 @@
       <c r="J184" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>44066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/1976365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2372100</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>43640</v>
@@ -10289,51 +10289,51 @@
       <c r="J217" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/1981782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2515038</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>43640</v>
@@ -10875,51 +10875,51 @@
       <c r="J229" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/2015876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2988790</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>43637</v>
@@ -11020,51 +11020,51 @@
       <c r="J232" s="3" t="n">
         <v>43749</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>44239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1742004065/IF/IAY/2026986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3170669</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>43637</v>
@@ -15312,5513 +15312,5654 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>42996</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>43239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/114 — निर्मल वाटिका से सम्रग शौचालय निर्माण कार्य टाकली</t>
+          <t>1742004065/IF/VB/YD/22012035665624 — Construction of Cattle Shelter for  Rekha Bai Jamer</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>40269</v>
+        <v>46126</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/120 — निर्मल वाटिका से सम्रग शौचालय कार्य टाकली</t>
+          <t>1742004065/IF/VB/YD/22012035665662 — Kapildhara Kup Niraman Krya jalam juwansingh more Takli</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>1056000</v>
+        <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>112400</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>40486</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/150 — मुक्तिधाम शवदाव ग़ह टाकली</t>
+          <t>1742004065/LD/114 — निर्मल वाटिका से सम्रग शौचालय निर्माण कार्य टाकली</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>477000</v>
+        <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>242840</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>40616</v>
-[...3 lines deleted...]
-      </c>
+        <v>40269</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/245 — मेढ बंधान कार्य सुनिल पुन्‍या टाकली</t>
+          <t>1742004065/LD/120 — निर्मल वाटिका से सम्रग शौचालय कार्य टाकली</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>41000</v>
+        <v>1056000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>37591</v>
+        <v>112400</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>40865</v>
+        <v>40486</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>40927</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/267 — मेढ बंधान कार्य प्रताप भंगडा टाकली</t>
+          <t>1742004065/LD/150 — मुक्तिधाम शवदाव ग़ह टाकली</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>26000</v>
+        <v>477000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>25765</v>
+        <v>242840</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>40865</v>
+        <v>40616</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>40926</v>
+        <v>41031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/268 — मेढ बंधान कार्य बाल्‍या तेरसिंह टाकली</t>
+          <t>1742004065/LD/245 — मेढ बंधान कार्य सुनिल पुन्‍या टाकली</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>70000</v>
+        <v>41000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>67862</v>
+        <v>37591</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>40865</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>40928</v>
+        <v>40927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/312 — मेढ बंधान कार्य संतोष प्‍यारसिंग टाकली</t>
+          <t>1742004065/LD/267 — मेढ बंधान कार्य प्रताप भंगडा टाकली</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>62000</v>
+        <v>26000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>58118</v>
+        <v>25765</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>40865</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>40928</v>
+        <v>40926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/344 — मेढ बंधान कार्य मेहताब भंगडा टाकली</t>
+          <t>1742004065/LD/268 — मेढ बंधान कार्य बाल्‍या तेरसिंह टाकली</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>29000</v>
+        <v>70000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>28870</v>
+        <v>67862</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>40865</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>40926</v>
+        <v>40928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1742004065/LD/361 — मेढ बंधान कार्य रेलसिंह भंगडा टाकली</t>
+          <t>1742004065/LD/312 — मेढ बंधान कार्य संतोष प्‍यारसिंग टाकली</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>29000</v>
+        <v>62000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>28567</v>
+        <v>58118</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>40865</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>40926</v>
+        <v>40928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1742004065/PG/9425895808 — खैल मैदान कार्य (1.87) प्रा वि मोरीपुरा टाकली</t>
+          <t>1742004065/LD/344 — मेढ बंधान कार्य मेहताब भंगडा टाकली</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>187000</v>
+        <v>29000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>66684</v>
+        <v>28870</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42872</v>
+        <v>40865</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43789</v>
+        <v>40926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/107 — पुलिया निर्माण कार्य सायणीनाला खोदरी लफनगांव मार्ग पर</t>
+          <t>1742004065/LD/361 — मेढ बंधान कार्य रेलसिंह भंगडा टाकली</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>500000</v>
+        <v>29000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>418050</v>
+        <v>28567</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>40552</v>
+        <v>40865</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>40940</v>
+        <v>40926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/108 — मार्ग घाट कटिग निर्माण र्का सयणी खोदरी पुनिया से मोहडा तक</t>
+          <t>1742004065/PG/9425895808 — खैल मैदान कार्य (1.87) प्रा वि मोरीपुरा टाकली</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>500000</v>
+        <v>187000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>481671</v>
+        <v>66684</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>40559</v>
+        <v>42872</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>40940</v>
+        <v>43789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/112 — पुलिया निर्माणा कार्य तालाब पास लफनगांव मार्ग पर</t>
+          <t>1742004065/RC/107 — पुलिया निर्माण कार्य सायणीनाला खोदरी लफनगांव मार्ग पर</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>266728</v>
+        <v>418050</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>40618</v>
+        <v>40552</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>40739</v>
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/127 — घाट कटिंग कार्य महुआ नाला के आगे से निकास नाला टाकली</t>
+          <t>1742004065/RC/108 — मार्ग घाट कटिग निर्माण र्का सयणी खोदरी पुनिया से मोहडा तक</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>453000</v>
+        <v>500000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>421002</v>
+        <v>481671</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>40681</v>
+        <v>40559</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>41138</v>
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/14583 — आंतरिक पथ (5.00) खंरजा निर्माण कार्य पुलिया से भील</t>
+          <t>1742004065/RC/112 — पुलिया निर्माणा कार्य तालाब पास लफनगांव मार्ग पर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>164444</v>
+        <v>266728</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41112</v>
+        <v>40618</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>41124</v>
+        <v>40739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034178745 — आंतरिक पथ सीसी रोड भुलसिंह के घर से सुरसिंह के घर</t>
+          <t>1742004065/RC/127 — घाट कटिंग कार्य महुआ नाला के आगे से निकास नाला टाकली</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>160000</v>
+        <v>453000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>163008</v>
+        <v>421002</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41509</v>
+        <v>40681</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>41725</v>
+        <v>41138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034212930 — सुदुर खेत सडक कार्य (14.82) Bhavla chamriya ke khe</t>
+          <t>1742004065/RC/14583 — आंतरिक पथ (5.00) खंरजा निर्माण कार्य पुलिया से भील</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1482000</v>
+        <v>150000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>876</v>
+        <v>164444</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41704</v>
+        <v>41112</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>42616</v>
+        <v>41124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034212933 — सुदुर खेत सडक कार्य (14.82) भगडा नदु के khet se ma</t>
+          <t>1742004065/RC/22012034178745 — आंतरिक पथ सीसी रोड भुलसिंह के घर से सुरसिंह के घर</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>1482000</v>
+        <v>160000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>137382</v>
+        <v>163008</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41704</v>
+        <v>41509</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43121</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034212959 — सुदुर खेत सडक कार्य (12.89) Takli Nala Gata se Man</t>
+          <t>1742004065/RC/22012034212930 — सुदुर खेत सडक कार्य (14.82) Bhavla chamriya ke khe</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1289000</v>
+        <v>1482000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>876</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034212961 — सुदुर खेत सडक कार्य (12.89) Bedipura  se Goya marg</t>
+          <t>1742004065/RC/22012034212933 — सुदुर खेत सडक कार्य (14.82) भगडा नदु के khet se ma</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1289000</v>
+        <v>1482000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>137382</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>41704</v>
       </c>
-      <c r="K340" s="3"/>
+      <c r="K340" s="3" t="n">
+        <v>43121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034212963 — सुदुर खेत सडक कार्य (12.89) Nanded Takli  se Kakd</t>
+          <t>1742004065/RC/22012034212959 — सुदुर खेत सडक कार्य (12.89) Takli Nala Gata se Man</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>1289000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>609654</v>
+        <v>876</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43023</v>
+        <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034222577 — सीसीरोड निर्माण कार्य (6.00) पटेलपुरा से रामलाल के</t>
+          <t>1742004065/RC/22012034212961 — सुदुर खेत सडक कार्य (12.89) Bedipura  se Goya marg</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>180000</v>
+        <v>1289000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>192710</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41810</v>
-[...3 lines deleted...]
-      </c>
+        <v>41704</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034230434 — आतंरिक पथ सी सी रोड गुलाब नरसिंह के घर से थावला मि</t>
+          <t>1742004065/RC/22012034212963 — सुदुर खेत सडक कार्य (12.89) Nanded Takli  se Kakd</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>62000</v>
+        <v>1289000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>609654</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>43023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034332487 — सीसीरोड निर्माण (7.37) प्रा वि मोरीपुरा से बंसत के घर तक टाकली</t>
+          <t>1742004065/RC/22012034222577 — सीसीरोड निर्माण कार्य (6.00) पटेलपुरा से रामलाल के</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>221000</v>
+        <v>180000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>177280</v>
+        <v>192710</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42906</v>
+        <v>41810</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43379</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034344291 — सीसीरोड कार्य (5.90) पानी की टंकी से पंचायत भवन तक टाकली</t>
+          <t>1742004065/RC/22012034230434 — आतंरिक पथ सी सी रोड गुलाब नरसिंह के घर से थावला मि</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>177000</v>
+        <v>62000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>184885</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42957</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034351432 — सीसीरोड कार्य (4.425) स्‍कुलपुरा से भुरेसिंग के घर तक टाकली</t>
+          <t>1742004065/RC/22012034332487 — सीसीरोड निर्माण (7.37) प्रा वि मोरीपुरा से बंसत के घर तक टाकली</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>132500</v>
+        <v>221000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>118778.4</v>
+        <v>177280</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42993</v>
+        <v>42906</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034361072 — सीसीरोड कार्य (7.37) ग्‍यारसिंग के घर से किसन के घर तक बेडीपुरा टाकली</t>
+          <t>1742004065/RC/22012034344291 — सीसीरोड कार्य (5.90) पानी की टंकी से पंचायत भवन तक टाकली</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>221000</v>
+        <v>177000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>164908</v>
+        <v>184885</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43125</v>
+        <v>42957</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44090</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034396884 — सीसीरोड कार्य (9.30) न‍िमडा भवानी मंदीर से थावला के घर तक टाकली</t>
+          <t>1742004065/RC/22012034351432 — सीसीरोड कार्य (4.425) स्‍कुलपुरा से भुरेसिंग के घर तक टाकली</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>140000</v>
+        <v>132500</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>119196</v>
+        <v>118778.4</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43517</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034398435 — सीसीरोड कार्य (14.12) मोरीपुरा से वास्‍कलापुरा पुलिया तक टाकली</t>
+          <t>1742004065/RC/22012034361072 — सीसीरोड कार्य (7.37) ग्‍यारसिंग के घर से किसन के घर तक बेडीपुरा टाकली</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>212000</v>
+        <v>221000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>99450</v>
+        <v>164908</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43517</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>43125</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>44090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034531437 — सी. सी.रोड रामु जुवानसिंग के घर से किशन टुटला के घर तक टाकली</t>
+          <t>1742004065/RC/22012034396884 — सीसीरोड कार्य (9.30) न‍िमडा भवानी मंदीर से थावला के घर तक टाकली</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>119196</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43992</v>
+        <v>43517</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034532603 — सीसीरोड कार्य (7.75) नहर पुलिया से मंगल्‍या हरसिंग के घर तक टाकली</t>
+          <t>1742004065/RC/22012034398435 — सीसीरोड कार्य (14.12) मोरीपुरा से वास्‍कलापुरा पुलिया तक टाकली</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>116000</v>
+        <v>212000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>116383</v>
+        <v>99450</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44055</v>
-[...3 lines deleted...]
-      </c>
+        <v>43517</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034573772 — सीसीरोड कार्य (5.65) नहारसिंग बुधरा के घर से साईफन तक टाकली</t>
+          <t>1742004065/RC/22012034531437 — सी. सी.रोड रामु जुवानसिंग के घर से किशन टुटला के घर तक टाकली</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>32424</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44361</v>
+        <v>43992</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034646209 — CC Road nirman kary (5.91) nahar se aganwadi tak takli</t>
+          <t>1742004065/RC/22012034532603 — सीसीरोड कार्य (7.75) नहर पुलिया से मंगल्‍या हरसिंग के घर तक टाकली</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>89000</v>
+        <v>116000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>57528</v>
+        <v>116383</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45157</v>
+        <v>44055</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>45707</v>
+        <v>44361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034663832 — CC Road nirman (5.20) kuwarsing ke ghar se magali ke ghar tak takli</t>
+          <t>1742004065/RC/22012034573772 — सीसीरोड कार्य (5.65) नहारसिंग बुधरा के घर से साईफन तक टाकली</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>78000</v>
+        <v>84000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>70391</v>
+        <v>32424</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44361</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034827882 — cc road nirman (6.44) primary school se kisan tutla ke ghar tak takli</t>
+          <t>1742004065/RC/22012034646209 — CC Road nirman kary (5.91) nahar se aganwadi tak takli</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>97000</v>
+        <v>89000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>92400</v>
+        <v>57528</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45596</v>
+        <v>45157</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>45705</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/22012034840734 — cc road nirman (9.88) sitaram ke ghar se tanki tak takli</t>
+          <t>1742004065/RC/22012034663832 — CC Road nirman (5.20) kuwarsing ke ghar se magali ke ghar tak takli</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>148000</v>
+        <v>78000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>85652</v>
+        <v>70391</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45776</v>
+        <v>45206</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>45976</v>
+        <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/243 — घाट कंटिग निर्माण कार्य गोयामार्ग मोरीपुरा तक</t>
+          <t>1742004065/RC/22012034827882 — cc road nirman (6.44) primary school se kisan tutla ke ghar tak takli</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>490000</v>
+        <v>97000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>466686</v>
+        <v>92400</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>40948</v>
+        <v>45596</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>41054</v>
+        <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/463 — मार्ग निर्माण कार्य पिपरी से शमशान घाट तक</t>
+          <t>1742004065/RC/22012034840734 — cc road nirman (9.88) sitaram ke ghar se tanki tak takli</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>493000</v>
+        <v>148000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>481677</v>
+        <v>85652</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>40948</v>
+        <v>45776</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>41053</v>
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RC/56 — पुलिया निर्माण कार्य टाकली तालाब मार्ग स्‍कुलपुरा नालापर</t>
+          <t>1742004065/RC/243 — घाट कंटिग निर्माण कार्य गोयामार्ग मोरीपुरा तक</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>500000</v>
+        <v>490000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>527922.26</v>
+        <v>466686</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>40483</v>
+        <v>40948</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>40940</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RS/22012034427915 — shochalay nirman(0.12) shantubai bharsingh Takli</t>
+          <t>1742004065/RC/463 — मार्ग निर्माण कार्य पिपरी से शमशान घाट तक</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>12000</v>
+        <v>493000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>481677</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>40948</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>41053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RS/22012034427932 — shochalay nirman(0.12) bhangda natdiya Takli</t>
+          <t>1742004065/RC/56 — पुलिया निर्माण कार्य टाकली तालाब मार्ग स्‍कुलपुरा नालापर</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>12000</v>
+        <v>500000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>527922.26</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>40483</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>40940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RS/22012034427938 — shochalay nirman(0.12) Ballu sadu Takli</t>
+          <t>1742004065/RS/22012034427915 — shochalay nirman(0.12) shantubai bharsingh Takli</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43349</v>
+        <v>43020</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1742004065/RS/22012034635457 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य मोरीपुरा टाकली</t>
+          <t>1742004065/RS/22012034427932 — shochalay nirman(0.12) bhangda natdiya Takli</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>43700</v>
+        <v>12000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>2448</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44703</v>
+        <v>43020</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1742004065/SK/9993647679 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TAKLI</t>
+          <t>1742004065/RS/22012034427938 — shochalay nirman(0.12) Ballu sadu Takli</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>1485000</v>
+        <v>12000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>1230104</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42213</v>
-[...3 lines deleted...]
-      </c>
+        <v>43349</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/203 — नवीनकरण स्‍टाप डेम बेडा नाला टाकली</t>
+          <t>1742004065/RS/22012034635457 — सामुदायिक सेनेट्री काम्‍पलेक्‍स शौचालय कार्य मोरीपुरा टाकली</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>38000</v>
+        <v>43700</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>37286</v>
+        <v>2448</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>44703</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/218 — निस्‍तार तालाब नवीनकरण अमरसिंह के खेत पास टाकली</t>
+          <t>1742004065/SK/9993647679 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TAKLI</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>45000</v>
+        <v>1485000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>44904</v>
+        <v>1230104</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>40698</v>
+        <v>42213</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>40740</v>
+        <v>43535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034326007 — निस्‍तार तलाई निर्माण कार्य (14.83)दरबार नवाड काकड नाला टाकली</t>
+          <t>1742004065/WC/203 — नवीनकरण स्‍टाप डेम बेडा नाला टाकली</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>1483000</v>
+        <v>38000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>1459229.5</v>
+        <v>37286</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42877</v>
+        <v>40702</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>44084</v>
+        <v>40744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441928 — RFR_DEB NADI_ Water Pond (1.24) dinesh kalu ke khet k pass Takli</t>
+          <t>1742004065/WC/218 — निस्‍तार तालाब नवीनकरण अमरसिंह के खेत पास टाकली</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>124000</v>
+        <v>45000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>127454</v>
+        <v>44904</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43529</v>
+        <v>40698</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>44124</v>
+        <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441933 — RFR_DEB NADI_ Contour Trenching (1.58) munna kandu wali pahadi Takli</t>
+          <t>1742004065/WC/22012034326007 — निस्‍तार तलाई निर्माण कार्य (14.83)दरबार नवाड काकड नाला टाकली</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>158000</v>
+        <v>1483000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>4008</v>
+        <v>1459229.5</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441935 — RFR_DEB NADI_ Contour Trenching (1.18) nanded kakad pahadi Takli</t>
+          <t>1742004065/WC/22012034441928 — RFR_DEB NADI_ Water Pond (1.24) dinesh kalu ke khet k pass Takli</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>118000</v>
+        <v>124000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>27348</v>
+        <v>127454</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43526</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441939 — RFR_DEB NADI_ Contour Trenching (1.18) darbar kakad wali pahadi Takli</t>
+          <t>1742004065/WC/22012034441933 — RFR_DEB NADI_ Contour Trenching (1.58) munna kandu wali pahadi Takli</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>118000</v>
+        <v>158000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>30971</v>
+        <v>4008</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43526</v>
+        <v>43525</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441942 — RFR_DEB NADI_ Water Pond (2.82) gorelal ke khet k pass Takli</t>
+          <t>1742004065/WC/22012034441935 — RFR_DEB NADI_ Contour Trenching (1.18) nanded kakad pahadi Takli</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>282000</v>
+        <v>118000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>2364</v>
+        <v>27348</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>43526</v>
       </c>
-      <c r="K372" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441945 — RFR_DEB NADI_ Water Pond (2.02) rughnath ke khet k pass Takli</t>
+          <t>1742004065/WC/22012034441939 — RFR_DEB NADI_ Contour Trenching (1.18) darbar kakad wali pahadi Takli</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>202000</v>
+        <v>118000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>2496</v>
+        <v>30971</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>43526</v>
       </c>
-      <c r="K373" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441947 — RFR_DEB NADI_ Water Pond (2.82) Rajaram ke khet  ke pass Takli</t>
+          <t>1742004065/WC/22012034441942 — RFR_DEB NADI_ Water Pond (2.82) gorelal ke khet k pass Takli</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>282000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>281370</v>
+        <v>2364</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441950 — RFR_DEB NADI_Check Dam with Nala Tranching (5.37) Pyarsingh  ke Khet ke Pass takli</t>
+          <t>1742004065/WC/22012034441945 — RFR_DEB NADI_ Water Pond (2.02) rughnath ke khet k pass Takli</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>537000</v>
+        <v>202000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>498682</v>
+        <v>2496</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>44497</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034441953 — RFR_DEB NADI_Bolder Check (3.48) Darbar kakad Takli</t>
+          <t>1742004065/WC/22012034441947 — RFR_DEB NADI_ Water Pond (2.82) Rajaram ke khet  ke pass Takli</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>348000</v>
+        <v>282000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>3828</v>
+        <v>281370</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43526</v>
       </c>
-      <c r="K376" s="3"/>
+      <c r="K376" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034442183 — RFR_DEB NADI_ Water Pond (1.24) sunil puniya ke khet  ke pass Takli</t>
+          <t>1742004065/WC/22012034441950 — RFR_DEB NADI_Check Dam with Nala Tranching (5.37) Pyarsingh  ke Khet ke Pass takli</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>124000</v>
+        <v>537000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>3444</v>
+        <v>498682</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>44124</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034447139 — निस्‍तार तलाई न‍िर्माण (10.58) डीपी नाला नहारसिंग बुधरा केे खेत पास टाकली</t>
+          <t>1742004065/WC/22012034441953 — RFR_DEB NADI_Bolder Check (3.48) Darbar kakad Takli</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>1058000</v>
+        <v>348000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>1030719.35</v>
+        <v>3828</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43526</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489164 — RFR_DEB NADI_ S.C.T.  PART -3  DARBAR WALI PAHADI</t>
+          <t>1742004065/WC/22012034442183 — RFR_DEB NADI_ Water Pond (1.24) sunil puniya ke khet  ke pass Takli</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>124000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>3444</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>43526</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489165 — RFR_DEB NADI_ S.C.T.  PART -4  DARBAR WALI PAHADI</t>
+          <t>1742004065/WC/22012034447139 — निस्‍तार तलाई न‍िर्माण (10.58) डीपी नाला नहारसिंग बुधरा केे खेत पास टाकली</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>1058000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>1030719.35</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>44901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489167 — RFR_DEB NADI_ S.C.T.  PART -5  DARBAR WALI PAHADI</t>
+          <t>1742004065/WC/22012034489164 — RFR_DEB NADI_ S.C.T.  PART -3  DARBAR WALI PAHADI</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43710</v>
+        <v>43692</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489287 — RFR_DEB NADI_C.C.T.  DARBAR KAKAD</t>
+          <t>1742004065/WC/22012034489165 — RFR_DEB NADI_ S.C.T.  PART -4  DARBAR WALI PAHADI</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489288 — RFR_DEB NADI_C.C.T.  NANDED  KAKAD</t>
+          <t>1742004065/WC/22012034489167 — RFR_DEB NADI_ S.C.T.  PART -5  DARBAR WALI PAHADI</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43692</v>
+        <v>43710</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489289 — RFR_DEB NADI_S.C.T.-2  NANDED  KAKAD</t>
+          <t>1742004065/WC/22012034489287 — RFR_DEB NADI_C.C.T.  DARBAR KAKAD</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489290 — RFR_DEB NADI_S.C.T.-3  NANDED  KAKAD</t>
+          <t>1742004065/WC/22012034489288 — RFR_DEB NADI_C.C.T.  NANDED  KAKAD</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489527 — RFR_DEB NADI_S.C.T. -4 NANDED KAKAD</t>
+          <t>1742004065/WC/22012034489289 — RFR_DEB NADI_S.C.T.-2  NANDED  KAKAD</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489640 — RFR_DEB_NADI- S.C.T. -5 DARBAR WALI PAHADI</t>
+          <t>1742004065/WC/22012034489290 — RFR_DEB NADI_S.C.T.-3  NANDED  KAKAD</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034489815 — RFR_DEB NADI_S.C.T.-4 DARBAR KAKAD</t>
+          <t>1742004065/WC/22012034489527 — RFR_DEB NADI_S.C.T. -4 NANDED KAKAD</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034526508 — RFR_Deb Nadi_Nishtar talai jirban ke khet ke pas Takli</t>
+          <t>1742004065/WC/22012034489640 — RFR_DEB_NADI- S.C.T. -5 DARBAR WALI PAHADI</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43856</v>
+        <v>43692</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034526509 — RFR_Deb Nadi_Nishtar talai kary navarpura ghati ke pas Takli</t>
+          <t>1742004065/WC/22012034489815 — RFR_DEB NADI_S.C.T.-4 DARBAR KAKAD</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43856</v>
+        <v>43692</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034526510 — RFR_Deb Nadi_Nishtar talai kary mli nala ke pasTakli</t>
+          <t>1742004065/WC/22012034526508 — RFR_Deb Nadi_Nishtar talai jirban ke khet ke pas Takli</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034527289 — RFR_DEB NADI_ chek dam Gendiya ratan ke khet pas nale par washklapura Takli</t>
+          <t>1742004065/WC/22012034526509 — RFR_Deb Nadi_Nishtar talai kary navarpura ghati ke pas Takli</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034527290 — RFR_DEB NADI_ chek dam Takli balsamud nale par Takli</t>
+          <t>1742004065/WC/22012034526510 — RFR_Deb Nadi_Nishtar talai kary mli nala ke pasTakli</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549016 — RFR_Deb Nadi_Nishtar talai jirban ke khet ke pas Takli</t>
+          <t>1742004065/WC/22012034527289 — RFR_DEB NADI_ chek dam Gendiya ratan ke khet pas nale par washklapura Takli</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43927</v>
+        <v>43856</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549017 — RFR_Deb Nadi_Nishtar talai kary navarpura ghati ke pas Takli</t>
+          <t>1742004065/WC/22012034527290 — RFR_DEB NADI_ chek dam Takli balsamud nale par Takli</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43927</v>
+        <v>43856</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549019 — RFR_Deb Nadi_Nishtar talai kary mli nala ke pasTakli</t>
+          <t>1742004065/WC/22012034549016 — RFR_Deb Nadi_Nishtar talai jirban ke khet ke pas Takli</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>43927</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549021 — RFR_Deb Nadi_Nishtar talai kary mata mandir ke pas nanded road pahadi parTakli</t>
+          <t>1742004065/WC/22012034549017 — RFR_Deb Nadi_Nishtar talai kary navarpura ghati ke pas Takli</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>1468242.21</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>876527.38</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44199</v>
-[...3 lines deleted...]
-      </c>
+        <v>43927</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549023 — RFR_Deb Nadi_ chek dam Takli balsamud nale par Takli</t>
+          <t>1742004065/WC/22012034549019 — RFR_Deb Nadi_Nishtar talai kary mli nala ke pasTakli</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>902108.54</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>862641</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44049</v>
-[...3 lines deleted...]
-      </c>
+        <v>43927</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549025 — RFR_Deb Nadi_boldar chek dam chamtya balu ke khet pas uttar me Takli</t>
+          <t>1742004065/WC/22012034549021 — RFR_Deb Nadi_Nishtar talai kary mata mandir ke pas nanded road pahadi parTakli</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>867255.08</v>
+        <v>1468242.21</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>220</v>
+        <v>876527.38</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44049</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44199</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>46193</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549890 — RFR_Deb Nadi_boldar chek dam chamtya balu ke khet pas dashin me Takli</t>
+          <t>1742004065/WC/22012034549023 — RFR_Deb Nadi_ chek dam Takli balsamud nale par Takli</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>902108.54</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>862641</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43927</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>44049</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>44810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549892 — RFR_Deb Nadi_boldar chek dam purani talai sunil puniya ke khet pasTakli</t>
+          <t>1742004065/WC/22012034549025 — RFR_Deb Nadi_boldar chek dam chamtya balu ke khet pas uttar me Takli</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>867255.08</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43927</v>
+        <v>44049</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034549894 — RFR_Deb Nadi_boldar chek dam naharsingh buchara ke khet pas Takli</t>
+          <t>1742004065/WC/22012034549890 — RFR_Deb Nadi_boldar chek dam chamtya balu ke khet pas dashin me Takli</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>43927</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034585058 — होज एवं पानी की टंकी निर्माण कार्य (1.05) मंगल्‍या के घर पास वास्‍कलापुरा टाकली</t>
+          <t>1742004065/WC/22012034549892 — RFR_Deb Nadi_boldar chek dam purani talai sunil puniya ke khet pasTakli</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43992</v>
+        <v>43927</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034602178 — RFR DEB NADI Farm Pond Lalu Rajaram Ke Khet Pas Takli</t>
+          <t>1742004065/WC/22012034549894 — RFR_Deb Nadi_boldar chek dam naharsingh buchara ke khet pas Takli</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>109055.32</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1909</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44204</v>
+        <v>43927</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034602184 — RFR DEB NADI Teris Farming Darbar Kakd Pahadi Par Takli</t>
+          <t>1742004065/WC/22012034585058 — होज एवं पानी की टंकी निर्माण कार्य (1.05) मंगल्‍या के घर पास वास्‍कलापुरा टाकली</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>233229.13</v>
+        <v>15000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>1524</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44209</v>
+        <v>43992</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034760234 — CTR_GIS_Boulder check dam ( Wasklapura pahadi pr) Takli</t>
+          <t>1742004065/WC/22012034602178 — RFR DEB NADI Farm Pond Lalu Rajaram Ke Khet Pas Takli</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>349872.26</v>
+        <v>109055.32</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>76428</v>
+        <v>1909</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44361</v>
+        <v>44204</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034760238 — CTR_GIS_Boulder check dam ( Maal pahadi pr) Takli</t>
+          <t>1742004065/WC/22012034602184 — RFR DEB NADI Teris Farming Darbar Kakd Pahadi Par Takli</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>176599.02</v>
+        <v>233229.13</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>32424</v>
+        <v>1524</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44377</v>
+        <v>44209</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034760253 — CTR_GIS_check dam ( Bhawla ratan ke khet ke pas) Takli</t>
+          <t>1742004065/WC/22012034760234 — CTR_GIS_Boulder check dam ( Wasklapura pahadi pr) Takli</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>349872.26</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>76428</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44300</v>
+        <v>44361</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034781746 — CTR_GIS_check dam(Bhawla ratan ke khet ke pas) , Takli</t>
+          <t>1742004065/WC/22012034760238 — CTR_GIS_Boulder check dam ( Maal pahadi pr) Takli</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>862898.01</v>
+        <v>176599.02</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>755472</v>
+        <v>32424</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44377</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034791239 — Nala Nirman work (  canal se bhanda ke  ghr tk) Takli</t>
+          <t>1742004065/WC/22012034760253 — CTR_GIS_check dam ( Bhawla ratan ke khet ke pas) Takli</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034796605 — CTR_GIS_Check dam( Manglya ke khet ke pas balsamud nale pr) Takli</t>
+          <t>1742004065/WC/22012034781746 — CTR_GIS_check dam(Bhawla ratan ke khet ke pas) , Takli</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>895532.3</v>
+        <v>862898.01</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>756454</v>
+        <v>755472</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44425</v>
+        <v>44380</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>44810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034912116 — Repair &amp; Renovation of stop dam nirman bade nale par takli (2.53)</t>
+          <t>1742004065/WC/22012034791239 — Nala Nirman work (  canal se bhanda ke  ghr tk) Takli</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>22836</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44674</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034912128 — Repair &amp; Renovation of stop dam nirman munna ken khet pass takali (1.26)</t>
+          <t>1742004065/WC/22012034796605 — CTR_GIS_Check dam( Manglya ke khet ke pas balsamud nale pr) Takli</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>15000</v>
+        <v>895532.3</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>24600</v>
+        <v>756454</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44683</v>
+        <v>44425</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>46124</v>
+        <v>44810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034959611 — Repaire of stop dam bade nale par patelpura subhash ke khet pass Takli</t>
+          <t>1742004065/WC/22012034912116 — Repair &amp; Renovation of stop dam nirman bade nale par takli (2.53)</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>95247.45</v>
+        <v>30000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>31756</v>
+        <v>22836</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44686</v>
+        <v>44674</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>46188</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012034966928 — Repaie of Stop dam kary school ke pass Takli (3.49)</t>
+          <t>1742004065/WC/22012034912128 — Repair &amp; Renovation of stop dam nirman munna ken khet pass takali (1.26)</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>80000</v>
+        <v>15000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>120</v>
+        <v>24600</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44697</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>44683</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035024547 — chek dam nirman bhulsingh ke khet pass moripura takli</t>
+          <t>1742004065/WC/22012034959611 — Repaire of stop dam bade nale par patelpura subhash ke khet pass Takli</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>95247.45</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>31756</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>44686</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035051831 — chek dam nirman kary bhulsing bathu ke khet pass moripura takli</t>
+          <t>1742004065/WC/22012034966928 — Repaie of Stop dam kary school ke pass Takli (3.49)</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44929</v>
+        <v>44697</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035088868 — chek dam kary bhulsingh bathu ke khet pass no1 moripura takli</t>
+          <t>1742004065/WC/22012035024547 — chek dam nirman bhulsingh ke khet pass moripura takli</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45033</v>
+        <v>44836</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035088871 — chek dam nirman bhulsingh bathu ke khet pass no 2 moripura takli</t>
+          <t>1742004065/WC/22012035051831 — chek dam nirman kary bhulsing bathu ke khet pass moripura takli</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45033</v>
+        <v>44929</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035092131 — boulder chek dam nirman lalu rajaram ke khet pass bhag 01 Takli</t>
+          <t>1742004065/WC/22012035088868 — chek dam kary bhulsingh bathu ke khet pass no1 moripura takli</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45098</v>
+        <v>45033</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035092136 — boulder chek dam nirman lalu rajaram ke khet pass bhag 02 Takli</t>
+          <t>1742004065/WC/22012035088871 — chek dam nirman bhulsingh bathu ke khet pass no 2 moripura takli</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45098</v>
+        <v>45033</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035092139 — boulder chek dam nirman sadu gendiya ke khet pass bhag 01 Takli</t>
+          <t>1742004065/WC/22012035092131 — boulder chek dam nirman lalu rajaram ke khet pass bhag 01 Takli</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45098</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/22012035092141 — boulder chek dam nirman sadu gendiya ke khet pass bhag 02 Takli</t>
+          <t>1742004065/WC/22012035092136 — boulder chek dam nirman lalu rajaram ke khet pass bhag 02 Takli</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45098</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/224 — निस्‍तार तालाब नवीनकरण नवाड नाला टाकली</t>
+          <t>1742004065/WC/22012035092139 — boulder chek dam nirman sadu gendiya ke khet pass bhag 01 Takli</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>38655</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40698</v>
-[...3 lines deleted...]
-      </c>
+        <v>45098</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/244 — स्‍टाप डेम नवनीकरण बंदा नाला तालाब के पास टाकली</t>
+          <t>1742004065/WC/22012035092141 — boulder chek dam nirman sadu gendiya ke khet pass bhag 02 Takli</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>45505</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>45098</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/273 — निस्‍तार तलाई निर्माण चनावाली नालेपर टाकली</t>
+          <t>1742004065/WC/224 — निस्‍तार तालाब नवीनकरण नवाड नाला टाकली</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>499000</v>
+        <v>39000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>488844</v>
+        <v>38655</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40695</v>
+        <v>40698</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>40997</v>
+        <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/407 — निस्‍तार तलाई निर्माण कार्य कदनाली पहाडी पर टाकली</t>
+          <t>1742004065/WC/244 — स्‍टाप डेम नवनीकरण बंदा नाला तालाब के पास टाकली</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>480000</v>
+        <v>46000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>456236</v>
+        <v>45505</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40948</v>
+        <v>40702</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40992</v>
+        <v>40744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/9993631088 — निस्‍तारा तलाई निर्माण कार्य माल पहाडी टाकली</t>
+          <t>1742004065/WC/273 — निस्‍तार तलाई निर्माण चनावाली नालेपर टाकली</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>436000</v>
+        <v>499000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>328633</v>
+        <v>488844</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41404</v>
+        <v>40695</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41806</v>
+        <v>40997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/9993643024 — निस्‍तार तालाब कार्य मोरीपुरा  (4.99)  टाकली</t>
+          <t>1742004065/WC/407 — निस्‍तार तलाई निर्माण कार्य कदनाली पहाडी पर टाकली</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>499000</v>
+        <v>480000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>483340</v>
+        <v>456236</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41656</v>
+        <v>40948</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41840</v>
+        <v>40992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/9993654886 — सी सी टी सी पी टी मोरिपुरा पहाड़ी भाग 1(4.83) टाकली</t>
+          <t>1742004065/WC/9993631088 — निस्‍तारा तलाई निर्माण कार्य माल पहाडी टाकली</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>483000</v>
+        <v>436000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>328633</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>41404</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WC/9993654887 — सी सी टी सी पी टी मोरिपुरा पहाड़ी भाग 2 (4.83) टाकल</t>
+          <t>1742004065/WC/9993643024 — निस्‍तार तालाब कार्य मोरीपुरा  (4.99)  टाकली</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>483000</v>
+        <v>499000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>483340</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>41656</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>41840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WH/19963035 — तालाब जिर्णोद्धार कार्य (0.49) टाकली</t>
+          <t>1742004065/WC/9993654886 — सी सी टी सी पी टी मोरिपुरा पहाड़ी भाग 1(4.83) टाकली</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>49900</v>
+        <v>483000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42882</v>
+        <v>41908</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1742004065/WH/22012034333574 — तालाब जिर्णोद्धार कार्य (3.49) टाकली</t>
+          <t>1742004065/WC/9993654887 — सी सी टी सी पी टी मोरिपुरा पहाड़ी भाग 2 (4.83) टाकल</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>349000</v>
+        <v>483000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>10854</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43449</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1742004065/WC/VB/YD/22012035337664 — Construction of Staggered Trench Nahar ke pass Pyarsingh darbar ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K434" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1742004065/WH/19963035 — तालाब जिर्णोद्धार कार्य (0.49) टाकली</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>49900</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>42882</v>
+      </c>
+      <c r="K435" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1742004065/WH/22012034333574 — तालाब जिर्णोद्धार कार्य (3.49) टाकली</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>349000</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>10854</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>43449</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>43463</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / RAJPUR</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C434" s="1" t="inlineStr">
+      <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D434" s="1" t="inlineStr">
+      <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E434" s="1" t="inlineStr">
+      <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F434" s="1" t="inlineStr">
+      <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1742004/WC/1528 — टाकली तालाब नहर पक्‍कीकरण कार्य</t>
         </is>
       </c>
-      <c r="G434" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H434" s="2" t="n">
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
         <v>2500000</v>
       </c>
-      <c r="I434" s="2" t="n">
+      <c r="I437" s="2" t="n">
         <v>2388921.42</v>
       </c>
-      <c r="J434" s="3" t="n">
+      <c r="J437" s="3" t="n">
         <v>39817</v>
       </c>
-      <c r="K434" s="3" t="n">
+      <c r="K437" s="3" t="n">
         <v>43462</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>