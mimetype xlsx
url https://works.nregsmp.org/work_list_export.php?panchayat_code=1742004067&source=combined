--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K481"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 21:18:50</t>
+          <t>Exported on: 2026-10-25 07:04:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,145 +322,145 @@
       <c r="J12" s="3" t="n">
         <v>39283</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>40245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1742004046/IF/IAY/202401 — Construction of IAY House -IAY REG. NO. MP-42-004-046-001/202</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42338</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1742004046/IF/IAY/202402 — Construction of IAY House -IAY REG. NO. MP-42-004-046-001/216</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42338</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1742004046/IF/IAY/202403 — Construction of IAY House -IAY REG. NO. MP-42-004-046-001/54</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42338</v>
@@ -1333,51 +1333,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1742004067/DP/22012034556152 — poshan vatika nirman shamshan ghat ke pass morgun</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>828684.77</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>570485.58</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44814</v>
@@ -4403,51 +4403,51 @@
       <c r="J97" s="3" t="n">
         <v>44016</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034530465 — PASHU SHED NIRMAN suman tukaram morgun</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>100207.8</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>71938</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44016</v>
@@ -5261,51 +5261,51 @@
       <c r="J115" s="3" t="n">
         <v>44016</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034531663 — PASHU SHED NIRMAN ramaibai hareshing morgun</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>100207.8</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44016</v>
@@ -6840,51 +6840,51 @@
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034909751 — कपिलधारा निर्माण हुकुम पिता रामा मोरगुन</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>113224</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>44872</v>
@@ -6936,98 +6936,98 @@
       <c r="J150" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>45594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034910847 — कपिलधारा कूप निर्माण भारत बुदन मोरगुन</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>102456</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>44872</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034910853 — कपिलधारा कूप निर्माण धन्न्नालाल दगडीया मोरगुन</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>109769</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44708</v>
@@ -7077,73 +7077,73 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012034910959 — कपिलधारा कूप निर्माण गणस्या झापड़िया मोरगुन</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>81544.8</v>
+        <v>82144.8</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -9241,239 +9241,239 @@
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035276585 — Pashu shed nirman kary jyoti dipak morgun</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>126715.29</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>106246.16</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035276588 — Pashu Shed Nirman kary meera bai hari morgun</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>126452.63</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>102645.16</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035276593 — Pashu Shed Nirman kary Rajani bai Aasharam morgun</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>126569.99</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>102099.2</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035276597 — Pashu Shed Nirman kary Nani bai Mansharam Morgun</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>126783.28</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>97060</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035276600 — Pashu Shed Nirman karyMeera bai Ramlal Morgun</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>126940.06</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>102099.2</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45674</v>
@@ -9523,51 +9523,51 @@
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035392516 — JGSA 2025 Recharge structure kup gora bai lallu morgun</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45769</v>
@@ -9717,51 +9717,51 @@
       <c r="J209" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035398082 — JGSA 2025 Recharge structure kapildhara kup gorabai lallu morgun</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45770</v>
@@ -9911,51 +9911,51 @@
       <c r="J213" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/22012035490130 — pashu shed nirman kary Balu Kison morgun</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>128831.68</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45815</v>
@@ -18037,51 +18037,51 @@
       <c r="J379" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/IAY/5278610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148176174</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45918</v>
@@ -19115,51 +19115,51 @@
       <c r="J401" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/IAY/5388011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148201296</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46053</v>
@@ -19458,51 +19458,51 @@
       <c r="J408" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1742004067/IF/IAY/6193284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147666616</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46156</v>
@@ -20530,51 +20530,51 @@
       <c r="J430" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / RAJPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1742004067/RC/22012034850297 — cc road nirman kary (4.65) jalgone road se tanda falya ki or morgun</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45887</v>